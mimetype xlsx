--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\soaf1031\cm_share\Draft\TMO-TSA\TONY\STAMP\Stamp Duty - Working\Pending\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F6ECAB4-D568-4171-A526-5BAAD33CC232}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86478B16-6863-43DC-AD20-2AABAD672A1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="288" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$28:$F$338</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$28:$F$337</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4080" uniqueCount="1978">
   <si>
     <t>證券類別</t>
   </si>
   <si>
     <t>1. 普通股及認股權證</t>
   </si>
   <si>
     <t>2. 優先股</t>
   </si>
   <si>
     <t>3. 結構性產品</t>
   </si>
   <si>
     <t xml:space="preserve">    A.  衍生權證</t>
   </si>
   <si>
     <t xml:space="preserve">    B.  股票掛鉤票據</t>
   </si>
   <si>
     <t xml:space="preserve">    C.  牛熊證</t>
   </si>
   <si>
     <t xml:space="preserve">    D.  界內證</t>
   </si>
   <si>
@@ -114,2273 +115,5939 @@
   <si>
     <t>自上月底新或即將上市/可交易證券須否繳納印花稅狀況：</t>
   </si>
   <si>
     <t>股份代號</t>
   </si>
   <si>
     <t>股份簡稱</t>
   </si>
   <si>
     <t>須否繳納印花稅(Y=要，N=不要)</t>
   </si>
   <si>
     <t>免責聲明</t>
   </si>
   <si>
     <t xml:space="preserve">在不損害主網頁的責任聲明的原則下，香港交易及結算所有限公司及其附屬公司進一步表明不對本網頁內容負上責任，亦不對本網頁資料的正確及可靠程度作出表述，並聲明不對由於任何依據本網頁全部或任何部分資料所引起的損失或損害負上責任（不論是民事侵權行為責任或合約責任或其他）。本網頁有關毋須繳納香港印花稅的證券資料只供參考之用。
 本網頁所載內容不會影響根據《印花稅條例》（香港法例第117章）的規定繳交應課印花稅的責任，及不會損害香港交易及結算所有限公司及其附屬公司在印花稅署署長要求下，按照《交易所規則》就須根據《印花稅條例》課稅的認可交易收取印花稅的權利。
 </t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>毋須繳納香港印花稅的證券〔包括GEM及非上市可交易股份〕</t>
-  </si>
-[...1 lines deleted...]
-    <t>Y</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">    C.  房地產投資信託基金</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>恒指摩通八乙熊３</t>
-[...5 lines deleted...]
-    <t>恒指摩通八乙熊Ｎ</t>
+    <t>恒指星展八十牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛６</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛７</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛８</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛９</t>
+  </si>
+  <si>
+    <t>恒指匯豐八四熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛４</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛６</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛８</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛９</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛６</t>
+  </si>
+  <si>
+    <t>恒指匯豐八三熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八三熊８</t>
+  </si>
+  <si>
+    <t>恒指匯豐八三熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊５</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛２</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛８</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊５</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊６</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊３</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊７</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊７</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊８</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊９</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛５</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊６</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛９</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛８</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛７</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛９</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八三熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛２</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛３</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊１</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛９</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛４</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛５</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｚ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊１</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊７</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊２</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊１</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊４</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｇ</t>
+  </si>
+  <si>
+    <t>黃金法巴六十沽Ａ</t>
+  </si>
+  <si>
+    <t>特拉法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>特拉法興六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>微軟法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>亞馬法興六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>Ｓ金摩利七三購Ａ</t>
+  </si>
+  <si>
+    <t>中海摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>海智麥銀七二購Ａ</t>
+  </si>
+  <si>
+    <t>心動麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通七六購Ａ</t>
+  </si>
+  <si>
+    <t>中壽摩通六八沽Ａ</t>
+  </si>
+  <si>
+    <t>平安摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>極兔摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>網易摩通六甲購Ａ</t>
+  </si>
+  <si>
+    <t>吉利摩通六十沽Ａ</t>
+  </si>
+  <si>
+    <t>美高麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>龍湖麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪中銀六十沽Ａ</t>
+  </si>
+  <si>
+    <t>舜光中銀七六購Ａ</t>
+  </si>
+  <si>
+    <t>阿里中銀六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>京東華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>京健麥銀七二購Ａ</t>
+  </si>
+  <si>
+    <t>平安信證七五購Ａ</t>
+  </si>
+  <si>
+    <t>小米信證六十購Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊信證七八購Ａ</t>
+  </si>
+  <si>
+    <t>老鋪瑞銀六十購Ｂ</t>
+  </si>
+  <si>
+    <t>Ｓ金瑞銀六九沽Ａ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀六九購Ｂ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六九購Ｄ</t>
+  </si>
+  <si>
+    <t>吉利瑞銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>嗶哩花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>中芯匯豐六九購Ｂ</t>
+  </si>
+  <si>
+    <t>攜程匯豐六八購Ａ</t>
+  </si>
+  <si>
+    <t>平安匯豐六九購Ｂ</t>
+  </si>
+  <si>
+    <t>Ｓ金匯豐六九沽Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛３</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊５</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛７</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｈ</t>
+  </si>
+  <si>
+    <t>阿里摩通六九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊７</t>
+  </si>
+  <si>
+    <t>恒指信證八乙熊６</t>
+  </si>
+  <si>
+    <t>恒指信證八乙熊７</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七一牛Ｂ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀八乙熊Ｓ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀八乙熊Ｉ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｏ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六八牛Ｃ</t>
+  </si>
+  <si>
+    <t>百度瑞銀六乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>贛鋒瑞銀七九熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｌ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀六十牛Ｆ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六九牛Ｌ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>贛鋒瑞銀七九熊Ｂ</t>
+  </si>
+  <si>
+    <t>贛鋒瑞銀六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>快手瑞銀六九牛Ｈ</t>
+  </si>
+  <si>
+    <t>寧德瑞銀八乙熊Ｇ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀六九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｚ</t>
+  </si>
+  <si>
+    <t>小米瑞銀七一牛Ｅ</t>
+  </si>
+  <si>
+    <t>中宏瑞銀六乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｅ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｆ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴七一牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴八六熊６</t>
+  </si>
+  <si>
+    <t>恒指匯豐八三熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六九牛Ｘ</t>
+  </si>
+  <si>
+    <t>小米匯豐六九牛Ｎ</t>
+  </si>
+  <si>
+    <t>華虹匯豐八十熊Ａ</t>
+  </si>
+  <si>
+    <t>中壽匯豐七乙熊Ｂ</t>
+  </si>
+  <si>
+    <t>贛鋒匯豐六十牛Ａ</t>
+  </si>
+  <si>
+    <t>信藥匯豐六十牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐八十熊Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐七二牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通八十熊Ｃ</t>
+  </si>
+  <si>
+    <t>快手摩通六十牛Ｆ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通七六牛Ｄ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通七六牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊５</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊６</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊７</t>
+  </si>
+  <si>
+    <t>騰訊法興六九牛１</t>
+  </si>
+  <si>
+    <t>港交法興七四牛Ｓ</t>
+  </si>
+  <si>
+    <t>贛鋒法興六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>小米法興六乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>中壽法興八五熊Ｋ</t>
+  </si>
+  <si>
+    <t>美團法興八乙熊Ｅ</t>
+  </si>
+  <si>
+    <t>阿里法興六九牛Ｑ</t>
+  </si>
+  <si>
+    <t>ACDG B2904-R</t>
+  </si>
+  <si>
+    <t>平安瑞銀六九購Ｂ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通七甲購Ａ</t>
+  </si>
+  <si>
+    <t>招證麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>華泰麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>眾安麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>洋保麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>唐能麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>康方麥銀六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>龍電麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>聯想麥銀七六購Ａ</t>
+  </si>
+  <si>
+    <t>優必麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>建行麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通七六購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六九購Ｅ</t>
+  </si>
+  <si>
+    <t>安踏摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六九購Ｆ</t>
+  </si>
+  <si>
+    <t>泡瑪中銀七甲購Ａ</t>
+  </si>
+  <si>
+    <t>萬國中銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪星展七甲購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊星展七八購Ｂ</t>
+  </si>
+  <si>
+    <t>港交華泰六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>金風華泰六十購Ａ</t>
+  </si>
+  <si>
+    <t>廣汽華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>攜程華泰六九購Ａ</t>
+  </si>
+  <si>
+    <t>阿里華泰六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>百度花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>小米花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>恒指花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>美團花旗六九沽Ａ</t>
+  </si>
+  <si>
+    <t>港交瑞銀六九購Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六九沽Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六九沽Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六九購Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六九購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九購Ｄ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七甲購Ａ</t>
+  </si>
+  <si>
+    <t>平安瑞銀七五購Ａ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀七六購Ａ</t>
+  </si>
+  <si>
+    <t>中壽瑞銀六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>美團摩利六十購Ｂ</t>
+  </si>
+  <si>
+    <t>吉利摩利六甲購Ａ</t>
+  </si>
+  <si>
+    <t>平醫摩利七一購Ａ</t>
+  </si>
+  <si>
+    <t>華能摩利六甲購Ａ</t>
+  </si>
+  <si>
+    <t>銀証摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>龍電摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>百濟摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>長飛摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>藍思摩利六九購Ａ</t>
+  </si>
+  <si>
+    <t>金風摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>銀河摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>禾賽摩利六九購Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩利六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>港交摩利六九購Ｂ</t>
+  </si>
+  <si>
+    <t>阿里信證六乙購Ａ</t>
+  </si>
+  <si>
+    <t>Ｓ金信證六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>首程信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>禾賽信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>萬國信證六八購Ａ</t>
+  </si>
+  <si>
+    <t>哈動信證七八購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪信證七甲購Ａ</t>
+  </si>
+  <si>
+    <t>蔚來信證六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>夏三信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>康方信證六甲購Ａ</t>
+  </si>
+  <si>
+    <t>恒指匯豐六九購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十購Ｃ</t>
+  </si>
+  <si>
+    <t>Ｓ金匯豐六九購Ｃ</t>
+  </si>
+  <si>
+    <t>恒指匯豐六九購Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興六九購Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興六九購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊法興六九購Ｄ</t>
+  </si>
+  <si>
+    <t>百度法興六九購Ａ</t>
+  </si>
+  <si>
+    <t>金蝶法興六甲購Ａ</t>
+  </si>
+  <si>
+    <t>華虹法興六九購Ａ</t>
+  </si>
+  <si>
+    <t>恒指法興六九沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七甲購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七乙購Ａ</t>
+  </si>
+  <si>
+    <t>小鵬法興七五購Ａ</t>
+  </si>
+  <si>
+    <t>恒科瑞銀八乙熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛１</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊Ｙ</t>
+  </si>
+  <si>
+    <t>騰訊摩利八甲熊Ａ</t>
+  </si>
+  <si>
+    <t>快手摩利八九熊Ａ</t>
+  </si>
+  <si>
+    <t>快手摩利七一牛Ａ</t>
+  </si>
+  <si>
+    <t>美團摩利八十熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八四熊Ｖ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐七二牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>紫金匯豐八甲熊Ｂ</t>
+  </si>
+  <si>
+    <t>贛鋒匯豐六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐七二牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐八十熊Ａ</t>
+  </si>
+  <si>
+    <t>中芯匯豐六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八四熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊９</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｅ</t>
+  </si>
+  <si>
+    <t>騰訊法興六九牛２</t>
+  </si>
+  <si>
+    <t>騰訊法興六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七一牛Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七二牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｐ</t>
+  </si>
+  <si>
+    <t>港交法興七四牛Ｔ</t>
+  </si>
+  <si>
+    <t>騰訊法興八甲熊Ｄ</t>
+  </si>
+  <si>
+    <t>中芯法興六九牛Ｆ</t>
+  </si>
+  <si>
+    <t>快手法興八乙熊４</t>
+  </si>
+  <si>
+    <t>中壽法興七甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>美團法興六十牛Ｊ</t>
+  </si>
+  <si>
+    <t>阿里法興六九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊８</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊９</t>
+  </si>
+  <si>
+    <t>阿里摩通六九牛Ｐ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛８</t>
+  </si>
+  <si>
+    <t>騰訊摩通八十熊Ｊ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛９</t>
+  </si>
+  <si>
+    <t>港交摩通八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>阿里摩通六九牛Ｑ</t>
+  </si>
+  <si>
+    <t>美團摩通八十熊Ｆ</t>
+  </si>
+  <si>
+    <t>港交摩通八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>港交摩通八八熊Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｇ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊法巴八七熊５</t>
+  </si>
+  <si>
+    <t>阿里法巴八十熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊華泰六八牛Ｂ</t>
+  </si>
+  <si>
+    <t>美團華泰八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指花旗八八牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指花旗七四熊６</t>
+  </si>
+  <si>
+    <t>恒指花旗八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七一牛Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｐ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｑ</t>
+  </si>
+  <si>
+    <t>小米瑞銀七一牛Ｆ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｌ</t>
+  </si>
+  <si>
+    <t>美團瑞銀八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀八甲熊Ｂ</t>
+  </si>
+  <si>
+    <t>百度瑞銀八乙熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｍ</t>
+  </si>
+  <si>
+    <t>按2026年3月31日資料，毋須繳納印花稅的證券(股份代號)</t>
+  </si>
+  <si>
+    <t>元宇法興六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴六十購Ｃ</t>
+  </si>
+  <si>
+    <t>美團國君六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>萬國匯豐六八購Ａ</t>
+  </si>
+  <si>
+    <t>紫國麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>國海麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>廣汽麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>比迪麥銀七三購Ａ</t>
+  </si>
+  <si>
+    <t>周福麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>中際麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>綠城麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>安踏瑞銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀六九購Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀七六購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九購Ｅ</t>
+  </si>
+  <si>
+    <t>美團國君六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通六九購Ｂ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通七乙購Ａ</t>
+  </si>
+  <si>
+    <t>洛鉬摩通六八購Ｂ</t>
+  </si>
+  <si>
+    <t>萬國摩通六甲購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十購Ｂ</t>
+  </si>
+  <si>
+    <t>貝殼摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>株車摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>哈動摩通六八購Ａ</t>
+  </si>
+  <si>
+    <t>鴻騰摩通六甲購Ａ</t>
+  </si>
+  <si>
+    <t>藥康華泰七一購Ａ</t>
+  </si>
+  <si>
+    <t>網易華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪華泰六九購Ｂ</t>
+  </si>
+  <si>
+    <t>神華法巴六九購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九購Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九購Ｅ</t>
+  </si>
+  <si>
+    <t>中壽法巴六九購Ｃ</t>
+  </si>
+  <si>
+    <t>紫金麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>中銀麥銀七一購Ａ</t>
+  </si>
+  <si>
+    <t>中免麥銀七二購Ａ</t>
+  </si>
+  <si>
+    <t>京東花旗六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>泡瑪花旗六九購Ｄ</t>
+  </si>
+  <si>
+    <t>海油花旗六十購Ａ</t>
+  </si>
+  <si>
+    <t>快手花旗六十購Ａ</t>
+  </si>
+  <si>
+    <t>港交花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>阿里花旗六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>中壽信證六七購Ｂ</t>
+  </si>
+  <si>
+    <t>快手信證七六購Ａ</t>
+  </si>
+  <si>
+    <t>快手信證六乙購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪信證六九購Ｂ</t>
+  </si>
+  <si>
+    <t>南科信證六十沽Ａ</t>
+  </si>
+  <si>
+    <t>南科信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法興六十購Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪法興六九購Ｃ</t>
+  </si>
+  <si>
+    <t>快手法興六十購Ｂ</t>
+  </si>
+  <si>
+    <t>道指瑞銀六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>道指瑞銀八乙熊Ｗ</t>
+  </si>
+  <si>
+    <t>道指瑞銀八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>納指瑞銀八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>納指瑞銀八乙熊Ｙ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊Ｚ</t>
+  </si>
+  <si>
+    <t>阿里摩利八十熊Ｏ</t>
+  </si>
+  <si>
+    <t>阿里摩利六九牛Ｅ</t>
+  </si>
+  <si>
+    <t>小米摩利八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊摩利六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊１</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛５</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛２</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛４</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｉ</t>
+  </si>
+  <si>
+    <t>快手瑞銀八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>信藥瑞銀七九熊Ａ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六九牛Ｍ</t>
+  </si>
+  <si>
+    <t>港交瑞銀八乙熊Ｇ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｒ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｓ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七二牛Ａ</t>
+  </si>
+  <si>
+    <t>中企瑞銀八乙熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊５</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｆ</t>
+  </si>
+  <si>
+    <t>中芯摩通六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>小鵬摩通六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>友邦摩通八十熊Ｃ</t>
+  </si>
+  <si>
+    <t>小米摩通六九牛Ｎ</t>
+  </si>
+  <si>
+    <t>快手摩通八十熊Ａ</t>
+  </si>
+  <si>
+    <t>比迪摩通六九牛Ｆ</t>
+  </si>
+  <si>
+    <t>騰訊摩通八十熊Ｋ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通八十熊Ｄ</t>
+  </si>
+  <si>
+    <t>阿里摩通八十熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪華泰八乙熊Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪華泰六八牛Ｃ</t>
+  </si>
+  <si>
+    <t>快手華泰八八熊Ｂ</t>
+  </si>
+  <si>
+    <t>快手華泰六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴七六牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｎ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十牛Ｌ</t>
+  </si>
+  <si>
+    <t>港交匯豐七乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六九牛Ｘ</t>
+  </si>
+  <si>
+    <t>美團匯豐八乙熊Ｆ</t>
+  </si>
+  <si>
+    <t>比迪匯豐六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指花旗八四熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指花旗八二熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指信證八七熊４</t>
+  </si>
+  <si>
+    <t>恒指信證八七熊５</t>
+  </si>
+  <si>
+    <t>恒指信證八七熊６</t>
+  </si>
+  <si>
+    <t>恒指信證八七熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛４</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｃ</t>
+  </si>
+  <si>
+    <t>美團法興八乙熊Ｇ</t>
+  </si>
+  <si>
+    <t>小米法興八乙熊２</t>
+  </si>
+  <si>
+    <t>騰訊法興六乙牛Ｇ</t>
+  </si>
+  <si>
+    <t>工行法興八八牛Ｅ</t>
+  </si>
+  <si>
+    <t>地平法興六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>華虹法興八乙熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛５</t>
+  </si>
+  <si>
+    <t>日經摩利六九沽Ｃ</t>
+  </si>
+  <si>
+    <t>夏三麥銀六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>極兔中銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>華能中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>港交中銀六九購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六九購Ｅ</t>
+  </si>
+  <si>
+    <t>洛鉬瑞銀六八購Ａ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六甲沽Ａ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>友邦摩利六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>中壽摩利六九沽Ａ</t>
+  </si>
+  <si>
+    <t>華虹國君六八購Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪國君六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒科信證六十沽Ａ</t>
+  </si>
+  <si>
+    <t>恒科信證六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒科信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>恒科信證六十購Ｂ</t>
+  </si>
+  <si>
+    <t>快手匯豐六十購Ｂ</t>
+  </si>
+  <si>
+    <t>美團匯豐六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>網易匯豐六甲購Ａ</t>
+  </si>
+  <si>
+    <t>中壽匯豐六九沽Ａ</t>
+  </si>
+  <si>
+    <t>中藥華泰七五購Ａ</t>
+  </si>
+  <si>
+    <t>康生麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>農行摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>東海摩通六甲購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通六九購Ｃ</t>
+  </si>
+  <si>
+    <t>恒科摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>恒科摩通六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>思摩華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>納指摩利八乙熊Ｃ</t>
+  </si>
+  <si>
+    <t>納指摩利八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>納指摩利六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>納指摩利六九牛Ｄ</t>
+  </si>
+  <si>
+    <t>道指摩利八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>道指摩利八乙熊Ｅ</t>
+  </si>
+  <si>
+    <t>道指摩利六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>道指摩利六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>標指摩利八乙熊Ｂ</t>
+  </si>
+  <si>
+    <t>標指摩利六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>標指摩利六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊７</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛３</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛４</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指花旗八五熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛３</t>
+  </si>
+  <si>
+    <t>恒指花旗八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>比迪中銀六乙牛Ｆ</t>
+  </si>
+  <si>
+    <t>中芯中銀六乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>華虹中銀六乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊２</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛６</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛５</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛３</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊６</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊７</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊８</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛６</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｉ</t>
+  </si>
+  <si>
+    <t>阿里法巴六九牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八三熊５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛４</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>美團瑞銀八乙熊Ｌ</t>
+  </si>
+  <si>
+    <t>信藥瑞銀六十牛Ａ</t>
+  </si>
+  <si>
+    <t>小鵬瑞銀六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛Ｚ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｔ</t>
+  </si>
+  <si>
+    <t>港交瑞銀八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>中壽瑞銀八八牛Ｇ</t>
+  </si>
+  <si>
+    <t>紫金瑞銀七二牛Ａ</t>
+  </si>
+  <si>
+    <t>工行瑞銀八七牛Ｂ</t>
+  </si>
+  <si>
+    <t>匯豐瑞銀八九牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛２</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊８</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊９</t>
+  </si>
+  <si>
+    <t>恒指信證八甲熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八三熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八三熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊７</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊８</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊９</t>
+  </si>
+  <si>
+    <t>阿里匯豐六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>中壽匯豐七甲牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十牛Ｍ</t>
+  </si>
+  <si>
+    <t>港交匯豐七乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｓ</t>
+  </si>
+  <si>
+    <t>港交法興七四牛Ｕ</t>
+  </si>
+  <si>
+    <t>海油法興七五熊Ｅ</t>
+  </si>
+  <si>
+    <t>信藥法興六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>匯豐法興八三牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛２</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛２</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛９</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛８</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指摩通八四熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛６</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｙ</t>
+  </si>
+  <si>
+    <t>紫金摩通七一牛Ｂ</t>
+  </si>
+  <si>
+    <t>贛鋒摩通六九牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>阿里摩通六九牛Ｒ</t>
+  </si>
+  <si>
+    <t>阿里花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>思摩麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>寧德中銀六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>阿里中銀六十購Ｂ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六十購Ｄ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>小米摩利六九購Ｃ</t>
+  </si>
+  <si>
+    <t>極兔摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>吉利摩利六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>攜程法巴六九購Ａ</t>
+  </si>
+  <si>
+    <t>金雲法巴六十購Ａ</t>
+  </si>
+  <si>
+    <t>京東信證六甲購Ａ</t>
+  </si>
+  <si>
+    <t>神華信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>匯聚信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>中芯信證六十沽Ａ</t>
+  </si>
+  <si>
+    <t>小米信證六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>吉利花旗六十沽Ａ</t>
+  </si>
+  <si>
+    <t>小米匯豐七乙購Ｂ</t>
+  </si>
+  <si>
+    <t>港交匯豐六九購Ｄ</t>
+  </si>
+  <si>
+    <t>舜光華泰六甲購Ａ</t>
+  </si>
+  <si>
+    <t>速騰華泰六甲購Ａ</t>
+  </si>
+  <si>
+    <t>小米摩通六十購Ｂ</t>
+  </si>
+  <si>
+    <t>康方摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>中壽摩通六九購Ｂ</t>
+  </si>
+  <si>
+    <t>龍電摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>小米摩通七乙購Ｂ</t>
+  </si>
+  <si>
+    <t>匯聚麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊國君六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>中壽國君六九沽Ａ</t>
+  </si>
+  <si>
+    <t>阿里國君六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>小米國君六九沽Ａ</t>
+  </si>
+  <si>
+    <t>騰訊國君六九購Ｃ</t>
+  </si>
+  <si>
+    <t>眾安匯豐六十購Ａ</t>
+  </si>
+  <si>
+    <t>阿里法興七一購Ａ</t>
+  </si>
+  <si>
+    <t>阿里法興七六購Ａ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｕ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛３</t>
+  </si>
+  <si>
+    <t>比迪瑞銀八乙熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｌ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀八十熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛４</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九熊３</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊９</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｘ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｊ</t>
+  </si>
+  <si>
+    <t>匯豐法巴八五牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛６</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｐ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊２</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊９</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛１</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛４</t>
+  </si>
+  <si>
+    <t>恒指信證八甲熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指花旗八四熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛５</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊２</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛２</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊３</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｒ</t>
+  </si>
+  <si>
+    <t>小米摩通七二牛Ｃ</t>
+  </si>
+  <si>
+    <t>小米摩通六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛３</t>
+  </si>
+  <si>
+    <t>恒指匯豐八四熊Ｆ</t>
+  </si>
+  <si>
+    <t>地平匯豐六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>美團匯豐八十熊Ａ</t>
+  </si>
+  <si>
+    <t>小米匯豐六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十牛Ｎ</t>
+  </si>
+  <si>
+    <t>阿里匯豐八十熊Ｅ</t>
+  </si>
+  <si>
+    <t>小米匯豐八甲熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛５</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｔ</t>
+  </si>
+  <si>
+    <t>泡瑪法興八乙熊Ｃ</t>
+  </si>
+  <si>
+    <t>中芯法興八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>阿里法興八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>聖馬丁國際（新）</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>聖馬丁國際股權</t>
+  </si>
+  <si>
+    <t>納指瑞銀六九沽Ｃ</t>
+  </si>
+  <si>
+    <t>美團摩利六九沽Ｂ</t>
+  </si>
+  <si>
+    <t>中升摩利六九購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪信證六十沽Ａ</t>
+  </si>
+  <si>
+    <t>中芯信證七三沽Ａ</t>
+  </si>
+  <si>
+    <t>港交信證六十沽Ａ</t>
+  </si>
+  <si>
+    <t>快手信證六十沽Ａ</t>
+  </si>
+  <si>
+    <t>美團信證六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒指花旗六九沽Ａ</t>
+  </si>
+  <si>
+    <t>港交花旗六九沽Ａ</t>
+  </si>
+  <si>
+    <t>小米中銀六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>龍電中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀六十沽Ａ</t>
+  </si>
+  <si>
+    <t>匯豐瑞銀六九沽Ｃ</t>
+  </si>
+  <si>
+    <t>紫金瑞銀七三沽Ａ</t>
+  </si>
+  <si>
+    <t>紫金摩利六九購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通六十沽Ａ</t>
+  </si>
+  <si>
+    <t>建板華泰六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>藍思華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>龍電華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>金沙華泰六十購Ａ</t>
+  </si>
+  <si>
+    <t>鴻騰華泰六甲購Ａ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>友邦匯豐六七購Ａ</t>
+  </si>
+  <si>
+    <t>道指摩通六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>納指摩通六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>道指法興六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>標指法興六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九熊３</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｃ</t>
+  </si>
+  <si>
+    <t>中壽摩利七乙牛Ａ</t>
+  </si>
+  <si>
+    <t>中壽摩利六乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>美團摩利六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>匯豐摩利八乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>匯豐摩利八三牛Ｄ</t>
+  </si>
+  <si>
+    <t>平安摩利八十牛Ｊ</t>
+  </si>
+  <si>
+    <t>港交摩利八四牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩利六九牛Ｇ</t>
+  </si>
+  <si>
+    <t>阿里摩利六九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩利八三牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩利八三牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛４</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊２</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛７</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛８</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指法巴八乙牛９</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛３</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指星展八三熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊２</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊３</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛６</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛２</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛３</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛７</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指花旗八二熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指花旗八甲牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指花旗八四熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指花旗八乙牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛２</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙熊１</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛５</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊４</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｅ</t>
+  </si>
+  <si>
+    <t>匯豐摩通八九牛Ｌ</t>
+  </si>
+  <si>
+    <t>平安摩通八八牛Ｃ</t>
+  </si>
+  <si>
+    <t>小米摩通六十牛Ｅ</t>
+  </si>
+  <si>
+    <t>美團摩通六十牛Ｅ</t>
+  </si>
+  <si>
+    <t>阿里摩通六十牛Ｎ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>港交摩通八十牛Ｇ</t>
+  </si>
+  <si>
+    <t>中芯摩通六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指華泰八九熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｈ</t>
+  </si>
+  <si>
+    <t>平安瑞銀七四熊Ｂ</t>
+  </si>
+  <si>
+    <t>信藥瑞銀六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛３</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八三熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八三熊Ｇ</t>
+  </si>
+  <si>
+    <t>小米瑞銀七一牛Ｇ</t>
+  </si>
+  <si>
+    <t>平安瑞銀八十牛Ｒ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀六十牛Ｇ</t>
+  </si>
+  <si>
+    <t>友邦瑞銀八九牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七二牛Ｂ</t>
+  </si>
+  <si>
+    <t>港交瑞銀八十牛Ａ</t>
+  </si>
+  <si>
+    <t>華虹瑞銀六九牛Ｄ</t>
+  </si>
+  <si>
+    <t>中移瑞銀八九牛Ｅ</t>
+  </si>
+  <si>
+    <t>匯豐瑞銀八九牛Ｌ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｖ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｗ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六九牛Ｎ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛２</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛３</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛５</t>
   </si>
   <si>
     <t>恒指瑞銀八九牛Ｎ</t>
   </si>
   <si>
-    <t>恒指法興八甲牛Ｒ</t>
-[...10 lines deleted...]
-  <si>
     <t>恒指瑞銀八乙牛Ｃ</t>
   </si>
   <si>
-    <t>騰訊摩通六八牛Ｋ</t>
-[...2 lines deleted...]
-    <t>恒指中銀八九牛４</t>
+    <t>恒指瑞銀八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｊ</t>
+  </si>
+  <si>
+    <t>匯豐瑞銀七一熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｓ</t>
+  </si>
+  <si>
+    <t>海油瑞銀七五熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｖ</t>
+  </si>
+  <si>
+    <t>海油匯豐七四熊Ｂ</t>
+  </si>
+  <si>
+    <t>中芯匯豐六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>美團匯豐六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>華虹匯豐六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十牛Ｏ</t>
+  </si>
+  <si>
+    <t>港交匯豐七甲牛Ｒ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六九牛Ｙ</t>
+  </si>
+  <si>
+    <t>小米匯豐六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>平安匯豐八甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六十牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｖ</t>
+  </si>
+  <si>
+    <t>中移法興八十牛Ｇ</t>
+  </si>
+  <si>
+    <t>友邦法興八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛３</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｒ</t>
+  </si>
+  <si>
+    <t>匯豐法興八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>港交法興七五牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊法興六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>騰訊法興六十牛Ｏ</t>
+  </si>
+  <si>
+    <t>海油法興七四熊Ａ</t>
+  </si>
+  <si>
+    <t>中芯法興六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>快手法興六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>友邦法興六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>華虹法興六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>中宏法興六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>贛鋒法興六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ａ</t>
+  </si>
+  <si>
+    <t>平安法興八十牛Ｊ</t>
+  </si>
+  <si>
+    <t>中壽法興七甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>紫金法興七三牛Ａ</t>
+  </si>
+  <si>
+    <t>美團法興六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>美團法興六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>寧德法興六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里法興六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>阿里法興六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七一牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒科法興六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛４</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛５</t>
+  </si>
+  <si>
+    <t>美團法興六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>JD N3104-R</t>
+  </si>
+  <si>
+    <t>JD N3604-R</t>
+  </si>
+  <si>
+    <t>美團中銀六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>阿里中銀七一沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪中銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>信藥信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>中海花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>恒科摩利六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>中銀摩利六九購Ａ</t>
+  </si>
+  <si>
+    <t>匯豐摩利六九沽Ｃ</t>
+  </si>
+  <si>
+    <t>比迪國君六乙購Ａ</t>
+  </si>
+  <si>
+    <t>匯豐國君六九沽Ｄ</t>
+  </si>
+  <si>
+    <t>華虹國君六九沽Ａ</t>
+  </si>
+  <si>
+    <t>美團國君六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>中宏法巴六九購Ａ</t>
+  </si>
+  <si>
+    <t>恒科瑞銀六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>恒科瑞銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>耀才摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>海創摩通六甲購Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>京健華泰七二購Ａ</t>
+  </si>
+  <si>
+    <t>快手華泰六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>里康華泰七四購Ａ</t>
+  </si>
+  <si>
+    <t>道指瑞銀六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>道指瑞銀六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>道指瑞銀六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>納指瑞銀六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>納指瑞銀六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>納指瑞銀六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛５</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指星展八三熊Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六乙牛Ｒ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六乙牛Ｓ</t>
+  </si>
+  <si>
+    <t>騰訊中銀八乙熊Ｅ</t>
+  </si>
+  <si>
+    <t>中芯中銀六乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>華虹中銀六乙牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛７</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛８</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛１</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛６</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛７</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｙ</t>
+  </si>
+  <si>
+    <t>騰訊法興六十牛Ｐ</t>
+  </si>
+  <si>
+    <t>騰訊法興六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊法興八甲熊Ｅ</t>
+  </si>
+  <si>
+    <t>阿里法興六十牛Ｏ</t>
+  </si>
+  <si>
+    <t>阿里法興八甲熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛３</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊２</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊６</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊Ｑ</t>
+  </si>
+  <si>
+    <t>匯豐法興八三牛Ｈ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛１</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｊ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｌ</t>
+  </si>
+  <si>
+    <t>港交法巴八三牛Ｏ</t>
+  </si>
+  <si>
+    <t>港交法巴八三牛Ｑ</t>
+  </si>
+  <si>
+    <t>匯豐法巴八五牛Ｒ</t>
+  </si>
+  <si>
+    <t>美團法巴六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>美團法巴六九牛Ｄ</t>
+  </si>
+  <si>
+    <t>平安法巴八五牛Ｙ</t>
+  </si>
+  <si>
+    <t>中芯法巴六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>華虹法巴六九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>友邦摩通八八牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六十牛Ｏ</t>
+  </si>
+  <si>
+    <t>小米摩通八十熊Ｊ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通七三牛Ａ</t>
+  </si>
+  <si>
+    <t>美團摩通六十牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛３</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛７</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛８</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｕ</t>
+  </si>
+  <si>
+    <t>海油瑞銀七五熊Ｆ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛４</t>
+  </si>
+  <si>
+    <t>恒科瑞銀六乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>小米瑞銀八乙熊Ｎ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀六十牛Ｈ</t>
+  </si>
+  <si>
+    <t>友邦瑞銀八乙熊Ｅ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六十牛Ｇ</t>
+  </si>
+  <si>
+    <t>贛鋒瑞銀六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>中宏瑞銀六乙牛Ｆ</t>
+  </si>
+  <si>
+    <t>中壽瑞銀八七牛Ｃ</t>
+  </si>
+  <si>
+    <t>紫金瑞銀八乙熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛７</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｚ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊２</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>友邦匯豐七甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>小米匯豐六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十牛Ｐ</t>
+  </si>
+  <si>
+    <t>美團匯豐六十牛Ｆ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六十牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八二熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八二熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛７</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｑ</t>
+  </si>
+  <si>
+    <t>阿里摩利六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>京東中銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>吉利信證七一購Ａ</t>
+  </si>
+  <si>
+    <t>海創麥銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>耀才麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>長飛麥銀七三購Ａ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六十購Ｃ</t>
+  </si>
+  <si>
+    <t>百度瑞銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>康方瑞銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>吉利瑞銀六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>長飛華泰七四購Ａ</t>
+  </si>
+  <si>
+    <t>眾安華泰六十購Ａ</t>
+  </si>
+  <si>
+    <t>中聯華泰六甲購Ａ</t>
+  </si>
+  <si>
+    <t>金風摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>重汽摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>中宏摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>神華摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>友邦法興七二沽Ａ</t>
+  </si>
+  <si>
+    <t>工行法興六九購Ａ</t>
+  </si>
+  <si>
+    <t>康方法巴六十購Ｂ</t>
+  </si>
+  <si>
+    <t>小米法巴六十購Ｅ</t>
+  </si>
+  <si>
+    <t>阿里國君六乙購Ａ</t>
+  </si>
+  <si>
+    <t>江銅國君七五購Ａ</t>
+  </si>
+  <si>
+    <t>吉利國君六十沽Ａ</t>
+  </si>
+  <si>
+    <t>標指法興六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛５</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊１</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指信證八七熊７</t>
+  </si>
+  <si>
+    <t>恒指信證八七熊８</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指信證八五牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指信證八五牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指信證八五牛７</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒科摩通八乙熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒科摩通八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒科摩通六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>港交摩通八九牛Ｊ</t>
+  </si>
+  <si>
+    <t>寧德摩通六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>贛鋒摩通六十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊２</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊４</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛８</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛９</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指花旗八三熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊９</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八三熊Ｍ</t>
+  </si>
+  <si>
+    <t>地平瑞銀六九牛Ｅ</t>
+  </si>
+  <si>
+    <t>匯豐瑞銀八九牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀六十牛Ｉ</t>
+  </si>
+  <si>
+    <t>寧德瑞銀六九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊３</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊４</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛２</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｎ</t>
+  </si>
+  <si>
+    <t>阿里法巴六九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指法興八四熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法興八三熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛４</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛８</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛５</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｈ</t>
+  </si>
+  <si>
+    <t>中芯法興六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>小米法興八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>中壽法興七甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊Ｚ</t>
+  </si>
+  <si>
+    <t>寧德法興六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｗ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>寧德匯豐六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>中壽匯豐七乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>美團匯豐六甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>比迪匯豐六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>中芯匯豐六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛１</t>
+  </si>
+  <si>
+    <t>美日摩通六十沽Ａ</t>
+  </si>
+  <si>
+    <t>美日摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>快手法興六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊法興六九購Ｅ</t>
+  </si>
+  <si>
+    <t>優必信證六九購Ｂ</t>
+  </si>
+  <si>
+    <t>江銅瑞銀七五購Ａ</t>
+  </si>
+  <si>
+    <t>蒙牛瑞銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>舜光瑞銀七三沽Ａ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六九購Ｅ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>中宏瑞銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>神華瑞銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>吉利中銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>吉利中銀六十沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩利六十沽Ａ</t>
+  </si>
+  <si>
+    <t>哈動麥銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>長飛法巴六十購Ａ</t>
+  </si>
+  <si>
+    <t>中宏國君六九購Ａ</t>
+  </si>
+  <si>
+    <t>中油花旗七一沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪花旗六十沽Ａ</t>
+  </si>
+  <si>
+    <t>銀河花旗六十購Ａ</t>
+  </si>
+  <si>
+    <t>里康法興七四購Ｂ</t>
+  </si>
+  <si>
+    <t>吉利法興六十沽Ａ</t>
+  </si>
+  <si>
+    <t>眾安摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>國君麥銀七六購Ａ</t>
+  </si>
+  <si>
+    <t>阿里匯豐七一購Ａ</t>
+  </si>
+  <si>
+    <t>渣打匯豐六十購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六九購Ｆ</t>
+  </si>
+  <si>
+    <t>哈動匯豐七八購Ａ</t>
+  </si>
+  <si>
+    <t>恒指信證八四牛４</t>
+  </si>
+  <si>
+    <t>恒指信證八四牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指信證八四牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指信證八四牛１</t>
+  </si>
+  <si>
+    <t>恒指信證八四牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指信證八三熊１</t>
+  </si>
+  <si>
+    <t>恒指信證八三熊２</t>
+  </si>
+  <si>
+    <t>恒指信證八三熊３</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛６</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛７</t>
+  </si>
+  <si>
+    <t>恒指摩利八三熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊２</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指花旗八二熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｏ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六十牛Ａ</t>
+  </si>
+  <si>
+    <t>港交瑞銀八十牛Ｂ</t>
+  </si>
+  <si>
+    <t>港交瑞銀八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>贛鋒瑞銀七十熊Ａ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>寧德瑞銀六九牛Ｈ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八七牛５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛３</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛５</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀八乙熊Ｙ</t>
+  </si>
+  <si>
+    <t>美團瑞銀八乙熊Ｍ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>小米瑞銀七一牛Ｈ</t>
+  </si>
+  <si>
+    <t>平安瑞銀八十牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊６</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊７</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛６</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛７</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｑ</t>
+  </si>
+  <si>
+    <t>騰訊法興六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>快手法興八乙熊５</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊１</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊２</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊法興八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>比迪法興六十牛Ｅ</t>
+  </si>
+  <si>
+    <t>美團法興八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛２</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛１</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲熊Ｓ</t>
+  </si>
+  <si>
+    <t>比迪摩通六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊摩通八十熊Ｌ</t>
+  </si>
+  <si>
+    <t>中壽摩通八甲牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛２</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛３</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊１</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊３</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊９</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛１</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>比迪匯豐六十牛Ｇ</t>
+  </si>
+  <si>
+    <t>中移匯豐八七牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>贛鋒匯豐六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>友邦匯豐八甲熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｍ</t>
+  </si>
+  <si>
+    <t>思格新能</t>
+  </si>
+  <si>
+    <t>基地錦標（二萬）</t>
+  </si>
+  <si>
+    <t>匯隆控股</t>
+  </si>
+  <si>
+    <t>Y</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>吉利摩利六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>吉利摩通六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>東氣花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通六十沽Ｂ</t>
+  </si>
+  <si>
+    <t>百度摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>建行摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>比迪信證七二沽Ａ</t>
+  </si>
+  <si>
+    <t>寧德信證七四購Ａ</t>
+  </si>
+  <si>
+    <t>建板中銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>里康中銀七四購Ａ</t>
+  </si>
+  <si>
+    <t>龍電花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六九沽Ｄ</t>
+  </si>
+  <si>
+    <t>小米花旗六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>天齊麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>廣發麥銀七二購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴六十沽Ａ</t>
+  </si>
+  <si>
+    <t>寧德法巴七三購Ａ</t>
+  </si>
+  <si>
+    <t>平安摩利六十沽Ａ</t>
+  </si>
+  <si>
+    <t>京東摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>聯想摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>康方摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>李寧法興六乙購Ａ</t>
+  </si>
+  <si>
+    <t>康方法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法興六十沽Ａ</t>
+  </si>
+  <si>
+    <t>綠藥華泰六十購Ｂ</t>
+  </si>
+  <si>
+    <t>建滔華泰六甲購Ａ</t>
+  </si>
+  <si>
+    <t>小米華泰六十購Ａ</t>
+  </si>
+  <si>
+    <t>寧德華泰六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>Ｓ金星展六九購Ｂ</t>
+  </si>
+  <si>
+    <t>蔚來麥銀七三購Ａ</t>
+  </si>
+  <si>
+    <t>建行匯豐六七購Ａ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊６</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛３</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊３</t>
+  </si>
+  <si>
+    <t>恒指花旗八八牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊３</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指摩利八九牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛８</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通七二牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六十牛Ｊ</t>
+  </si>
+  <si>
+    <t>華虹摩通六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲牛Ｓ</t>
+  </si>
+  <si>
+    <t>美團摩通八九熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛４</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛５</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六十牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊８</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊９</t>
+  </si>
+  <si>
+    <t>中壽瑞銀八八牛Ｈ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七三牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛８</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｓ</t>
   </si>
   <si>
     <t>恒指瑞銀八乙牛Ｇ</t>
   </si>
   <si>
-    <t>恒指法巴八七牛Ｇ</t>
-[...275 lines deleted...]
-    <t>恒指瑞銀八九牛Ｅ</t>
+    <t>泡瑪瑞銀七三牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｓ</t>
+  </si>
+  <si>
+    <t>騰訊法巴八七熊６</t>
+  </si>
+  <si>
+    <t>比迪法巴六九牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴七六牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛５</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊４</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊３</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊４</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛９</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊５</t>
+  </si>
+  <si>
+    <t>建行法興八八牛Ｉ</t>
+  </si>
+  <si>
+    <t>中宏法興六乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>贛鋒法興六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里法興六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七二牛Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪華泰七二牛Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒華泰六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒華泰七九熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指星展八三熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指星展八三熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指星展八三熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛４</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛９</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛２</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛３</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙牛４</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>平安匯豐八甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>紫金匯豐七一牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐七二牛Ｃ</t>
+  </si>
+  <si>
+    <t>港交匯豐七甲牛Ｓ</t>
+  </si>
+  <si>
+    <t>美團匯豐八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>MANYCORE TECH</t>
+  </si>
+  <si>
+    <t>Y</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>長光辰芯</t>
+  </si>
+  <si>
+    <t>有贊</t>
+  </si>
+  <si>
+    <t>中鋁法興六甲購Ａ</t>
+  </si>
+  <si>
+    <t>吉利匯豐六十沽Ａ</t>
+  </si>
+  <si>
+    <t>中油信證七一購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩利六九購Ｃ</t>
+  </si>
+  <si>
+    <t>建行摩利六九購Ｂ</t>
+  </si>
+  <si>
+    <t>中車中銀七四購Ａ</t>
+  </si>
+  <si>
+    <t>恒指中銀六九購Ｂ</t>
+  </si>
+  <si>
+    <t>恒指中銀六九購Ｃ</t>
+  </si>
+  <si>
+    <t>百度中銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>建行中銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六九購Ｆ</t>
+  </si>
+  <si>
+    <t>招金中銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>天齊摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>東氣摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>建板摩通六九購Ｂ</t>
+  </si>
+  <si>
+    <t>中油摩通七一沽Ａ</t>
+  </si>
+  <si>
+    <t>華泰摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>恒指花旗六八沽Ａ</t>
+  </si>
+  <si>
+    <t>海油花旗六九購Ｂ</t>
+  </si>
+  <si>
+    <t>寧德花旗六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>吉利法巴六十沽Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒法巴六十購Ａ</t>
+  </si>
+  <si>
+    <t>阿里國君六九購Ｄ</t>
+  </si>
+  <si>
+    <t>京東國君六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>建板花旗六九購Ａ</t>
+  </si>
+  <si>
+    <t>長飛花旗七三購Ａ</t>
+  </si>
+  <si>
+    <t>吉利花旗六十購Ａ</t>
+  </si>
+  <si>
+    <t>Ｓ金瑞銀六九購Ｂ</t>
+  </si>
+  <si>
+    <t>攜程瑞銀六九沽Ａ</t>
+  </si>
+  <si>
+    <t>京東瑞銀六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>吉利瑞銀七一購Ａ</t>
+  </si>
+  <si>
+    <t>建行瑞銀六九購Ａ</t>
+  </si>
+  <si>
+    <t>榮昌華泰六乙購Ａ</t>
+  </si>
+  <si>
+    <t>老鋪華泰六十購Ｂ</t>
+  </si>
+  <si>
+    <t>港交華泰六十沽Ａ</t>
+  </si>
+  <si>
+    <t>快手華泰六十沽Ａ</t>
+  </si>
+  <si>
+    <t>龍電匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>老鋪匯豐六九購Ａ</t>
+  </si>
+  <si>
+    <t>海螺匯豐六甲購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐七甲購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐六十沽Ａ</t>
+  </si>
+  <si>
+    <t>長飛法興七三購Ａ</t>
+  </si>
+  <si>
+    <t>長飛法興七三購Ｂ</t>
+  </si>
+  <si>
+    <t>小米法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>港交法興六十沽Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>海油法興六甲購Ｅ</t>
+  </si>
+  <si>
+    <t>吉利法興七一購Ａ</t>
+  </si>
+  <si>
+    <t>納指摩利六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>道指摩利六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>標指摩利六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指信證八四熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八十熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛４</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛８</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛９</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊４</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊３</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｘ</t>
+  </si>
+  <si>
+    <t>阿里法巴六九牛Ｇ</t>
+  </si>
+  <si>
+    <t>中芯法巴六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>京東法巴八四牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊８</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊３</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊８</t>
+  </si>
+  <si>
+    <t>恒指摩通八九熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛４</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛５</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八甲牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛５</t>
+  </si>
+  <si>
+    <t>京東摩通六十牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>港交摩通八十牛Ｈ</t>
+  </si>
+  <si>
+    <t>百度摩通六十牛Ａ</t>
+  </si>
+  <si>
+    <t>工行摩通八十牛Ａ</t>
+  </si>
+  <si>
+    <t>匯豐摩通八乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指花旗七六牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指花旗八四熊１</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛４</t>
+  </si>
+  <si>
+    <t>京東瑞銀八乙熊Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀七二牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>建行瑞銀八八牛Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｘ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛６</t>
+  </si>
+  <si>
+    <t>京東瑞銀八五牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛９</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｉ</t>
+  </si>
+  <si>
+    <t>海油瑞銀七四熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙牛Ｎ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｖ</t>
+  </si>
+  <si>
+    <t>小米華泰八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>小米華泰七二牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八乙熊Ｙ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八二熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八七牛３</t>
+  </si>
+  <si>
+    <t>恒指匯豐八七牛５</t>
+  </si>
+  <si>
+    <t>恒指匯豐八七牛６</t>
+  </si>
+  <si>
+    <t>恒指匯豐八七牛９</t>
+  </si>
+  <si>
+    <t>友邦匯豐八甲熊Ｂ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六十牛Ｋ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐七二牛Ｄ</t>
+  </si>
+  <si>
+    <t>中芯匯豐六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>快手匯豐八甲熊Ｃ</t>
+  </si>
+  <si>
+    <t>美團匯豐六甲牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊６</t>
+  </si>
+  <si>
+    <t>恒指法興九一熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊７</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>京東法興七五牛Ｄ</t>
+  </si>
+  <si>
+    <t>小鵬法興六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>百度法興六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>阿里法興六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>更新日期: 2026年4月17日</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>美日法巴六十沽Ａ</t>
+  </si>
+  <si>
+    <t>美日法巴六十購Ａ</t>
+  </si>
+  <si>
+    <t>兗礦摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>中銀法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>寧德法興七三沽Ａ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六十購Ａ</t>
+  </si>
+  <si>
+    <t>中移中銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>吉利麥銀六十沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪麥銀六十沽Ａ</t>
+  </si>
+  <si>
+    <t>長飛信證七三購Ａ</t>
+  </si>
+  <si>
+    <t>阿里國君六九購Ｅ</t>
+  </si>
+  <si>
+    <t>百度國君六十購Ａ</t>
+  </si>
+  <si>
+    <t>藍思摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>比迪摩利六十沽Ａ</t>
+  </si>
+  <si>
+    <t>百度摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>寧德摩利六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>寧德摩利六十沽Ａ</t>
+  </si>
+  <si>
+    <t>稀宇法興六十購Ａ</t>
+  </si>
+  <si>
+    <t>寧德麥銀七六沽Ａ</t>
+  </si>
+  <si>
+    <t>稀宇法巴六十購Ａ</t>
+  </si>
+  <si>
+    <t>智譜法巴六十購Ａ</t>
+  </si>
+  <si>
+    <t>中鋁法巴六甲購Ａ</t>
+  </si>
+  <si>
+    <t>建行法巴六九購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇花旗六十購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇摩利六十購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>智譜信證六十購Ａ</t>
+  </si>
+  <si>
+    <t>智譜匯豐六十購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇匯豐六十購Ａ</t>
+  </si>
+  <si>
+    <t>吉利匯豐七一購Ａ</t>
+  </si>
+  <si>
+    <t>建板匯豐六九購Ｂ</t>
+  </si>
+  <si>
+    <t>長飛匯豐七三購Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒匯豐六十購Ａ</t>
+  </si>
+  <si>
+    <t>智譜星展六十購Ａ</t>
+  </si>
+  <si>
+    <t>智譜星展六十購Ｂ</t>
+  </si>
+  <si>
+    <t>稀宇星展六十購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇星展六十購Ｂ</t>
+  </si>
+  <si>
+    <t>吉利華泰七一購Ａ</t>
+  </si>
+  <si>
+    <t>嗶哩華泰六九購Ａ</t>
+  </si>
+  <si>
+    <t>比迪華泰七二沽Ａ</t>
+  </si>
+  <si>
+    <t>藍思摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>稀宇摩通六十購Ｂ</t>
+  </si>
+  <si>
+    <t>智譜摩通六十購Ａ</t>
+  </si>
+  <si>
+    <t>智譜摩通六十購Ｂ</t>
+  </si>
+  <si>
+    <t>華地摩通六九購Ａ</t>
+  </si>
+  <si>
+    <t>長飛摩通七三購Ａ</t>
+  </si>
+  <si>
+    <t>智譜摩通六十購Ｃ</t>
+  </si>
+  <si>
+    <t>比迪摩通六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｇ</t>
+  </si>
+  <si>
+    <t>納指摩通八乙熊Ｕ</t>
+  </si>
+  <si>
+    <t>納指摩通六九牛Ｄ</t>
+  </si>
+  <si>
+    <t>納指摩通六九牛Ｅ</t>
+  </si>
+  <si>
+    <t>納指摩通八乙熊Ｖ</t>
+  </si>
+  <si>
+    <t>標指摩通八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>標指摩通六九牛Ｂ</t>
+  </si>
+  <si>
+    <t>納指摩通八乙熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛１</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指信證八五熊７</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指國君八十牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊５</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>阿里摩利六十牛Ｉ</t>
+  </si>
+  <si>
+    <t>百度摩利六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>比迪摩利六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>中壽摩利七甲牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛７</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊６</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒科摩利六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十熊７</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法巴九四熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛４</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛８</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法巴八甲牛９</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｍ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六九牛Ｎ</t>
+  </si>
+  <si>
+    <t>阿里法巴六九牛Ｈ</t>
+  </si>
+  <si>
+    <t>美團法巴六九牛Ｅ</t>
+  </si>
+  <si>
+    <t>紫金法巴七一牛Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴七六牛Ｃ</t>
+  </si>
+  <si>
+    <t>寧德法巴六十牛Ａ</t>
+  </si>
+  <si>
+    <t>寧德法巴六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指花旗八二熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指花旗八八牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指花旗八三熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛５</t>
+  </si>
+  <si>
+    <t>恒科花旗六九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊８</t>
+  </si>
+  <si>
+    <t>恒指法興九二熊９</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒科法興六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法興八甲牛７</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊法興六十牛Ｑ</t>
+  </si>
+  <si>
+    <t>騰訊法興六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｃ</t>
+  </si>
+  <si>
+    <t>美團法興六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>寧德法興六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>百度法興六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>阿里法興六十牛Ｒ</t>
+  </si>
+  <si>
+    <t>阿里法興七三牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里法興六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>比迪法興六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊法興六十牛Ｒ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀八乙熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八三熊Ｐ</t>
   </si>
   <si>
     <t>恒指瑞銀八九牛Ｓ</t>
   </si>
   <si>
-    <t>恒指瑞銀八四熊Ｘ</t>
-[...1343 lines deleted...]
-    <t>恒指星展八四熊Ｓ</t>
+    <t>小米瑞銀六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>信藥瑞銀六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛７</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六九牛Ｚ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>百度瑞銀六九牛Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒瑞銀六九牛Ｄ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀六九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛６</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛８</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛９</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六九牛８</t>
+  </si>
+  <si>
+    <t>寧德瑞銀八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｌ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｍ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六九牛Ｚ</t>
+  </si>
+  <si>
+    <t>中壽匯豐七乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六十牛Ｌ</t>
+  </si>
+  <si>
+    <t>快手匯豐六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>贛鋒匯豐六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六十牛Ｍ</t>
+  </si>
+  <si>
+    <t>寧德匯豐六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六十牛Ｑ</t>
+  </si>
+  <si>
+    <t>比迪匯豐六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>小米匯豐六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛２</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛４</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛９</t>
   </si>
   <si>
     <t>恒指星展八十牛Ｄ</t>
   </si>
   <si>
-    <t>恒指摩利八九牛Ｓ</t>
-[...518 lines deleted...]
-    <t>恒指信證八七熊Ｓ</t>
+    <t>恒指星展八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指星展八十牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指華泰八四熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛３</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指華泰八七牛Ｗ</t>
+  </si>
+  <si>
+    <t>比迪華泰八乙熊Ｂ</t>
+  </si>
+  <si>
+    <t>比迪華泰六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>贛鋒摩通六十牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>中芯摩通六十牛Ｄ</t>
+  </si>
+  <si>
+    <t>建行摩通八十牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六十牛Ｐ</t>
+  </si>
+  <si>
+    <t>美團摩通六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>比迪摩通六十牛Ｃ</t>
+  </si>
+  <si>
+    <t>阿里摩通七五牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｍ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛Ｎ</t>
+  </si>
+  <si>
+    <t>寧德摩通六十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛７</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛６</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊４</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛８</t>
+  </si>
+  <si>
+    <t>恒指摩通八十熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>經緯天地</t>
+  </si>
+  <si>
+    <t>勝宏科技</t>
+  </si>
+  <si>
+    <t>南方黃金</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="00000"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="0000#"/>
+    <numFmt numFmtId="178" formatCode="00000"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
@@ -2395,225 +6062,225 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
-      <name val="Calibri Light"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -3021,3177 +6688,3183 @@
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3021">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...231 lines deleted...]
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2723 lines deleted...]
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3021">
     <cellStyle name="20% - Accent1" xfId="260" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="264" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="268" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="272" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="276" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="280" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="261" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="265" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="269" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="273" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="277" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="281" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="262" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="266" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="270" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="274" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="278" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="282" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="259" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="263" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="267" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="271" builtinId="41" customBuiltin="1"/>
@@ -9481,10660 +13154,28776 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I757"/>
+  <dimension ref="A1:I2051"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+      <selection activeCell="A2" sqref="A2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.85546875" style="3" customWidth="1"/>
     <col min="3" max="6" width="12" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.25">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="17"/>
-[...6 lines deleted...]
-      <c r="I1" s="17"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
     </row>
     <row r="2" spans="1:9" ht="20.25">
-      <c r="A2" s="22"/>
-[...7 lines deleted...]
-      <c r="I2" s="22"/>
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="24"/>
-[...6 lines deleted...]
-      <c r="I3" s="25"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="29"/>
     </row>
     <row r="4" spans="1:9" ht="104.25" customHeight="1">
-      <c r="A4" s="26" t="s">
+      <c r="A4" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="27"/>
-[...6 lines deleted...]
-      <c r="I4" s="28"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="32"/>
     </row>
     <row r="5" spans="1:9" ht="20.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
     </row>
     <row r="6" spans="1:9" ht="16.5">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:9" ht="16.5">
       <c r="A7" s="2" t="s">
-        <v>496</v>
+        <v>1779</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
     </row>
     <row r="9" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="20"/>
-[...8 lines deleted...]
-      <c r="I9" s="21"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="25" t="s">
+        <v>433</v>
+      </c>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="19"/>
+      <c r="B10" s="23"/>
       <c r="C10" s="1">
         <v>4332</v>
       </c>
       <c r="D10" s="1">
         <v>4333</v>
       </c>
       <c r="E10" s="1">
         <v>4335</v>
       </c>
       <c r="F10" s="1">
         <v>4336</v>
       </c>
       <c r="G10" s="1">
         <v>4337</v>
       </c>
       <c r="H10" s="1">
         <v>4338</v>
       </c>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="31" t="s">
+      <c r="A11" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="32"/>
+      <c r="B11" s="35"/>
       <c r="C11" s="1">
         <v>4621</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="30" t="s">
+      <c r="A12" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="30"/>
-[...6 lines deleted...]
-      <c r="I12" s="30"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="19"/>
-      <c r="C13" s="33" t="s">
+      <c r="B13" s="23"/>
+      <c r="C13" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="33"/>
-[...4 lines deleted...]
-      <c r="I13" s="33"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="19"/>
-      <c r="C14" s="33" t="s">
+      <c r="B14" s="23"/>
+      <c r="C14" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="33"/>
-[...4 lines deleted...]
-      <c r="I14" s="33"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="19"/>
-      <c r="C15" s="33" t="s">
+      <c r="B15" s="23"/>
+      <c r="C15" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="33"/>
-[...4 lines deleted...]
-      <c r="I15" s="33"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="19"/>
-      <c r="C16" s="33" t="s">
+      <c r="B16" s="23"/>
+      <c r="C16" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D16" s="33"/>
-[...4 lines deleted...]
-      <c r="I16" s="33"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="30" t="s">
+      <c r="A17" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="30"/>
-      <c r="C17" s="33" t="s">
+      <c r="B17" s="20"/>
+      <c r="C17" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D17" s="33"/>
-[...4 lines deleted...]
-      <c r="I17" s="33"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="30"/>
-[...6 lines deleted...]
-      <c r="I18" s="30"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="30" t="s">
+      <c r="A19" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="30"/>
-      <c r="C19" s="33" t="s">
+      <c r="B19" s="20"/>
+      <c r="C19" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="33"/>
-[...4 lines deleted...]
-      <c r="I19" s="33"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="30"/>
-      <c r="C20" s="33" t="s">
+      <c r="B20" s="20"/>
+      <c r="C20" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="33"/>
-[...4 lines deleted...]
-      <c r="I20" s="33"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="33" t="s">
+      <c r="A21" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D21" s="33"/>
-[...4 lines deleted...]
-      <c r="I21" s="33"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="30"/>
-      <c r="C22" s="33" t="s">
+      <c r="B22" s="20"/>
+      <c r="C22" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="33"/>
-[...4 lines deleted...]
-      <c r="I22" s="33"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="30"/>
-      <c r="C23" s="33" t="s">
+      <c r="B23" s="20"/>
+      <c r="C23" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="D23" s="33"/>
-[...4 lines deleted...]
-      <c r="I23" s="33"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="15"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
     </row>
     <row r="26" spans="1:9" ht="16.5">
       <c r="A26" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="16.5">
       <c r="A28" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="29" t="s">
+      <c r="C28" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="D28" s="29"/>
-[...1 lines deleted...]
-      <c r="F28" s="29"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="8">
-        <v>2910</v>
+        <v>68</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>237</v>
+        <v>1628</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>25</v>
+        <v>1629</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="8">
-        <v>2911</v>
+        <v>482</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>155</v>
+        <v>884</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>25</v>
+        <v>885</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="8">
-        <v>2925</v>
+        <v>2476</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>236</v>
+        <v>1976</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>25</v>
+        <v>885</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="8">
-        <v>11077</v>
+        <v>2939</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>156</v>
+        <v>886</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>23</v>
+        <v>885</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="8">
-        <v>11078</v>
+        <v>2940</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>157</v>
+        <v>1975</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>23</v>
+        <v>885</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="8">
-        <v>11079</v>
+        <v>3030</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>158</v>
+        <v>1977</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8">
-        <v>11080</v>
+        <v>3277</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>238</v>
+        <v>1630</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>23</v>
+        <v>1629</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="8">
-        <v>11081</v>
+        <v>6051</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>239</v>
+        <v>1631</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>23</v>
+        <v>1629</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="8">
-        <v>26362</v>
+        <v>6656</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>159</v>
+        <v>1506</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>23</v>
+        <v>1509</v>
       </c>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="8">
-        <v>26363</v>
+        <v>8551</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>160</v>
+        <v>1507</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>23</v>
+        <v>1509</v>
       </c>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="8">
-        <v>26364</v>
+        <v>8600</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>161</v>
+        <v>1508</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>23</v>
+        <v>1509</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="8">
-        <v>26365</v>
+        <v>11133</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="8">
-        <v>26366</v>
+        <v>11134</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="8">
-        <v>26367</v>
+        <v>11135</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="8">
-        <v>26368</v>
+        <v>11136</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="8">
-        <v>26370</v>
+        <v>11137</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="8">
-        <v>26371</v>
+        <v>11138</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>167</v>
+        <v>434</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="8">
-        <v>26374</v>
+        <v>11139</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>168</v>
+        <v>575</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="8">
-        <v>26375</v>
+        <v>11140</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>169</v>
+        <v>887</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="8">
-        <v>26376</v>
+      <c r="A48" s="17">
+        <v>11141</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>170</v>
+        <v>1381</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="8">
-        <v>26377</v>
+      <c r="A49" s="17">
+        <v>11142</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>171</v>
+        <v>1382</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="8">
-        <v>26378</v>
+        <v>11143</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>172</v>
+        <v>1780</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="8">
-        <v>26379</v>
+        <v>11144</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>173</v>
+        <v>1781</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="8">
-        <v>26380</v>
+        <v>27841</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
       <c r="F52" s="14"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="8">
-        <v>26383</v>
+        <v>27843</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="13"/>
       <c r="E53" s="13"/>
       <c r="F53" s="14"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8">
-        <v>26384</v>
+        <v>27846</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="13"/>
       <c r="F54" s="14"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="8">
-        <v>26385</v>
+        <v>27847</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
       <c r="F55" s="14"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="8">
-        <v>26387</v>
+        <v>27848</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="13"/>
       <c r="F56" s="14"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="8">
-        <v>26389</v>
+        <v>27849</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D57" s="13"/>
       <c r="E57" s="13"/>
       <c r="F57" s="14"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="8">
-        <v>26390</v>
+        <v>27850</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="14"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="8">
-        <v>26391</v>
+        <v>27851</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D59" s="13"/>
       <c r="E59" s="13"/>
       <c r="F59" s="14"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="8">
-        <v>26392</v>
+        <v>27852</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="14"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="8">
-        <v>26393</v>
+        <v>27853</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="14"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="8">
-        <v>26394</v>
+        <v>27854</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D62" s="13"/>
       <c r="E62" s="13"/>
       <c r="F62" s="14"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="8">
-        <v>26398</v>
+        <v>27856</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D63" s="13"/>
       <c r="E63" s="13"/>
       <c r="F63" s="14"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="8">
-        <v>26400</v>
+        <v>27857</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D64" s="13"/>
       <c r="E64" s="13"/>
       <c r="F64" s="14"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="8">
-        <v>26401</v>
+        <v>27858</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
       <c r="F65" s="14"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="8">
-        <v>26402</v>
+        <v>27859</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="14"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="8">
-        <v>26403</v>
+        <v>27860</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
       <c r="F67" s="14"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="8">
-        <v>26404</v>
+        <v>27861</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
       <c r="F68" s="14"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="8">
-        <v>26405</v>
+        <v>27862</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="14"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="8">
-        <v>26406</v>
+        <v>27863</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>241</v>
+        <v>179</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D70" s="13"/>
       <c r="E70" s="13"/>
       <c r="F70" s="14"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="8">
-        <v>26407</v>
+        <v>27864</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>242</v>
+        <v>180</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D71" s="13"/>
       <c r="E71" s="13"/>
       <c r="F71" s="14"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="8">
-        <v>26408</v>
+        <v>27865</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>243</v>
+        <v>181</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D72" s="13"/>
       <c r="E72" s="13"/>
       <c r="F72" s="14"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="8">
-        <v>26410</v>
+        <v>27866</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>244</v>
+        <v>182</v>
       </c>
       <c r="C73" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="14"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="8">
-        <v>26411</v>
+        <v>27867</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>245</v>
+        <v>183</v>
       </c>
       <c r="C74" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D74" s="13"/>
       <c r="E74" s="13"/>
       <c r="F74" s="14"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="8">
-        <v>26414</v>
+        <v>27868</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>246</v>
+        <v>184</v>
       </c>
       <c r="C75" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
       <c r="F75" s="14"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="8">
-        <v>26415</v>
+        <v>27869</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>247</v>
+        <v>185</v>
       </c>
       <c r="C76" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D76" s="13"/>
       <c r="E76" s="13"/>
       <c r="F76" s="14"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="8">
-        <v>26416</v>
+        <v>27870</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>248</v>
+        <v>186</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="14"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="8">
-        <v>26417</v>
+        <v>27871</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>249</v>
+        <v>187</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D78" s="13"/>
       <c r="E78" s="13"/>
       <c r="F78" s="14"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="8">
-        <v>26418</v>
+        <v>27872</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>250</v>
+        <v>188</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
       <c r="F79" s="14"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="8">
-        <v>26420</v>
+        <v>27873</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>251</v>
+        <v>189</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D80" s="13"/>
       <c r="E80" s="13"/>
       <c r="F80" s="14"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="8">
-        <v>26421</v>
+        <v>27874</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>252</v>
+        <v>190</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D81" s="13"/>
       <c r="E81" s="13"/>
       <c r="F81" s="14"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="8">
-        <v>26422</v>
+        <v>27875</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D82" s="13"/>
       <c r="E82" s="13"/>
       <c r="F82" s="14"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="8">
-        <v>26423</v>
+        <v>27876</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D83" s="13"/>
       <c r="E83" s="13"/>
       <c r="F83" s="14"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="8">
-        <v>26424</v>
+        <v>27877</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D84" s="13"/>
       <c r="E84" s="13"/>
       <c r="F84" s="14"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="8">
-        <v>26425</v>
+        <v>27878</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
       <c r="F85" s="14"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="8">
-        <v>26426</v>
+        <v>27879</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D86" s="13"/>
       <c r="E86" s="13"/>
       <c r="F86" s="14"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="8">
-        <v>26427</v>
+        <v>27880</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D87" s="13"/>
       <c r="E87" s="13"/>
       <c r="F87" s="14"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="8">
-        <v>26428</v>
+        <v>27881</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
       <c r="F88" s="14"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="8">
-        <v>26429</v>
+        <v>27882</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D89" s="13"/>
       <c r="E89" s="13"/>
       <c r="F89" s="14"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="8">
-        <v>26430</v>
+        <v>27883</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D90" s="13"/>
       <c r="E90" s="13"/>
       <c r="F90" s="14"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="8">
-        <v>26432</v>
+        <v>27884</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="C91" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D91" s="13"/>
       <c r="E91" s="13"/>
       <c r="F91" s="14"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="8">
-        <v>26434</v>
+        <v>27886</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
       <c r="F92" s="14"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="8">
-        <v>26435</v>
+        <v>27887</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D93" s="13"/>
       <c r="E93" s="13"/>
       <c r="F93" s="14"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="8">
-        <v>26436</v>
+        <v>27890</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="C94" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D94" s="13"/>
       <c r="E94" s="13"/>
       <c r="F94" s="14"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="8">
-        <v>26437</v>
+        <v>27891</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="C95" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D95" s="13"/>
       <c r="E95" s="13"/>
       <c r="F95" s="14"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="8">
-        <v>26438</v>
+        <v>27892</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="C96" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
       <c r="F96" s="14"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="8">
-        <v>26439</v>
+        <v>27893</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="C97" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D97" s="13"/>
       <c r="E97" s="13"/>
       <c r="F97" s="14"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="8">
-        <v>26440</v>
+        <v>27894</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
       <c r="F98" s="14"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="8">
-        <v>26442</v>
+        <v>27895</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D99" s="13"/>
       <c r="E99" s="13"/>
       <c r="F99" s="14"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="8">
-        <v>26444</v>
+        <v>27896</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="C100" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D100" s="13"/>
       <c r="E100" s="13"/>
       <c r="F100" s="14"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="8">
-        <v>26445</v>
+        <v>27897</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
       <c r="F101" s="14"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="8">
-        <v>26446</v>
+        <v>27899</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="C102" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D102" s="13"/>
       <c r="E102" s="13"/>
       <c r="F102" s="14"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="8">
-        <v>26448</v>
+        <v>27900</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="C103" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D103" s="13"/>
       <c r="E103" s="13"/>
       <c r="F103" s="14"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="8">
-        <v>26450</v>
+        <v>27903</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="C104" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D104" s="13"/>
       <c r="E104" s="13"/>
       <c r="F104" s="14"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="8">
-        <v>26451</v>
+        <v>27906</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="C105" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
       <c r="F105" s="14"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="8">
-        <v>26452</v>
+        <v>27907</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D106" s="13"/>
       <c r="E106" s="13"/>
       <c r="F106" s="14"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="8">
-        <v>26453</v>
+        <v>27909</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D107" s="13"/>
       <c r="E107" s="13"/>
       <c r="F107" s="14"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="8">
-        <v>26455</v>
+        <v>27912</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D108" s="13"/>
       <c r="E108" s="13"/>
       <c r="F108" s="14"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="8">
-        <v>26457</v>
+        <v>27913</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="C109" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D109" s="13"/>
       <c r="E109" s="13"/>
       <c r="F109" s="14"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="8">
-        <v>26459</v>
+        <v>27915</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="C110" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D110" s="13"/>
       <c r="E110" s="13"/>
       <c r="F110" s="14"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="8">
-        <v>26460</v>
+        <v>27916</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>374</v>
+        <v>299</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D111" s="13"/>
       <c r="E111" s="13"/>
       <c r="F111" s="14"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="8">
-        <v>26461</v>
+        <v>27917</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>375</v>
+        <v>300</v>
       </c>
       <c r="C112" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D112" s="13"/>
       <c r="E112" s="13"/>
       <c r="F112" s="14"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="8">
-        <v>26462</v>
+        <v>27918</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>376</v>
+        <v>301</v>
       </c>
       <c r="C113" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D113" s="13"/>
       <c r="E113" s="13"/>
       <c r="F113" s="14"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="8">
-        <v>26464</v>
+        <v>27920</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>377</v>
+        <v>302</v>
       </c>
       <c r="C114" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
       <c r="F114" s="14"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="8">
-        <v>26465</v>
+        <v>27921</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>378</v>
+        <v>303</v>
       </c>
       <c r="C115" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D115" s="13"/>
       <c r="E115" s="13"/>
       <c r="F115" s="14"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="8">
-        <v>26466</v>
+        <v>27922</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>379</v>
+        <v>304</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
       <c r="F116" s="14"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="8">
-        <v>26468</v>
+        <v>27923</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>380</v>
+        <v>305</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D117" s="13"/>
       <c r="E117" s="13"/>
       <c r="F117" s="14"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="8">
-        <v>26469</v>
+        <v>27924</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>381</v>
+        <v>306</v>
       </c>
       <c r="C118" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
       <c r="F118" s="14"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="8">
-        <v>26470</v>
+        <v>27927</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>382</v>
+        <v>307</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D119" s="13"/>
       <c r="E119" s="13"/>
       <c r="F119" s="14"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="8">
-        <v>26471</v>
+        <v>27928</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>383</v>
+        <v>308</v>
       </c>
       <c r="C120" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
       <c r="F120" s="14"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="8">
-        <v>26473</v>
+        <v>27929</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>384</v>
+        <v>309</v>
       </c>
       <c r="C121" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D121" s="13"/>
       <c r="E121" s="13"/>
       <c r="F121" s="14"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="8">
-        <v>26474</v>
+        <v>27930</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>385</v>
+        <v>310</v>
       </c>
       <c r="C122" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D122" s="13"/>
       <c r="E122" s="13"/>
       <c r="F122" s="14"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="8">
-        <v>26475</v>
+        <v>27931</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>386</v>
+        <v>311</v>
       </c>
       <c r="C123" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D123" s="13"/>
       <c r="E123" s="13"/>
       <c r="F123" s="14"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="8">
-        <v>26476</v>
+        <v>27932</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>387</v>
+        <v>312</v>
       </c>
       <c r="C124" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D124" s="13"/>
       <c r="E124" s="13"/>
       <c r="F124" s="14"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="8">
-        <v>26477</v>
+        <v>27933</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>388</v>
+        <v>313</v>
       </c>
       <c r="C125" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D125" s="13"/>
       <c r="E125" s="13"/>
       <c r="F125" s="14"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="8">
-        <v>26478</v>
+        <v>27935</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>389</v>
+        <v>314</v>
       </c>
       <c r="C126" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D126" s="13"/>
       <c r="E126" s="13"/>
       <c r="F126" s="14"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="8">
-        <v>26479</v>
+        <v>27936</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>390</v>
+        <v>315</v>
       </c>
       <c r="C127" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D127" s="13"/>
       <c r="E127" s="13"/>
       <c r="F127" s="14"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="8">
-        <v>26480</v>
+        <v>27937</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>391</v>
+        <v>316</v>
       </c>
       <c r="C128" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="13"/>
       <c r="E128" s="13"/>
       <c r="F128" s="14"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="8">
-        <v>26481</v>
+        <v>27938</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>392</v>
+        <v>317</v>
       </c>
       <c r="C129" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D129" s="13"/>
       <c r="E129" s="13"/>
       <c r="F129" s="14"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="8">
-        <v>26482</v>
+        <v>27939</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>393</v>
+        <v>318</v>
       </c>
       <c r="C130" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D130" s="13"/>
       <c r="E130" s="13"/>
       <c r="F130" s="14"/>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="8">
-        <v>26483</v>
+        <v>27940</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>394</v>
+        <v>319</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="14"/>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="8">
-        <v>26484</v>
+        <v>27941</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>395</v>
+        <v>320</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D132" s="13"/>
       <c r="E132" s="13"/>
       <c r="F132" s="14"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="8">
-        <v>26485</v>
+        <v>27942</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>396</v>
+        <v>321</v>
       </c>
       <c r="C133" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
       <c r="F133" s="14"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="8">
-        <v>26486</v>
+        <v>27943</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>397</v>
+        <v>322</v>
       </c>
       <c r="C134" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D134" s="13"/>
       <c r="E134" s="13"/>
       <c r="F134" s="14"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="8">
-        <v>26487</v>
+        <v>27945</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>398</v>
+        <v>323</v>
       </c>
       <c r="C135" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
       <c r="F135" s="14"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="8">
-        <v>26488</v>
+        <v>27946</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>399</v>
+        <v>324</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D136" s="13"/>
       <c r="E136" s="13"/>
       <c r="F136" s="14"/>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="8">
-        <v>26490</v>
+        <v>27947</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>400</v>
+        <v>325</v>
       </c>
       <c r="C137" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
       <c r="F137" s="14"/>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="8">
-        <v>26491</v>
+        <v>27948</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>401</v>
+        <v>326</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D138" s="13"/>
       <c r="E138" s="13"/>
       <c r="F138" s="14"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="8">
-        <v>26493</v>
+        <v>27949</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>402</v>
+        <v>327</v>
       </c>
       <c r="C139" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
       <c r="F139" s="14"/>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="8">
-        <v>26494</v>
+        <v>27950</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>403</v>
+        <v>328</v>
       </c>
       <c r="C140" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D140" s="13"/>
       <c r="E140" s="13"/>
       <c r="F140" s="14"/>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="8">
-        <v>26495</v>
+        <v>27951</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>404</v>
+        <v>329</v>
       </c>
       <c r="C141" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
       <c r="F141" s="14"/>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="8">
-        <v>26496</v>
+        <v>27952</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>405</v>
+        <v>330</v>
       </c>
       <c r="C142" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D142" s="13"/>
       <c r="E142" s="13"/>
       <c r="F142" s="14"/>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="8">
-        <v>26497</v>
+        <v>27953</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>406</v>
+        <v>331</v>
       </c>
       <c r="C143" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
       <c r="F143" s="14"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="8">
-        <v>26498</v>
+        <v>27954</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>407</v>
+        <v>332</v>
       </c>
       <c r="C144" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D144" s="13"/>
       <c r="E144" s="13"/>
       <c r="F144" s="14"/>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="8">
-        <v>26499</v>
+        <v>27955</v>
       </c>
       <c r="B145" s="9" t="s">
-        <v>408</v>
+        <v>333</v>
       </c>
       <c r="C145" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
       <c r="F145" s="14"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="8">
-        <v>26500</v>
+        <v>27956</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>409</v>
+        <v>334</v>
       </c>
       <c r="C146" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D146" s="13"/>
       <c r="E146" s="13"/>
       <c r="F146" s="14"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="8">
-        <v>26501</v>
+        <v>27957</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>410</v>
+        <v>335</v>
       </c>
       <c r="C147" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
       <c r="F147" s="14"/>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="8">
-        <v>26502</v>
+        <v>27958</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>411</v>
+        <v>336</v>
       </c>
       <c r="C148" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D148" s="13"/>
       <c r="E148" s="13"/>
       <c r="F148" s="14"/>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="8">
-        <v>26503</v>
+        <v>27959</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>412</v>
+        <v>337</v>
       </c>
       <c r="C149" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D149" s="13"/>
       <c r="E149" s="13"/>
       <c r="F149" s="14"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="8">
-        <v>26504</v>
+        <v>27960</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>413</v>
+        <v>338</v>
       </c>
       <c r="C150" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D150" s="13"/>
       <c r="E150" s="13"/>
       <c r="F150" s="14"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="8">
-        <v>26505</v>
+        <v>27962</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>414</v>
+        <v>339</v>
       </c>
       <c r="C151" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D151" s="13"/>
       <c r="E151" s="13"/>
       <c r="F151" s="14"/>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="8">
-        <v>26506</v>
+        <v>27963</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>415</v>
+        <v>340</v>
       </c>
       <c r="C152" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D152" s="13"/>
       <c r="E152" s="13"/>
       <c r="F152" s="14"/>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="8">
-        <v>26507</v>
+        <v>27964</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>416</v>
+        <v>341</v>
       </c>
       <c r="C153" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D153" s="13"/>
       <c r="E153" s="13"/>
       <c r="F153" s="14"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="8">
-        <v>26508</v>
+        <v>27965</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>417</v>
+        <v>342</v>
       </c>
       <c r="C154" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D154" s="13"/>
       <c r="E154" s="13"/>
       <c r="F154" s="14"/>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="8">
-        <v>26510</v>
+        <v>27966</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>418</v>
+        <v>343</v>
       </c>
       <c r="C155" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D155" s="13"/>
       <c r="E155" s="13"/>
       <c r="F155" s="14"/>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="8">
-        <v>26512</v>
+        <v>27969</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>419</v>
+        <v>344</v>
       </c>
       <c r="C156" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D156" s="13"/>
       <c r="E156" s="13"/>
       <c r="F156" s="14"/>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="8">
-        <v>26513</v>
+        <v>27970</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>420</v>
+        <v>345</v>
       </c>
       <c r="C157" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="14"/>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="8">
-        <v>26514</v>
+        <v>27971</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>421</v>
+        <v>346</v>
       </c>
       <c r="C158" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D158" s="13"/>
       <c r="E158" s="13"/>
       <c r="F158" s="14"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="8">
-        <v>26515</v>
+        <v>27972</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>422</v>
+        <v>347</v>
       </c>
       <c r="C159" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D159" s="13"/>
       <c r="E159" s="13"/>
       <c r="F159" s="14"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="8">
-        <v>26516</v>
+        <v>27973</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>423</v>
+        <v>348</v>
       </c>
       <c r="C160" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D160" s="13"/>
       <c r="E160" s="13"/>
       <c r="F160" s="14"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="8">
-        <v>26517</v>
+        <v>27974</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>497</v>
+        <v>349</v>
       </c>
       <c r="C161" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D161" s="13"/>
       <c r="E161" s="13"/>
       <c r="F161" s="14"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="8">
-        <v>26518</v>
+        <v>27975</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>498</v>
+        <v>350</v>
       </c>
       <c r="C162" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D162" s="13"/>
       <c r="E162" s="13"/>
       <c r="F162" s="14"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="8">
-        <v>26519</v>
+        <v>27978</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>499</v>
+        <v>435</v>
       </c>
       <c r="C163" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D163" s="13"/>
       <c r="E163" s="13"/>
       <c r="F163" s="14"/>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="8">
-        <v>26520</v>
+        <v>27979</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>500</v>
+        <v>436</v>
       </c>
       <c r="C164" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D164" s="13"/>
       <c r="E164" s="13"/>
       <c r="F164" s="14"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="8">
-        <v>26522</v>
+        <v>27980</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>501</v>
+        <v>437</v>
       </c>
       <c r="C165" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D165" s="13"/>
       <c r="E165" s="13"/>
       <c r="F165" s="14"/>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="8">
-        <v>26523</v>
+        <v>27981</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>502</v>
+        <v>438</v>
       </c>
       <c r="C166" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D166" s="13"/>
       <c r="E166" s="13"/>
       <c r="F166" s="14"/>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="8">
-        <v>26524</v>
+        <v>27982</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>503</v>
+        <v>439</v>
       </c>
       <c r="C167" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D167" s="13"/>
       <c r="E167" s="13"/>
       <c r="F167" s="14"/>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="8">
-        <v>26525</v>
+        <v>27983</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>504</v>
+        <v>440</v>
       </c>
       <c r="C168" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D168" s="13"/>
       <c r="E168" s="13"/>
       <c r="F168" s="14"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="8">
-        <v>26526</v>
+        <v>27984</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>505</v>
+        <v>441</v>
       </c>
       <c r="C169" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D169" s="13"/>
       <c r="E169" s="13"/>
       <c r="F169" s="14"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="8">
-        <v>26527</v>
+        <v>27988</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>506</v>
+        <v>442</v>
       </c>
       <c r="C170" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D170" s="13"/>
       <c r="E170" s="13"/>
       <c r="F170" s="14"/>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="8">
-        <v>26528</v>
+        <v>27989</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>507</v>
+        <v>443</v>
       </c>
       <c r="C171" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D171" s="13"/>
       <c r="E171" s="13"/>
       <c r="F171" s="14"/>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="8">
-        <v>26530</v>
+        <v>27990</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>508</v>
+        <v>444</v>
       </c>
       <c r="C172" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D172" s="13"/>
       <c r="E172" s="13"/>
       <c r="F172" s="14"/>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="8">
-        <v>26531</v>
+        <v>27991</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>509</v>
+        <v>445</v>
       </c>
       <c r="C173" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D173" s="13"/>
       <c r="E173" s="13"/>
       <c r="F173" s="14"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="8">
-        <v>26532</v>
+        <v>27992</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>510</v>
+        <v>446</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D174" s="13"/>
       <c r="E174" s="13"/>
       <c r="F174" s="14"/>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="8">
-        <v>26534</v>
+        <v>27993</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>511</v>
+        <v>447</v>
       </c>
       <c r="C175" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D175" s="13"/>
       <c r="E175" s="13"/>
       <c r="F175" s="14"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="8">
-        <v>26535</v>
+        <v>27994</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>512</v>
+        <v>448</v>
       </c>
       <c r="C176" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D176" s="13"/>
       <c r="E176" s="13"/>
       <c r="F176" s="14"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="8">
-        <v>26536</v>
+        <v>27995</v>
       </c>
       <c r="B177" s="9" t="s">
-        <v>513</v>
+        <v>449</v>
       </c>
       <c r="C177" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D177" s="13"/>
       <c r="E177" s="13"/>
       <c r="F177" s="14"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="8">
-        <v>26537</v>
+        <v>27996</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>514</v>
+        <v>450</v>
       </c>
       <c r="C178" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D178" s="13"/>
       <c r="E178" s="13"/>
       <c r="F178" s="14"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="8">
-        <v>26538</v>
+        <v>27997</v>
       </c>
       <c r="B179" s="9" t="s">
-        <v>515</v>
+        <v>451</v>
       </c>
       <c r="C179" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D179" s="13"/>
       <c r="E179" s="13"/>
       <c r="F179" s="14"/>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="8">
-        <v>26541</v>
+        <v>27998</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>516</v>
+        <v>452</v>
       </c>
       <c r="C180" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D180" s="13"/>
       <c r="E180" s="13"/>
       <c r="F180" s="14"/>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="8">
-        <v>26542</v>
+        <v>27999</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>517</v>
+        <v>453</v>
       </c>
       <c r="C181" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D181" s="13"/>
       <c r="E181" s="13"/>
       <c r="F181" s="14"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="8">
-        <v>26544</v>
+        <v>28000</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>518</v>
+        <v>454</v>
       </c>
       <c r="C182" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D182" s="13"/>
       <c r="E182" s="13"/>
       <c r="F182" s="14"/>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="8">
-        <v>26545</v>
+        <v>28001</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>519</v>
+        <v>455</v>
       </c>
       <c r="C183" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D183" s="13"/>
       <c r="E183" s="13"/>
       <c r="F183" s="14"/>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="8">
-        <v>26547</v>
+        <v>28002</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>520</v>
+        <v>456</v>
       </c>
       <c r="C184" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D184" s="13"/>
       <c r="E184" s="13"/>
       <c r="F184" s="14"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="8">
-        <v>26548</v>
+        <v>28004</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>521</v>
+        <v>457</v>
       </c>
       <c r="C185" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D185" s="13"/>
       <c r="E185" s="13"/>
       <c r="F185" s="14"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="8">
-        <v>26549</v>
+        <v>28005</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>522</v>
+        <v>458</v>
       </c>
       <c r="C186" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D186" s="13"/>
       <c r="E186" s="13"/>
       <c r="F186" s="14"/>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="8">
-        <v>26550</v>
+        <v>28006</v>
       </c>
       <c r="B187" s="9" t="s">
-        <v>523</v>
+        <v>459</v>
       </c>
       <c r="C187" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D187" s="13"/>
       <c r="E187" s="13"/>
       <c r="F187" s="14"/>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="8">
-        <v>26552</v>
+        <v>28007</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="C188" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D188" s="13"/>
       <c r="E188" s="13"/>
       <c r="F188" s="14"/>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="8">
-        <v>26553</v>
+        <v>28008</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>525</v>
+        <v>461</v>
       </c>
       <c r="C189" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D189" s="13"/>
       <c r="E189" s="13"/>
       <c r="F189" s="14"/>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="8">
-        <v>26554</v>
+        <v>28009</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>526</v>
+        <v>462</v>
       </c>
       <c r="C190" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D190" s="13"/>
       <c r="E190" s="13"/>
       <c r="F190" s="14"/>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="8">
-        <v>26555</v>
+        <v>28011</v>
       </c>
       <c r="B191" s="9" t="s">
-        <v>527</v>
+        <v>463</v>
       </c>
       <c r="C191" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D191" s="13"/>
       <c r="E191" s="13"/>
       <c r="F191" s="14"/>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="8">
-        <v>26556</v>
+        <v>28012</v>
       </c>
       <c r="B192" s="9" t="s">
-        <v>528</v>
+        <v>464</v>
       </c>
       <c r="C192" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D192" s="13"/>
       <c r="E192" s="13"/>
       <c r="F192" s="14"/>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="8">
-        <v>26557</v>
+        <v>28013</v>
       </c>
       <c r="B193" s="9" t="s">
-        <v>529</v>
+        <v>465</v>
       </c>
       <c r="C193" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D193" s="13"/>
       <c r="E193" s="13"/>
       <c r="F193" s="14"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="8">
-        <v>26558</v>
+        <v>28014</v>
       </c>
       <c r="B194" s="9" t="s">
-        <v>530</v>
+        <v>466</v>
       </c>
       <c r="C194" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D194" s="13"/>
       <c r="E194" s="13"/>
       <c r="F194" s="14"/>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="8">
-        <v>26559</v>
+        <v>28015</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>531</v>
+        <v>467</v>
       </c>
       <c r="C195" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D195" s="13"/>
       <c r="E195" s="13"/>
       <c r="F195" s="14"/>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="8">
-        <v>26560</v>
+        <v>28016</v>
       </c>
       <c r="B196" s="9" t="s">
-        <v>532</v>
+        <v>468</v>
       </c>
       <c r="C196" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D196" s="13"/>
       <c r="E196" s="13"/>
       <c r="F196" s="14"/>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="8">
-        <v>26561</v>
+        <v>28017</v>
       </c>
       <c r="B197" s="9" t="s">
-        <v>533</v>
+        <v>469</v>
       </c>
       <c r="C197" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D197" s="13"/>
       <c r="E197" s="13"/>
       <c r="F197" s="14"/>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="8">
-        <v>26562</v>
+        <v>28018</v>
       </c>
       <c r="B198" s="9" t="s">
-        <v>534</v>
+        <v>470</v>
       </c>
       <c r="C198" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D198" s="13"/>
       <c r="E198" s="13"/>
       <c r="F198" s="14"/>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="8">
-        <v>26563</v>
+        <v>28019</v>
       </c>
       <c r="B199" s="9" t="s">
-        <v>535</v>
+        <v>471</v>
       </c>
       <c r="C199" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D199" s="13"/>
       <c r="E199" s="13"/>
       <c r="F199" s="14"/>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="8">
-        <v>26564</v>
+        <v>28020</v>
       </c>
       <c r="B200" s="9" t="s">
-        <v>536</v>
+        <v>472</v>
       </c>
       <c r="C200" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D200" s="13"/>
       <c r="E200" s="13"/>
       <c r="F200" s="14"/>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="8">
-        <v>26565</v>
+        <v>28021</v>
       </c>
       <c r="B201" s="9" t="s">
-        <v>537</v>
+        <v>473</v>
       </c>
       <c r="C201" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D201" s="13"/>
       <c r="E201" s="13"/>
       <c r="F201" s="14"/>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="8">
-        <v>26567</v>
+        <v>28022</v>
       </c>
       <c r="B202" s="9" t="s">
-        <v>538</v>
+        <v>474</v>
       </c>
       <c r="C202" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D202" s="13"/>
       <c r="E202" s="13"/>
       <c r="F202" s="14"/>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="8">
-        <v>26568</v>
+        <v>28023</v>
       </c>
       <c r="B203" s="9" t="s">
-        <v>539</v>
+        <v>475</v>
       </c>
       <c r="C203" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D203" s="13"/>
       <c r="E203" s="13"/>
       <c r="F203" s="14"/>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="8">
-        <v>26569</v>
+        <v>28024</v>
       </c>
       <c r="B204" s="9" t="s">
-        <v>540</v>
+        <v>476</v>
       </c>
       <c r="C204" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D204" s="13"/>
       <c r="E204" s="13"/>
       <c r="F204" s="14"/>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="8">
-        <v>26571</v>
+        <v>28025</v>
       </c>
       <c r="B205" s="9" t="s">
-        <v>541</v>
+        <v>477</v>
       </c>
       <c r="C205" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D205" s="13"/>
       <c r="E205" s="13"/>
       <c r="F205" s="14"/>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="8">
-        <v>26573</v>
+        <v>28026</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>542</v>
+        <v>478</v>
       </c>
       <c r="C206" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D206" s="13"/>
       <c r="E206" s="13"/>
       <c r="F206" s="14"/>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="8">
-        <v>26574</v>
+        <v>28027</v>
       </c>
       <c r="B207" s="9" t="s">
-        <v>543</v>
+        <v>479</v>
       </c>
       <c r="C207" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D207" s="13"/>
       <c r="E207" s="13"/>
       <c r="F207" s="14"/>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="8">
-        <v>26575</v>
+        <v>28028</v>
       </c>
       <c r="B208" s="9" t="s">
-        <v>544</v>
+        <v>480</v>
       </c>
       <c r="C208" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D208" s="13"/>
       <c r="E208" s="13"/>
       <c r="F208" s="14"/>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="8">
-        <v>26577</v>
+        <v>28029</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>545</v>
+        <v>481</v>
       </c>
       <c r="C209" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D209" s="13"/>
       <c r="E209" s="13"/>
       <c r="F209" s="14"/>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="8">
-        <v>26578</v>
+        <v>28030</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>546</v>
+        <v>482</v>
       </c>
       <c r="C210" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D210" s="13"/>
       <c r="E210" s="13"/>
       <c r="F210" s="14"/>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="8">
-        <v>26579</v>
+        <v>28031</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>547</v>
+        <v>483</v>
       </c>
       <c r="C211" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D211" s="13"/>
       <c r="E211" s="13"/>
       <c r="F211" s="14"/>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="8">
-        <v>26580</v>
+        <v>28032</v>
       </c>
       <c r="B212" s="9" t="s">
-        <v>548</v>
+        <v>576</v>
       </c>
       <c r="C212" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D212" s="13"/>
       <c r="E212" s="13"/>
       <c r="F212" s="14"/>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="8">
-        <v>26581</v>
+        <v>28033</v>
       </c>
       <c r="B213" s="9" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
       <c r="C213" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D213" s="13"/>
       <c r="E213" s="13"/>
       <c r="F213" s="14"/>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="8">
-        <v>26582</v>
+        <v>28034</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>550</v>
+        <v>578</v>
       </c>
       <c r="C214" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D214" s="13"/>
       <c r="E214" s="13"/>
       <c r="F214" s="14"/>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="8">
-        <v>26583</v>
+        <v>28035</v>
       </c>
       <c r="B215" s="9" t="s">
-        <v>551</v>
+        <v>579</v>
       </c>
       <c r="C215" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D215" s="13"/>
       <c r="E215" s="13"/>
       <c r="F215" s="14"/>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="8">
-        <v>26584</v>
+        <v>28036</v>
       </c>
       <c r="B216" s="9" t="s">
-        <v>552</v>
+        <v>580</v>
       </c>
       <c r="C216" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D216" s="13"/>
       <c r="E216" s="13"/>
       <c r="F216" s="14"/>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="8">
-        <v>26585</v>
+        <v>28037</v>
       </c>
       <c r="B217" s="9" t="s">
-        <v>553</v>
+        <v>581</v>
       </c>
       <c r="C217" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D217" s="13"/>
       <c r="E217" s="13"/>
       <c r="F217" s="14"/>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="8">
-        <v>26587</v>
+        <v>28038</v>
       </c>
       <c r="B218" s="9" t="s">
-        <v>554</v>
+        <v>582</v>
       </c>
       <c r="C218" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D218" s="13"/>
       <c r="E218" s="13"/>
       <c r="F218" s="14"/>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="8">
-        <v>26588</v>
+        <v>28039</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>555</v>
+        <v>583</v>
       </c>
       <c r="C219" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D219" s="13"/>
       <c r="E219" s="13"/>
       <c r="F219" s="14"/>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="8">
-        <v>26589</v>
+        <v>28040</v>
       </c>
       <c r="B220" s="9" t="s">
-        <v>556</v>
+        <v>584</v>
       </c>
       <c r="C220" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D220" s="13"/>
       <c r="E220" s="13"/>
       <c r="F220" s="14"/>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="8">
-        <v>26590</v>
+        <v>28041</v>
       </c>
       <c r="B221" s="9" t="s">
-        <v>557</v>
+        <v>585</v>
       </c>
       <c r="C221" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D221" s="13"/>
       <c r="E221" s="13"/>
       <c r="F221" s="14"/>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="8">
-        <v>26591</v>
+        <v>28042</v>
       </c>
       <c r="B222" s="9" t="s">
-        <v>558</v>
+        <v>586</v>
       </c>
       <c r="C222" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D222" s="13"/>
       <c r="E222" s="13"/>
       <c r="F222" s="14"/>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="8">
-        <v>26595</v>
+        <v>28043</v>
       </c>
       <c r="B223" s="9" t="s">
-        <v>559</v>
+        <v>587</v>
       </c>
       <c r="C223" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D223" s="13"/>
       <c r="E223" s="13"/>
       <c r="F223" s="14"/>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="8">
-        <v>26598</v>
+        <v>28044</v>
       </c>
       <c r="B224" s="9" t="s">
-        <v>560</v>
+        <v>588</v>
       </c>
       <c r="C224" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D224" s="13"/>
       <c r="E224" s="13"/>
       <c r="F224" s="14"/>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="8">
-        <v>26600</v>
+        <v>28045</v>
       </c>
       <c r="B225" s="9" t="s">
-        <v>561</v>
+        <v>589</v>
       </c>
       <c r="C225" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D225" s="13"/>
       <c r="E225" s="13"/>
       <c r="F225" s="14"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="8">
-        <v>26601</v>
+        <v>28046</v>
       </c>
       <c r="B226" s="9" t="s">
-        <v>562</v>
+        <v>590</v>
       </c>
       <c r="C226" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D226" s="13"/>
       <c r="E226" s="13"/>
       <c r="F226" s="14"/>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="8">
-        <v>26603</v>
+        <v>28047</v>
       </c>
       <c r="B227" s="9" t="s">
-        <v>563</v>
+        <v>591</v>
       </c>
       <c r="C227" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D227" s="13"/>
       <c r="E227" s="13"/>
       <c r="F227" s="14"/>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="8">
-        <v>26604</v>
+        <v>28048</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>564</v>
+        <v>592</v>
       </c>
       <c r="C228" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D228" s="13"/>
       <c r="E228" s="13"/>
       <c r="F228" s="14"/>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="8">
-        <v>26605</v>
+        <v>28049</v>
       </c>
       <c r="B229" s="9" t="s">
-        <v>565</v>
+        <v>593</v>
       </c>
       <c r="C229" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D229" s="13"/>
       <c r="E229" s="13"/>
       <c r="F229" s="14"/>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="8">
-        <v>26606</v>
+        <v>28050</v>
       </c>
       <c r="B230" s="9" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
       <c r="C230" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D230" s="13"/>
       <c r="E230" s="13"/>
       <c r="F230" s="14"/>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="8">
-        <v>26608</v>
+        <v>28051</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
       <c r="C231" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D231" s="13"/>
       <c r="E231" s="13"/>
       <c r="F231" s="14"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="8">
-        <v>26609</v>
+        <v>28052</v>
       </c>
       <c r="B232" s="9" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="C232" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D232" s="13"/>
       <c r="E232" s="13"/>
       <c r="F232" s="14"/>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="8">
-        <v>26610</v>
+        <v>28053</v>
       </c>
       <c r="B233" s="9" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
       <c r="C233" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D233" s="13"/>
       <c r="E233" s="13"/>
       <c r="F233" s="14"/>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="8">
-        <v>26611</v>
+        <v>28054</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>570</v>
+        <v>598</v>
       </c>
       <c r="C234" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D234" s="13"/>
       <c r="E234" s="13"/>
       <c r="F234" s="14"/>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="8">
-        <v>26612</v>
+        <v>28055</v>
       </c>
       <c r="B235" s="9" t="s">
-        <v>571</v>
+        <v>599</v>
       </c>
       <c r="C235" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D235" s="13"/>
       <c r="E235" s="13"/>
       <c r="F235" s="14"/>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="8">
-        <v>26613</v>
+        <v>28056</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>572</v>
+        <v>600</v>
       </c>
       <c r="C236" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D236" s="13"/>
       <c r="E236" s="13"/>
       <c r="F236" s="14"/>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="8">
-        <v>26614</v>
+        <v>28057</v>
       </c>
       <c r="B237" s="9" t="s">
-        <v>573</v>
+        <v>601</v>
       </c>
       <c r="C237" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D237" s="13"/>
       <c r="E237" s="13"/>
       <c r="F237" s="14"/>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="8">
-        <v>49994</v>
+        <v>28058</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>282</v>
+        <v>602</v>
       </c>
       <c r="C238" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D238" s="13"/>
       <c r="E238" s="13"/>
       <c r="F238" s="14"/>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="8">
-        <v>49995</v>
+        <v>28060</v>
       </c>
       <c r="B239" s="9" t="s">
-        <v>283</v>
+        <v>603</v>
       </c>
       <c r="C239" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D239" s="13"/>
       <c r="E239" s="13"/>
       <c r="F239" s="14"/>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="8">
-        <v>49996</v>
+        <v>28061</v>
       </c>
       <c r="B240" s="9" t="s">
-        <v>284</v>
+        <v>752</v>
       </c>
       <c r="C240" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D240" s="13"/>
       <c r="E240" s="13"/>
       <c r="F240" s="14"/>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="8">
-        <v>49997</v>
+        <v>28062</v>
       </c>
       <c r="B241" s="9" t="s">
-        <v>285</v>
+        <v>753</v>
       </c>
       <c r="C241" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D241" s="13"/>
       <c r="E241" s="13"/>
       <c r="F241" s="14"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="8">
-        <v>66137</v>
+        <v>28063</v>
       </c>
       <c r="B242" s="9" t="s">
-        <v>191</v>
+        <v>754</v>
       </c>
       <c r="C242" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D242" s="13"/>
       <c r="E242" s="13"/>
       <c r="F242" s="14"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="8">
-        <v>66139</v>
+        <v>28064</v>
       </c>
       <c r="B243" s="9" t="s">
-        <v>192</v>
+        <v>755</v>
       </c>
       <c r="C243" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D243" s="13"/>
       <c r="E243" s="13"/>
       <c r="F243" s="14"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="8">
-        <v>66142</v>
+        <v>28065</v>
       </c>
       <c r="B244" s="9" t="s">
-        <v>193</v>
+        <v>756</v>
       </c>
       <c r="C244" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D244" s="13"/>
       <c r="E244" s="13"/>
       <c r="F244" s="14"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="8">
-        <v>66143</v>
+        <v>28067</v>
       </c>
       <c r="B245" s="9" t="s">
-        <v>194</v>
+        <v>757</v>
       </c>
       <c r="C245" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D245" s="13"/>
       <c r="E245" s="13"/>
       <c r="F245" s="14"/>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="8">
-        <v>66160</v>
+        <v>28070</v>
       </c>
       <c r="B246" s="9" t="s">
-        <v>195</v>
+        <v>758</v>
       </c>
       <c r="C246" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D246" s="13"/>
       <c r="E246" s="13"/>
       <c r="F246" s="14"/>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="8">
-        <v>66161</v>
+        <v>28071</v>
       </c>
       <c r="B247" s="9" t="s">
-        <v>75</v>
+        <v>759</v>
       </c>
       <c r="C247" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D247" s="13"/>
       <c r="E247" s="13"/>
       <c r="F247" s="14"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="8">
-        <v>66166</v>
+        <v>28072</v>
       </c>
       <c r="B248" s="9" t="s">
-        <v>145</v>
+        <v>760</v>
       </c>
       <c r="C248" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D248" s="13"/>
       <c r="E248" s="13"/>
       <c r="F248" s="14"/>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="8">
-        <v>66167</v>
+        <v>28073</v>
       </c>
       <c r="B249" s="9" t="s">
-        <v>144</v>
+        <v>761</v>
       </c>
       <c r="C249" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D249" s="13"/>
       <c r="E249" s="13"/>
       <c r="F249" s="14"/>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="8">
-        <v>66172</v>
+        <v>28074</v>
       </c>
       <c r="B250" s="9" t="s">
-        <v>146</v>
+        <v>762</v>
       </c>
       <c r="C250" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D250" s="13"/>
       <c r="E250" s="13"/>
       <c r="F250" s="14"/>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="8">
-        <v>66174</v>
+        <v>28075</v>
       </c>
       <c r="B251" s="9" t="s">
-        <v>142</v>
+        <v>763</v>
       </c>
       <c r="C251" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D251" s="13"/>
       <c r="E251" s="13"/>
       <c r="F251" s="14"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="8">
-        <v>66182</v>
+        <v>28076</v>
       </c>
       <c r="B252" s="9" t="s">
-        <v>141</v>
+        <v>764</v>
       </c>
       <c r="C252" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D252" s="13"/>
       <c r="E252" s="13"/>
       <c r="F252" s="14"/>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="8">
-        <v>66183</v>
+        <v>28077</v>
       </c>
       <c r="B253" s="9" t="s">
-        <v>143</v>
+        <v>765</v>
       </c>
       <c r="C253" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D253" s="13"/>
       <c r="E253" s="13"/>
       <c r="F253" s="14"/>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="8">
-        <v>66190</v>
+        <v>28078</v>
       </c>
       <c r="B254" s="9" t="s">
-        <v>196</v>
+        <v>766</v>
       </c>
       <c r="C254" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D254" s="13"/>
       <c r="E254" s="13"/>
       <c r="F254" s="14"/>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="8">
-        <v>66191</v>
+        <v>28081</v>
       </c>
       <c r="B255" s="9" t="s">
-        <v>197</v>
+        <v>767</v>
       </c>
       <c r="C255" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D255" s="13"/>
       <c r="E255" s="13"/>
       <c r="F255" s="14"/>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="8">
-        <v>66198</v>
+        <v>28082</v>
       </c>
       <c r="B256" s="9" t="s">
-        <v>198</v>
+        <v>768</v>
       </c>
       <c r="C256" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D256" s="13"/>
       <c r="E256" s="13"/>
       <c r="F256" s="14"/>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="8">
-        <v>66200</v>
+        <v>28083</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>199</v>
+        <v>769</v>
       </c>
       <c r="C257" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D257" s="13"/>
       <c r="E257" s="13"/>
       <c r="F257" s="14"/>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="8">
-        <v>66205</v>
+        <v>28084</v>
       </c>
       <c r="B258" s="9" t="s">
-        <v>200</v>
+        <v>770</v>
       </c>
       <c r="C258" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D258" s="13"/>
       <c r="E258" s="13"/>
       <c r="F258" s="14"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="8">
-        <v>66206</v>
+        <v>28086</v>
       </c>
       <c r="B259" s="9" t="s">
-        <v>201</v>
+        <v>771</v>
       </c>
       <c r="C259" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D259" s="13"/>
       <c r="E259" s="13"/>
       <c r="F259" s="14"/>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="8">
-        <v>66209</v>
+        <v>28087</v>
       </c>
       <c r="B260" s="9" t="s">
-        <v>202</v>
+        <v>772</v>
       </c>
       <c r="C260" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D260" s="13"/>
       <c r="E260" s="13"/>
       <c r="F260" s="14"/>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="8">
-        <v>66214</v>
+        <v>28090</v>
       </c>
       <c r="B261" s="9" t="s">
-        <v>203</v>
+        <v>773</v>
       </c>
       <c r="C261" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D261" s="13"/>
       <c r="E261" s="13"/>
       <c r="F261" s="14"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="8">
-        <v>66218</v>
+        <v>28091</v>
       </c>
       <c r="B262" s="9" t="s">
-        <v>83</v>
+        <v>774</v>
       </c>
       <c r="C262" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D262" s="13"/>
       <c r="E262" s="13"/>
       <c r="F262" s="14"/>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="8">
-        <v>66219</v>
+        <v>28092</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>84</v>
+        <v>775</v>
       </c>
       <c r="C263" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D263" s="13"/>
       <c r="E263" s="13"/>
       <c r="F263" s="14"/>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="8">
-        <v>66224</v>
+        <v>28093</v>
       </c>
       <c r="B264" s="9" t="s">
-        <v>94</v>
+        <v>776</v>
       </c>
       <c r="C264" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D264" s="13"/>
       <c r="E264" s="13"/>
       <c r="F264" s="14"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="8">
-        <v>66231</v>
+        <v>28094</v>
       </c>
       <c r="B265" s="9" t="s">
-        <v>204</v>
+        <v>777</v>
       </c>
       <c r="C265" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D265" s="13"/>
       <c r="E265" s="13"/>
       <c r="F265" s="14"/>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="8">
-        <v>66232</v>
+        <v>28096</v>
       </c>
       <c r="B266" s="9" t="s">
-        <v>205</v>
+        <v>778</v>
       </c>
       <c r="C266" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D266" s="13"/>
       <c r="E266" s="13"/>
       <c r="F266" s="14"/>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="8">
-        <v>66239</v>
+        <v>28097</v>
       </c>
       <c r="B267" s="9" t="s">
-        <v>206</v>
+        <v>779</v>
       </c>
       <c r="C267" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D267" s="13"/>
       <c r="E267" s="13"/>
       <c r="F267" s="14"/>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="8">
-        <v>66240</v>
+        <v>28098</v>
       </c>
       <c r="B268" s="9" t="s">
-        <v>207</v>
+        <v>780</v>
       </c>
       <c r="C268" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D268" s="13"/>
       <c r="E268" s="13"/>
       <c r="F268" s="14"/>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="8">
-        <v>66246</v>
+        <v>28099</v>
       </c>
       <c r="B269" s="9" t="s">
-        <v>208</v>
+        <v>781</v>
       </c>
       <c r="C269" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D269" s="13"/>
       <c r="E269" s="13"/>
       <c r="F269" s="14"/>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="8">
-        <v>66253</v>
+        <v>28100</v>
       </c>
       <c r="B270" s="9" t="s">
-        <v>209</v>
+        <v>782</v>
       </c>
       <c r="C270" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D270" s="13"/>
       <c r="E270" s="13"/>
       <c r="F270" s="14"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="8">
-        <v>66256</v>
+        <v>28101</v>
       </c>
       <c r="B271" s="9" t="s">
-        <v>210</v>
+        <v>783</v>
       </c>
       <c r="C271" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D271" s="13"/>
       <c r="E271" s="13"/>
       <c r="F271" s="14"/>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="8">
-        <v>66257</v>
+        <v>28102</v>
       </c>
       <c r="B272" s="9" t="s">
-        <v>211</v>
+        <v>784</v>
       </c>
       <c r="C272" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D272" s="13"/>
       <c r="E272" s="13"/>
       <c r="F272" s="14"/>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="8">
-        <v>66261</v>
+        <v>28103</v>
       </c>
       <c r="B273" s="9" t="s">
-        <v>212</v>
+        <v>785</v>
       </c>
       <c r="C273" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D273" s="13"/>
       <c r="E273" s="13"/>
       <c r="F273" s="14"/>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="8">
-        <v>66270</v>
+        <v>28104</v>
       </c>
       <c r="B274" s="9" t="s">
-        <v>213</v>
+        <v>786</v>
       </c>
       <c r="C274" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D274" s="13"/>
       <c r="E274" s="13"/>
       <c r="F274" s="14"/>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="8">
-        <v>66285</v>
+        <v>28105</v>
       </c>
       <c r="B275" s="9" t="s">
-        <v>113</v>
+        <v>888</v>
       </c>
       <c r="C275" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D275" s="13"/>
       <c r="E275" s="13"/>
       <c r="F275" s="14"/>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="8">
-        <v>66286</v>
+        <v>28106</v>
       </c>
       <c r="B276" s="9" t="s">
-        <v>126</v>
+        <v>889</v>
       </c>
       <c r="C276" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D276" s="13"/>
       <c r="E276" s="13"/>
       <c r="F276" s="14"/>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="8">
-        <v>66287</v>
+        <v>28107</v>
       </c>
       <c r="B277" s="9" t="s">
-        <v>106</v>
+        <v>890</v>
       </c>
       <c r="C277" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D277" s="13"/>
       <c r="E277" s="13"/>
       <c r="F277" s="14"/>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="8">
-        <v>66292</v>
+        <v>28108</v>
       </c>
       <c r="B278" s="9" t="s">
-        <v>127</v>
+        <v>891</v>
       </c>
       <c r="C278" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D278" s="13"/>
       <c r="E278" s="13"/>
       <c r="F278" s="14"/>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="8">
-        <v>66299</v>
+        <v>28109</v>
       </c>
       <c r="B279" s="9" t="s">
-        <v>71</v>
+        <v>892</v>
       </c>
       <c r="C279" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D279" s="13"/>
       <c r="E279" s="13"/>
       <c r="F279" s="14"/>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="8">
-        <v>66301</v>
+        <v>28110</v>
       </c>
       <c r="B280" s="9" t="s">
-        <v>89</v>
+        <v>893</v>
       </c>
       <c r="C280" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D280" s="13"/>
       <c r="E280" s="13"/>
       <c r="F280" s="14"/>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="8">
-        <v>66306</v>
+        <v>28111</v>
       </c>
       <c r="B281" s="9" t="s">
-        <v>111</v>
+        <v>894</v>
       </c>
       <c r="C281" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D281" s="13"/>
       <c r="E281" s="13"/>
       <c r="F281" s="14"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="8">
-        <v>66310</v>
+        <v>28112</v>
       </c>
       <c r="B282" s="9" t="s">
-        <v>112</v>
+        <v>895</v>
       </c>
       <c r="C282" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D282" s="13"/>
       <c r="E282" s="13"/>
       <c r="F282" s="14"/>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="8">
-        <v>66346</v>
+        <v>28113</v>
       </c>
       <c r="B283" s="9" t="s">
-        <v>104</v>
+        <v>896</v>
       </c>
       <c r="C283" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D283" s="13"/>
       <c r="E283" s="13"/>
       <c r="F283" s="14"/>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="8">
-        <v>66347</v>
+        <v>28114</v>
       </c>
       <c r="B284" s="9" t="s">
-        <v>214</v>
+        <v>897</v>
       </c>
       <c r="C284" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D284" s="13"/>
       <c r="E284" s="13"/>
       <c r="F284" s="14"/>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="8">
-        <v>66351</v>
+        <v>28115</v>
       </c>
       <c r="B285" s="9" t="s">
-        <v>97</v>
+        <v>898</v>
       </c>
       <c r="C285" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D285" s="13"/>
       <c r="E285" s="13"/>
       <c r="F285" s="14"/>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="8">
-        <v>66352</v>
+        <v>28116</v>
       </c>
       <c r="B286" s="9" t="s">
-        <v>98</v>
+        <v>899</v>
       </c>
       <c r="C286" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D286" s="13"/>
       <c r="E286" s="13"/>
       <c r="F286" s="14"/>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="8">
-        <v>66355</v>
+        <v>28117</v>
       </c>
       <c r="B287" s="9" t="s">
-        <v>215</v>
+        <v>900</v>
       </c>
       <c r="C287" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D287" s="13"/>
       <c r="E287" s="13"/>
       <c r="F287" s="14"/>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="8">
-        <v>66374</v>
+        <v>28118</v>
       </c>
       <c r="B288" s="9" t="s">
-        <v>216</v>
+        <v>901</v>
       </c>
       <c r="C288" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D288" s="13"/>
       <c r="E288" s="13"/>
       <c r="F288" s="14"/>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="8">
-        <v>66377</v>
+        <v>28119</v>
       </c>
       <c r="B289" s="9" t="s">
-        <v>217</v>
+        <v>902</v>
       </c>
       <c r="C289" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D289" s="13"/>
       <c r="E289" s="13"/>
       <c r="F289" s="14"/>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="8">
-        <v>66378</v>
+        <v>28120</v>
       </c>
       <c r="B290" s="9" t="s">
-        <v>99</v>
+        <v>903</v>
       </c>
       <c r="C290" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D290" s="13"/>
       <c r="E290" s="13"/>
       <c r="F290" s="14"/>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="8">
-        <v>66387</v>
+        <v>28122</v>
       </c>
       <c r="B291" s="9" t="s">
-        <v>100</v>
+        <v>904</v>
       </c>
       <c r="C291" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D291" s="13"/>
       <c r="E291" s="13"/>
       <c r="F291" s="14"/>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="8">
-        <v>66408</v>
+        <v>28124</v>
       </c>
       <c r="B292" s="9" t="s">
-        <v>92</v>
+        <v>905</v>
       </c>
       <c r="C292" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D292" s="13"/>
       <c r="E292" s="13"/>
       <c r="F292" s="14"/>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="8">
-        <v>66409</v>
+        <v>28125</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>108</v>
+        <v>906</v>
       </c>
       <c r="C293" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D293" s="13"/>
       <c r="E293" s="13"/>
       <c r="F293" s="14"/>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="8">
-        <v>66411</v>
+        <v>28126</v>
       </c>
       <c r="B294" s="9" t="s">
-        <v>58</v>
+        <v>907</v>
       </c>
       <c r="C294" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D294" s="13"/>
       <c r="E294" s="13"/>
       <c r="F294" s="14"/>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="8">
-        <v>66412</v>
+        <v>28127</v>
       </c>
       <c r="B295" s="9" t="s">
-        <v>218</v>
+        <v>908</v>
       </c>
       <c r="C295" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D295" s="13"/>
       <c r="E295" s="13"/>
       <c r="F295" s="14"/>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="8">
-        <v>66416</v>
+        <v>28128</v>
       </c>
       <c r="B296" s="9" t="s">
-        <v>42</v>
+        <v>909</v>
       </c>
       <c r="C296" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D296" s="13"/>
       <c r="E296" s="13"/>
       <c r="F296" s="14"/>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="8">
-        <v>66417</v>
+        <v>28129</v>
       </c>
       <c r="B297" s="9" t="s">
-        <v>43</v>
+        <v>910</v>
       </c>
       <c r="C297" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D297" s="13"/>
       <c r="E297" s="13"/>
       <c r="F297" s="14"/>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="8">
-        <v>66435</v>
+        <v>28130</v>
       </c>
       <c r="B298" s="9" t="s">
-        <v>219</v>
+        <v>1114</v>
       </c>
       <c r="C298" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D298" s="13"/>
       <c r="E298" s="13"/>
       <c r="F298" s="14"/>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="8">
-        <v>66439</v>
+        <v>28131</v>
       </c>
       <c r="B299" s="9" t="s">
-        <v>44</v>
+        <v>1115</v>
       </c>
       <c r="C299" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D299" s="13"/>
       <c r="E299" s="13"/>
       <c r="F299" s="14"/>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="8">
-        <v>66440</v>
+        <v>28132</v>
       </c>
       <c r="B300" s="9" t="s">
-        <v>220</v>
+        <v>1116</v>
       </c>
       <c r="C300" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D300" s="13"/>
       <c r="E300" s="13"/>
       <c r="F300" s="14"/>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="8">
-        <v>66441</v>
+        <v>28133</v>
       </c>
       <c r="B301" s="9" t="s">
-        <v>221</v>
+        <v>1117</v>
       </c>
       <c r="C301" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D301" s="13"/>
       <c r="E301" s="13"/>
       <c r="F301" s="14"/>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="8">
-        <v>66444</v>
+        <v>28134</v>
       </c>
       <c r="B302" s="9" t="s">
-        <v>45</v>
+        <v>1118</v>
       </c>
       <c r="C302" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D302" s="13"/>
       <c r="E302" s="13"/>
       <c r="F302" s="14"/>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="8">
-        <v>66447</v>
+        <v>28135</v>
       </c>
       <c r="B303" s="9" t="s">
-        <v>222</v>
+        <v>1119</v>
       </c>
       <c r="C303" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D303" s="13"/>
       <c r="E303" s="13"/>
       <c r="F303" s="14"/>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="8">
-        <v>66463</v>
+        <v>28136</v>
       </c>
       <c r="B304" s="9" t="s">
-        <v>223</v>
+        <v>1120</v>
       </c>
       <c r="C304" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D304" s="13"/>
       <c r="E304" s="13"/>
       <c r="F304" s="14"/>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="8">
-        <v>66465</v>
+        <v>28137</v>
       </c>
       <c r="B305" s="9" t="s">
-        <v>224</v>
+        <v>1121</v>
       </c>
       <c r="C305" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D305" s="13"/>
       <c r="E305" s="13"/>
       <c r="F305" s="14"/>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="8">
-        <v>66466</v>
+        <v>28138</v>
       </c>
       <c r="B306" s="9" t="s">
-        <v>225</v>
+        <v>1122</v>
       </c>
       <c r="C306" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D306" s="13"/>
       <c r="E306" s="13"/>
       <c r="F306" s="14"/>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="8">
-        <v>66473</v>
+        <v>28140</v>
       </c>
       <c r="B307" s="9" t="s">
-        <v>226</v>
+        <v>1123</v>
       </c>
       <c r="C307" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D307" s="13"/>
       <c r="E307" s="13"/>
       <c r="F307" s="14"/>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="8">
-        <v>66474</v>
+        <v>28141</v>
       </c>
       <c r="B308" s="9" t="s">
-        <v>103</v>
+        <v>1124</v>
       </c>
       <c r="C308" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D308" s="13"/>
       <c r="E308" s="13"/>
       <c r="F308" s="14"/>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="8">
-        <v>66475</v>
+        <v>28142</v>
       </c>
       <c r="B309" s="9" t="s">
-        <v>227</v>
+        <v>1125</v>
       </c>
       <c r="C309" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D309" s="13"/>
       <c r="E309" s="13"/>
       <c r="F309" s="14"/>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="8">
-        <v>66493</v>
+        <v>28143</v>
       </c>
       <c r="B310" s="9" t="s">
-        <v>228</v>
+        <v>1126</v>
       </c>
       <c r="C310" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D310" s="13"/>
       <c r="E310" s="13"/>
       <c r="F310" s="14"/>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="8">
-        <v>66507</v>
+        <v>28144</v>
       </c>
       <c r="B311" s="9" t="s">
-        <v>229</v>
+        <v>1127</v>
       </c>
       <c r="C311" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D311" s="13"/>
       <c r="E311" s="13"/>
       <c r="F311" s="14"/>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="8">
-        <v>66512</v>
+        <v>28145</v>
       </c>
       <c r="B312" s="9" t="s">
-        <v>65</v>
+        <v>1128</v>
       </c>
       <c r="C312" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D312" s="13"/>
       <c r="E312" s="13"/>
       <c r="F312" s="14"/>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="8">
-        <v>66516</v>
+        <v>28146</v>
       </c>
       <c r="B313" s="9" t="s">
-        <v>35</v>
+        <v>1129</v>
       </c>
       <c r="C313" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D313" s="13"/>
       <c r="E313" s="13"/>
       <c r="F313" s="14"/>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="8">
-        <v>66517</v>
+        <v>28148</v>
       </c>
       <c r="B314" s="9" t="s">
-        <v>38</v>
+        <v>1130</v>
       </c>
       <c r="C314" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D314" s="13"/>
       <c r="E314" s="13"/>
       <c r="F314" s="14"/>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="8">
-        <v>66521</v>
+        <v>28149</v>
       </c>
       <c r="B315" s="9" t="s">
-        <v>86</v>
+        <v>1131</v>
       </c>
       <c r="C315" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D315" s="13"/>
       <c r="E315" s="13"/>
       <c r="F315" s="14"/>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="8">
-        <v>66525</v>
+        <v>28150</v>
       </c>
       <c r="B316" s="9" t="s">
-        <v>128</v>
+        <v>1132</v>
       </c>
       <c r="C316" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D316" s="13"/>
       <c r="E316" s="13"/>
       <c r="F316" s="14"/>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="8">
-        <v>66527</v>
+        <v>28151</v>
       </c>
       <c r="B317" s="9" t="s">
-        <v>130</v>
+        <v>1133</v>
       </c>
       <c r="C317" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D317" s="13"/>
       <c r="E317" s="13"/>
       <c r="F317" s="14"/>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="8">
-        <v>66528</v>
+        <v>28152</v>
       </c>
       <c r="B318" s="9" t="s">
-        <v>133</v>
+        <v>1134</v>
       </c>
       <c r="C318" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D318" s="13"/>
       <c r="E318" s="13"/>
       <c r="F318" s="14"/>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="8">
-        <v>66530</v>
+        <v>28153</v>
       </c>
       <c r="B319" s="9" t="s">
-        <v>131</v>
+        <v>1135</v>
       </c>
       <c r="C319" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D319" s="13"/>
       <c r="E319" s="13"/>
       <c r="F319" s="14"/>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="8">
-        <v>66531</v>
+        <v>28154</v>
       </c>
       <c r="B320" s="9" t="s">
-        <v>30</v>
+        <v>1136</v>
       </c>
       <c r="C320" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D320" s="13"/>
       <c r="E320" s="13"/>
       <c r="F320" s="14"/>
     </row>
     <row r="321" spans="1:6">
-      <c r="A321" s="8">
-        <v>66533</v>
+      <c r="A321" s="17">
+        <v>28157</v>
       </c>
       <c r="B321" s="9" t="s">
-        <v>132</v>
+        <v>1260</v>
       </c>
       <c r="C321" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D321" s="13"/>
       <c r="E321" s="13"/>
       <c r="F321" s="14"/>
     </row>
     <row r="322" spans="1:6">
-      <c r="A322" s="8">
-        <v>66534</v>
+      <c r="A322" s="17">
+        <v>28158</v>
       </c>
       <c r="B322" s="9" t="s">
-        <v>230</v>
+        <v>1261</v>
       </c>
       <c r="C322" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D322" s="13"/>
       <c r="E322" s="13"/>
       <c r="F322" s="14"/>
     </row>
     <row r="323" spans="1:6">
-      <c r="A323" s="8">
-        <v>66559</v>
+      <c r="A323" s="17">
+        <v>28159</v>
       </c>
       <c r="B323" s="9" t="s">
-        <v>231</v>
+        <v>1262</v>
       </c>
       <c r="C323" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D323" s="13"/>
       <c r="E323" s="13"/>
       <c r="F323" s="14"/>
     </row>
     <row r="324" spans="1:6">
-      <c r="A324" s="8">
-        <v>66564</v>
+      <c r="A324" s="17">
+        <v>28160</v>
       </c>
       <c r="B324" s="9" t="s">
-        <v>232</v>
+        <v>1263</v>
       </c>
       <c r="C324" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D324" s="13"/>
       <c r="E324" s="13"/>
       <c r="F324" s="14"/>
     </row>
     <row r="325" spans="1:6">
-      <c r="A325" s="8">
-        <v>66565</v>
+      <c r="A325" s="17">
+        <v>28161</v>
       </c>
       <c r="B325" s="9" t="s">
-        <v>233</v>
+        <v>1264</v>
       </c>
       <c r="C325" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D325" s="13"/>
       <c r="E325" s="13"/>
       <c r="F325" s="14"/>
     </row>
     <row r="326" spans="1:6">
-      <c r="A326" s="8">
-        <v>66575</v>
+      <c r="A326" s="17">
+        <v>28162</v>
       </c>
       <c r="B326" s="9" t="s">
-        <v>234</v>
+        <v>1265</v>
       </c>
       <c r="C326" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D326" s="13"/>
       <c r="E326" s="13"/>
       <c r="F326" s="14"/>
     </row>
     <row r="327" spans="1:6">
-      <c r="A327" s="8">
-        <v>66578</v>
+      <c r="A327" s="17">
+        <v>28163</v>
       </c>
       <c r="B327" s="9" t="s">
-        <v>235</v>
+        <v>1266</v>
       </c>
       <c r="C327" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D327" s="13"/>
       <c r="E327" s="13"/>
       <c r="F327" s="14"/>
     </row>
     <row r="328" spans="1:6">
-      <c r="A328" s="8">
-        <v>66579</v>
+      <c r="A328" s="17">
+        <v>28164</v>
       </c>
       <c r="B328" s="9" t="s">
-        <v>286</v>
+        <v>1267</v>
       </c>
       <c r="C328" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D328" s="13"/>
       <c r="E328" s="13"/>
       <c r="F328" s="14"/>
     </row>
     <row r="329" spans="1:6">
-      <c r="A329" s="8">
-        <v>66581</v>
+      <c r="A329" s="17">
+        <v>28166</v>
       </c>
       <c r="B329" s="9" t="s">
-        <v>287</v>
+        <v>1268</v>
       </c>
       <c r="C329" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D329" s="13"/>
       <c r="E329" s="13"/>
       <c r="F329" s="14"/>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330" s="8">
-        <v>66588</v>
+      <c r="A330" s="17">
+        <v>28167</v>
       </c>
       <c r="B330" s="9" t="s">
-        <v>288</v>
+        <v>1269</v>
       </c>
       <c r="C330" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D330" s="13"/>
       <c r="E330" s="13"/>
       <c r="F330" s="14"/>
     </row>
     <row r="331" spans="1:6">
-      <c r="A331" s="8">
-        <v>66590</v>
+      <c r="A331" s="17">
+        <v>28168</v>
       </c>
       <c r="B331" s="9" t="s">
-        <v>289</v>
+        <v>1270</v>
       </c>
       <c r="C331" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D331" s="13"/>
       <c r="E331" s="13"/>
       <c r="F331" s="14"/>
     </row>
     <row r="332" spans="1:6">
-      <c r="A332" s="8">
-        <v>66591</v>
+      <c r="A332" s="17">
+        <v>28169</v>
       </c>
       <c r="B332" s="9" t="s">
-        <v>290</v>
+        <v>1271</v>
       </c>
       <c r="C332" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D332" s="13"/>
       <c r="E332" s="13"/>
       <c r="F332" s="14"/>
     </row>
     <row r="333" spans="1:6">
-      <c r="A333" s="8">
-        <v>66593</v>
+      <c r="A333" s="17">
+        <v>28170</v>
       </c>
       <c r="B333" s="9" t="s">
-        <v>291</v>
+        <v>1272</v>
       </c>
       <c r="C333" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D333" s="13"/>
       <c r="E333" s="13"/>
       <c r="F333" s="14"/>
     </row>
     <row r="334" spans="1:6">
-      <c r="A334" s="8">
-        <v>66594</v>
+      <c r="A334" s="17">
+        <v>28171</v>
       </c>
       <c r="B334" s="9" t="s">
-        <v>292</v>
+        <v>1273</v>
       </c>
       <c r="C334" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D334" s="13"/>
       <c r="E334" s="13"/>
       <c r="F334" s="14"/>
     </row>
     <row r="335" spans="1:6">
-      <c r="A335" s="8">
-        <v>66595</v>
+      <c r="A335" s="17">
+        <v>28172</v>
       </c>
       <c r="B335" s="9" t="s">
-        <v>293</v>
+        <v>1274</v>
       </c>
       <c r="C335" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D335" s="13"/>
       <c r="E335" s="13"/>
       <c r="F335" s="14"/>
     </row>
     <row r="336" spans="1:6">
-      <c r="A336" s="8">
-        <v>66598</v>
+      <c r="A336" s="17">
+        <v>28173</v>
       </c>
       <c r="B336" s="9" t="s">
-        <v>95</v>
+        <v>1275</v>
       </c>
       <c r="C336" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D336" s="13"/>
       <c r="E336" s="13"/>
       <c r="F336" s="14"/>
     </row>
     <row r="337" spans="1:6">
-      <c r="A337" s="8">
-        <v>66620</v>
+      <c r="A337" s="17">
+        <v>28174</v>
       </c>
       <c r="B337" s="9" t="s">
-        <v>122</v>
+        <v>1276</v>
       </c>
       <c r="C337" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D337" s="13"/>
       <c r="E337" s="13"/>
       <c r="F337" s="14"/>
     </row>
     <row r="338" spans="1:6">
-      <c r="A338" s="8">
-        <v>66623</v>
+      <c r="A338" s="17">
+        <v>28176</v>
       </c>
       <c r="B338" s="9" t="s">
-        <v>134</v>
+        <v>1277</v>
       </c>
       <c r="C338" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D338" s="13"/>
       <c r="E338" s="13"/>
       <c r="F338" s="14"/>
     </row>
     <row r="339" spans="1:6">
-      <c r="A339" s="8">
-        <v>66628</v>
+      <c r="A339" s="17">
+        <v>28178</v>
       </c>
       <c r="B339" s="9" t="s">
-        <v>294</v>
+        <v>1278</v>
       </c>
       <c r="C339" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D339" s="13"/>
       <c r="E339" s="13"/>
       <c r="F339" s="14"/>
     </row>
     <row r="340" spans="1:6">
-      <c r="A340" s="8">
-        <v>66631</v>
+      <c r="A340" s="17">
+        <v>28181</v>
       </c>
       <c r="B340" s="9" t="s">
-        <v>295</v>
+        <v>1279</v>
       </c>
       <c r="C340" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D340" s="13"/>
       <c r="E340" s="13"/>
       <c r="F340" s="14"/>
     </row>
     <row r="341" spans="1:6">
-      <c r="A341" s="8">
-        <v>66635</v>
+      <c r="A341" s="17">
+        <v>28183</v>
       </c>
       <c r="B341" s="9" t="s">
-        <v>296</v>
+        <v>1280</v>
       </c>
       <c r="C341" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D341" s="13"/>
       <c r="E341" s="13"/>
       <c r="F341" s="14"/>
     </row>
     <row r="342" spans="1:6">
-      <c r="A342" s="8">
-        <v>66657</v>
+      <c r="A342" s="17">
+        <v>28184</v>
       </c>
       <c r="B342" s="9" t="s">
-        <v>297</v>
+        <v>1281</v>
       </c>
       <c r="C342" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D342" s="13"/>
       <c r="E342" s="13"/>
       <c r="F342" s="14"/>
     </row>
     <row r="343" spans="1:6">
-      <c r="A343" s="8">
-        <v>66663</v>
+      <c r="A343" s="17">
+        <v>28185</v>
       </c>
       <c r="B343" s="9" t="s">
-        <v>298</v>
+        <v>1282</v>
       </c>
       <c r="C343" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D343" s="13"/>
       <c r="E343" s="13"/>
       <c r="F343" s="14"/>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344" s="8">
-        <v>66681</v>
+      <c r="A344" s="17">
+        <v>28186</v>
       </c>
       <c r="B344" s="9" t="s">
-        <v>299</v>
+        <v>1283</v>
       </c>
       <c r="C344" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D344" s="13"/>
       <c r="E344" s="13"/>
       <c r="F344" s="14"/>
     </row>
     <row r="345" spans="1:6">
-      <c r="A345" s="8">
-        <v>66682</v>
+      <c r="A345" s="17">
+        <v>28187</v>
       </c>
       <c r="B345" s="9" t="s">
-        <v>300</v>
+        <v>1284</v>
       </c>
       <c r="C345" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D345" s="13"/>
       <c r="E345" s="13"/>
       <c r="F345" s="14"/>
     </row>
     <row r="346" spans="1:6">
-      <c r="A346" s="8">
-        <v>66686</v>
+      <c r="A346" s="17">
+        <v>28188</v>
       </c>
       <c r="B346" s="9" t="s">
-        <v>301</v>
+        <v>1285</v>
       </c>
       <c r="C346" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D346" s="13"/>
       <c r="E346" s="13"/>
       <c r="F346" s="14"/>
     </row>
     <row r="347" spans="1:6">
-      <c r="A347" s="8">
-        <v>66687</v>
+      <c r="A347" s="17">
+        <v>28189</v>
       </c>
       <c r="B347" s="9" t="s">
-        <v>302</v>
+        <v>1383</v>
       </c>
       <c r="C347" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D347" s="13"/>
       <c r="E347" s="13"/>
       <c r="F347" s="14"/>
     </row>
     <row r="348" spans="1:6">
-      <c r="A348" s="8">
-        <v>66703</v>
+      <c r="A348" s="17">
+        <v>28190</v>
       </c>
       <c r="B348" s="9" t="s">
-        <v>303</v>
+        <v>1384</v>
       </c>
       <c r="C348" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D348" s="13"/>
       <c r="E348" s="13"/>
       <c r="F348" s="14"/>
     </row>
     <row r="349" spans="1:6">
-      <c r="A349" s="8">
-        <v>66721</v>
+      <c r="A349" s="17">
+        <v>28191</v>
       </c>
       <c r="B349" s="9" t="s">
-        <v>304</v>
+        <v>1385</v>
       </c>
       <c r="C349" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D349" s="13"/>
       <c r="E349" s="13"/>
       <c r="F349" s="14"/>
     </row>
     <row r="350" spans="1:6">
-      <c r="A350" s="8">
-        <v>66722</v>
+      <c r="A350" s="17">
+        <v>28192</v>
       </c>
       <c r="B350" s="9" t="s">
-        <v>305</v>
+        <v>1386</v>
       </c>
       <c r="C350" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D350" s="13"/>
       <c r="E350" s="13"/>
       <c r="F350" s="14"/>
     </row>
     <row r="351" spans="1:6">
-      <c r="A351" s="8">
-        <v>66730</v>
+      <c r="A351" s="17">
+        <v>28193</v>
       </c>
       <c r="B351" s="9" t="s">
-        <v>306</v>
+        <v>1387</v>
       </c>
       <c r="C351" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D351" s="13"/>
       <c r="E351" s="13"/>
       <c r="F351" s="14"/>
     </row>
     <row r="352" spans="1:6">
-      <c r="A352" s="8">
-        <v>66741</v>
+      <c r="A352" s="17">
+        <v>28194</v>
       </c>
       <c r="B352" s="9" t="s">
-        <v>307</v>
+        <v>1388</v>
       </c>
       <c r="C352" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D352" s="13"/>
       <c r="E352" s="13"/>
       <c r="F352" s="14"/>
     </row>
     <row r="353" spans="1:6">
-      <c r="A353" s="8">
-        <v>66742</v>
+      <c r="A353" s="17">
+        <v>28195</v>
       </c>
       <c r="B353" s="9" t="s">
-        <v>308</v>
+        <v>1389</v>
       </c>
       <c r="C353" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D353" s="13"/>
       <c r="E353" s="13"/>
       <c r="F353" s="14"/>
     </row>
     <row r="354" spans="1:6">
-      <c r="A354" s="8">
-        <v>66748</v>
+      <c r="A354" s="17">
+        <v>28196</v>
       </c>
       <c r="B354" s="9" t="s">
-        <v>309</v>
+        <v>1390</v>
       </c>
       <c r="C354" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D354" s="13"/>
       <c r="E354" s="13"/>
       <c r="F354" s="14"/>
     </row>
     <row r="355" spans="1:6">
-      <c r="A355" s="8">
-        <v>66750</v>
+      <c r="A355" s="17">
+        <v>28197</v>
       </c>
       <c r="B355" s="9" t="s">
-        <v>41</v>
+        <v>1391</v>
       </c>
       <c r="C355" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D355" s="13"/>
       <c r="E355" s="13"/>
       <c r="F355" s="14"/>
     </row>
     <row r="356" spans="1:6">
-      <c r="A356" s="8">
-        <v>66754</v>
+      <c r="A356" s="17">
+        <v>28198</v>
       </c>
       <c r="B356" s="9" t="s">
-        <v>55</v>
+        <v>1392</v>
       </c>
       <c r="C356" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D356" s="13"/>
       <c r="E356" s="13"/>
       <c r="F356" s="14"/>
     </row>
     <row r="357" spans="1:6">
-      <c r="A357" s="8">
-        <v>66764</v>
+      <c r="A357" s="17">
+        <v>28200</v>
       </c>
       <c r="B357" s="9" t="s">
-        <v>310</v>
+        <v>1393</v>
       </c>
       <c r="C357" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D357" s="13"/>
       <c r="E357" s="13"/>
       <c r="F357" s="14"/>
     </row>
     <row r="358" spans="1:6">
-      <c r="A358" s="8">
-        <v>66767</v>
+      <c r="A358" s="17">
+        <v>28201</v>
       </c>
       <c r="B358" s="9" t="s">
-        <v>311</v>
+        <v>1394</v>
       </c>
       <c r="C358" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D358" s="13"/>
       <c r="E358" s="13"/>
       <c r="F358" s="14"/>
     </row>
     <row r="359" spans="1:6">
-      <c r="A359" s="8">
-        <v>66770</v>
+      <c r="A359" s="17">
+        <v>28202</v>
       </c>
       <c r="B359" s="9" t="s">
-        <v>312</v>
+        <v>1395</v>
       </c>
       <c r="C359" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D359" s="13"/>
       <c r="E359" s="13"/>
       <c r="F359" s="14"/>
     </row>
     <row r="360" spans="1:6">
-      <c r="A360" s="8">
-        <v>66781</v>
+      <c r="A360" s="17">
+        <v>28203</v>
       </c>
       <c r="B360" s="9" t="s">
-        <v>40</v>
+        <v>1396</v>
       </c>
       <c r="C360" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D360" s="13"/>
       <c r="E360" s="13"/>
       <c r="F360" s="14"/>
     </row>
     <row r="361" spans="1:6">
-      <c r="A361" s="8">
-        <v>66782</v>
+      <c r="A361" s="17">
+        <v>28204</v>
       </c>
       <c r="B361" s="9" t="s">
-        <v>39</v>
+        <v>1397</v>
       </c>
       <c r="C361" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D361" s="13"/>
       <c r="E361" s="13"/>
       <c r="F361" s="14"/>
     </row>
     <row r="362" spans="1:6">
-      <c r="A362" s="8">
-        <v>66783</v>
+      <c r="A362" s="17">
+        <v>28205</v>
       </c>
       <c r="B362" s="9" t="s">
-        <v>313</v>
+        <v>1398</v>
       </c>
       <c r="C362" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D362" s="13"/>
       <c r="E362" s="13"/>
       <c r="F362" s="14"/>
     </row>
     <row r="363" spans="1:6">
-      <c r="A363" s="8">
-        <v>66786</v>
+      <c r="A363" s="17">
+        <v>28207</v>
       </c>
       <c r="B363" s="9" t="s">
-        <v>314</v>
+        <v>1399</v>
       </c>
       <c r="C363" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D363" s="13"/>
       <c r="E363" s="13"/>
       <c r="F363" s="14"/>
     </row>
     <row r="364" spans="1:6">
-      <c r="A364" s="8">
-        <v>66801</v>
+      <c r="A364" s="17">
+        <v>28208</v>
       </c>
       <c r="B364" s="9" t="s">
-        <v>315</v>
+        <v>1400</v>
       </c>
       <c r="C364" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D364" s="13"/>
       <c r="E364" s="13"/>
       <c r="F364" s="14"/>
     </row>
     <row r="365" spans="1:6">
-      <c r="A365" s="8">
-        <v>66804</v>
+      <c r="A365" s="17">
+        <v>28209</v>
       </c>
       <c r="B365" s="9" t="s">
-        <v>316</v>
+        <v>1401</v>
       </c>
       <c r="C365" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D365" s="13"/>
       <c r="E365" s="13"/>
       <c r="F365" s="14"/>
     </row>
     <row r="366" spans="1:6">
-      <c r="A366" s="8">
-        <v>66807</v>
+      <c r="A366" s="17">
+        <v>28211</v>
       </c>
       <c r="B366" s="9" t="s">
-        <v>317</v>
+        <v>1402</v>
       </c>
       <c r="C366" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D366" s="13"/>
       <c r="E366" s="13"/>
       <c r="F366" s="14"/>
     </row>
     <row r="367" spans="1:6">
-      <c r="A367" s="8">
-        <v>66828</v>
+      <c r="A367" s="17">
+        <v>28212</v>
       </c>
       <c r="B367" s="9" t="s">
-        <v>318</v>
+        <v>1403</v>
       </c>
       <c r="C367" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D367" s="13"/>
       <c r="E367" s="13"/>
       <c r="F367" s="14"/>
     </row>
     <row r="368" spans="1:6">
-      <c r="A368" s="8">
-        <v>66830</v>
+      <c r="A368" s="17">
+        <v>28213</v>
       </c>
       <c r="B368" s="9" t="s">
-        <v>319</v>
+        <v>1404</v>
       </c>
       <c r="C368" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D368" s="13"/>
       <c r="E368" s="13"/>
       <c r="F368" s="14"/>
     </row>
     <row r="369" spans="1:6">
-      <c r="A369" s="8">
-        <v>66831</v>
+      <c r="A369" s="17">
+        <v>28214</v>
       </c>
       <c r="B369" s="9" t="s">
-        <v>320</v>
+        <v>1405</v>
       </c>
       <c r="C369" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D369" s="13"/>
       <c r="E369" s="13"/>
       <c r="F369" s="14"/>
     </row>
     <row r="370" spans="1:6">
-      <c r="A370" s="8">
-        <v>66841</v>
+      <c r="A370" s="17">
+        <v>28215</v>
       </c>
       <c r="B370" s="9" t="s">
-        <v>321</v>
+        <v>1406</v>
       </c>
       <c r="C370" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D370" s="13"/>
       <c r="E370" s="13"/>
       <c r="F370" s="14"/>
     </row>
     <row r="371" spans="1:6">
-      <c r="A371" s="8">
-        <v>66847</v>
+      <c r="A371" s="17">
+        <v>28216</v>
       </c>
       <c r="B371" s="9" t="s">
-        <v>322</v>
+        <v>1407</v>
       </c>
       <c r="C371" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D371" s="13"/>
       <c r="E371" s="13"/>
       <c r="F371" s="14"/>
     </row>
     <row r="372" spans="1:6">
-      <c r="A372" s="8">
-        <v>66848</v>
+      <c r="A372" s="17">
+        <v>28217</v>
       </c>
       <c r="B372" s="9" t="s">
-        <v>323</v>
+        <v>1408</v>
       </c>
       <c r="C372" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D372" s="13"/>
       <c r="E372" s="13"/>
       <c r="F372" s="14"/>
     </row>
     <row r="373" spans="1:6">
-      <c r="A373" s="8">
-        <v>66851</v>
+      <c r="A373" s="17">
+        <v>28218</v>
       </c>
       <c r="B373" s="9" t="s">
-        <v>324</v>
+        <v>1409</v>
       </c>
       <c r="C373" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D373" s="13"/>
       <c r="E373" s="13"/>
       <c r="F373" s="14"/>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="8">
-        <v>66877</v>
+        <v>28219</v>
       </c>
       <c r="B374" s="9" t="s">
-        <v>325</v>
+        <v>1510</v>
       </c>
       <c r="C374" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D374" s="13"/>
       <c r="E374" s="13"/>
       <c r="F374" s="14"/>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="8">
-        <v>66893</v>
+        <v>28220</v>
       </c>
       <c r="B375" s="9" t="s">
-        <v>56</v>
+        <v>1511</v>
       </c>
       <c r="C375" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D375" s="13"/>
       <c r="E375" s="13"/>
       <c r="F375" s="14"/>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="8">
-        <v>66895</v>
+        <v>28224</v>
       </c>
       <c r="B376" s="9" t="s">
-        <v>326</v>
+        <v>1512</v>
       </c>
       <c r="C376" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D376" s="13"/>
       <c r="E376" s="13"/>
       <c r="F376" s="14"/>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="8">
-        <v>66914</v>
+        <v>28226</v>
       </c>
       <c r="B377" s="9" t="s">
-        <v>327</v>
+        <v>1513</v>
       </c>
       <c r="C377" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D377" s="13"/>
       <c r="E377" s="13"/>
       <c r="F377" s="14"/>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="8">
-        <v>66931</v>
+        <v>28227</v>
       </c>
       <c r="B378" s="9" t="s">
-        <v>328</v>
+        <v>1514</v>
       </c>
       <c r="C378" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D378" s="13"/>
       <c r="E378" s="13"/>
       <c r="F378" s="14"/>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="8">
-        <v>66942</v>
+        <v>28228</v>
       </c>
       <c r="B379" s="9" t="s">
-        <v>329</v>
+        <v>1515</v>
       </c>
       <c r="C379" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D379" s="13"/>
       <c r="E379" s="13"/>
       <c r="F379" s="14"/>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="8">
-        <v>66943</v>
+        <v>28229</v>
       </c>
       <c r="B380" s="9" t="s">
-        <v>330</v>
+        <v>1516</v>
       </c>
       <c r="C380" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D380" s="13"/>
       <c r="E380" s="13"/>
       <c r="F380" s="14"/>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="8">
-        <v>66946</v>
+        <v>28230</v>
       </c>
       <c r="B381" s="9" t="s">
-        <v>331</v>
+        <v>1517</v>
       </c>
       <c r="C381" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D381" s="13"/>
       <c r="E381" s="13"/>
       <c r="F381" s="14"/>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="8">
-        <v>66949</v>
+        <v>28231</v>
       </c>
       <c r="B382" s="9" t="s">
-        <v>332</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D382" s="13"/>
       <c r="E382" s="13"/>
       <c r="F382" s="14"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="8">
-        <v>66951</v>
+        <v>28232</v>
       </c>
       <c r="B383" s="9" t="s">
-        <v>333</v>
+        <v>1519</v>
       </c>
       <c r="C383" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D383" s="13"/>
       <c r="E383" s="13"/>
       <c r="F383" s="14"/>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="8">
-        <v>66952</v>
+        <v>28233</v>
       </c>
       <c r="B384" s="9" t="s">
-        <v>334</v>
+        <v>1520</v>
       </c>
       <c r="C384" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D384" s="13"/>
       <c r="E384" s="13"/>
       <c r="F384" s="14"/>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="8">
-        <v>66954</v>
+        <v>28234</v>
       </c>
       <c r="B385" s="9" t="s">
-        <v>335</v>
+        <v>1521</v>
       </c>
       <c r="C385" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D385" s="13"/>
       <c r="E385" s="13"/>
       <c r="F385" s="14"/>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="8">
-        <v>66956</v>
+        <v>28235</v>
       </c>
       <c r="B386" s="9" t="s">
-        <v>57</v>
+        <v>1522</v>
       </c>
       <c r="C386" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D386" s="13"/>
       <c r="E386" s="13"/>
       <c r="F386" s="14"/>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="8">
-        <v>66957</v>
+        <v>28236</v>
       </c>
       <c r="B387" s="9" t="s">
-        <v>88</v>
+        <v>1523</v>
       </c>
       <c r="C387" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D387" s="13"/>
       <c r="E387" s="13"/>
       <c r="F387" s="14"/>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="8">
-        <v>66978</v>
+        <v>28237</v>
       </c>
       <c r="B388" s="9" t="s">
-        <v>96</v>
+        <v>1524</v>
       </c>
       <c r="C388" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D388" s="13"/>
       <c r="E388" s="13"/>
       <c r="F388" s="14"/>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="8">
-        <v>66981</v>
+        <v>28238</v>
       </c>
       <c r="B389" s="9" t="s">
-        <v>336</v>
+        <v>1525</v>
       </c>
       <c r="C389" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D389" s="13"/>
       <c r="E389" s="13"/>
       <c r="F389" s="14"/>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="8">
-        <v>66983</v>
+        <v>28239</v>
       </c>
       <c r="B390" s="9" t="s">
-        <v>337</v>
+        <v>1526</v>
       </c>
       <c r="C390" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D390" s="13"/>
       <c r="E390" s="13"/>
       <c r="F390" s="14"/>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="8">
-        <v>66990</v>
+        <v>28240</v>
       </c>
       <c r="B391" s="9" t="s">
-        <v>338</v>
+        <v>1527</v>
       </c>
       <c r="C391" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="14"/>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="8">
-        <v>66991</v>
+        <v>28241</v>
       </c>
       <c r="B392" s="9" t="s">
-        <v>339</v>
+        <v>1528</v>
       </c>
       <c r="C392" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D392" s="13"/>
       <c r="E392" s="13"/>
       <c r="F392" s="14"/>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="8">
-        <v>66992</v>
+        <v>28243</v>
       </c>
       <c r="B393" s="9" t="s">
-        <v>340</v>
+        <v>1529</v>
       </c>
       <c r="C393" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D393" s="13"/>
       <c r="E393" s="13"/>
       <c r="F393" s="14"/>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="8">
-        <v>67002</v>
+        <v>28244</v>
       </c>
       <c r="B394" s="9" t="s">
-        <v>341</v>
+        <v>1530</v>
       </c>
       <c r="C394" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D394" s="13"/>
       <c r="E394" s="13"/>
       <c r="F394" s="14"/>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="8">
-        <v>67017</v>
+        <v>28245</v>
       </c>
       <c r="B395" s="9" t="s">
-        <v>342</v>
+        <v>1531</v>
       </c>
       <c r="C395" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D395" s="13"/>
       <c r="E395" s="13"/>
       <c r="F395" s="14"/>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="8">
-        <v>67018</v>
+        <v>28246</v>
       </c>
       <c r="B396" s="9" t="s">
-        <v>343</v>
+        <v>1532</v>
       </c>
       <c r="C396" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D396" s="13"/>
       <c r="E396" s="13"/>
       <c r="F396" s="14"/>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="8">
-        <v>67019</v>
+        <v>28247</v>
       </c>
       <c r="B397" s="9" t="s">
-        <v>344</v>
+        <v>1533</v>
       </c>
       <c r="C397" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D397" s="13"/>
       <c r="E397" s="13"/>
       <c r="F397" s="14"/>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="8">
-        <v>67020</v>
+        <v>28248</v>
       </c>
       <c r="B398" s="9" t="s">
-        <v>345</v>
+        <v>1534</v>
       </c>
       <c r="C398" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D398" s="13"/>
       <c r="E398" s="13"/>
       <c r="F398" s="14"/>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="8">
-        <v>67023</v>
+        <v>28249</v>
       </c>
       <c r="B399" s="9" t="s">
-        <v>101</v>
+        <v>1535</v>
       </c>
       <c r="C399" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D399" s="13"/>
       <c r="E399" s="13"/>
       <c r="F399" s="14"/>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="8">
-        <v>67027</v>
+        <v>28250</v>
       </c>
       <c r="B400" s="9" t="s">
-        <v>102</v>
+        <v>1536</v>
       </c>
       <c r="C400" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D400" s="13"/>
       <c r="E400" s="13"/>
       <c r="F400" s="14"/>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="8">
-        <v>67028</v>
+        <v>28251</v>
       </c>
       <c r="B401" s="9" t="s">
-        <v>82</v>
+        <v>1537</v>
       </c>
       <c r="C401" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D401" s="13"/>
       <c r="E401" s="13"/>
       <c r="F401" s="14"/>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="8">
-        <v>67029</v>
+        <v>28252</v>
       </c>
       <c r="B402" s="9" t="s">
-        <v>118</v>
+        <v>1538</v>
       </c>
       <c r="C402" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D402" s="13"/>
       <c r="E402" s="13"/>
       <c r="F402" s="14"/>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="8">
-        <v>67031</v>
+        <v>28253</v>
       </c>
       <c r="B403" s="9" t="s">
-        <v>119</v>
+        <v>1539</v>
       </c>
       <c r="C403" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D403" s="13"/>
       <c r="E403" s="13"/>
       <c r="F403" s="14"/>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="8">
-        <v>67043</v>
+        <v>28255</v>
       </c>
       <c r="B404" s="9" t="s">
-        <v>120</v>
+        <v>1540</v>
       </c>
       <c r="C404" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D404" s="13"/>
       <c r="E404" s="13"/>
       <c r="F404" s="14"/>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="8">
-        <v>67045</v>
+        <v>28256</v>
       </c>
       <c r="B405" s="9" t="s">
-        <v>121</v>
+        <v>1632</v>
       </c>
       <c r="C405" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D405" s="13"/>
       <c r="E405" s="13"/>
       <c r="F405" s="14"/>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="8">
-        <v>67046</v>
+        <v>28257</v>
       </c>
       <c r="B406" s="9" t="s">
-        <v>346</v>
+        <v>1633</v>
       </c>
       <c r="C406" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D406" s="13"/>
       <c r="E406" s="13"/>
       <c r="F406" s="14"/>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="8">
-        <v>67047</v>
+        <v>28258</v>
       </c>
       <c r="B407" s="9" t="s">
-        <v>347</v>
+        <v>1634</v>
       </c>
       <c r="C407" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D407" s="13"/>
       <c r="E407" s="13"/>
       <c r="F407" s="14"/>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="8">
-        <v>67054</v>
+        <v>28259</v>
       </c>
       <c r="B408" s="9" t="s">
-        <v>63</v>
+        <v>1635</v>
       </c>
       <c r="C408" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D408" s="13"/>
       <c r="E408" s="13"/>
       <c r="F408" s="14"/>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="8">
-        <v>67055</v>
+        <v>28260</v>
       </c>
       <c r="B409" s="9" t="s">
-        <v>79</v>
+        <v>1636</v>
       </c>
       <c r="C409" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D409" s="13"/>
       <c r="E409" s="13"/>
       <c r="F409" s="14"/>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="8">
-        <v>67058</v>
+        <v>28262</v>
       </c>
       <c r="B410" s="9" t="s">
-        <v>348</v>
+        <v>1637</v>
       </c>
       <c r="C410" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D410" s="13"/>
       <c r="E410" s="13"/>
       <c r="F410" s="14"/>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="8">
-        <v>67069</v>
+        <v>28263</v>
       </c>
       <c r="B411" s="9" t="s">
-        <v>349</v>
+        <v>1638</v>
       </c>
       <c r="C411" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D411" s="13"/>
       <c r="E411" s="13"/>
       <c r="F411" s="14"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="8">
-        <v>67080</v>
+        <v>28264</v>
       </c>
       <c r="B412" s="9" t="s">
-        <v>60</v>
+        <v>1639</v>
       </c>
       <c r="C412" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="14"/>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="8">
-        <v>67083</v>
+        <v>28265</v>
       </c>
       <c r="B413" s="9" t="s">
-        <v>61</v>
+        <v>1640</v>
       </c>
       <c r="C413" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D413" s="13"/>
       <c r="E413" s="13"/>
       <c r="F413" s="14"/>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="8">
-        <v>67085</v>
+        <v>28266</v>
       </c>
       <c r="B414" s="9" t="s">
-        <v>350</v>
+        <v>1641</v>
       </c>
       <c r="C414" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D414" s="13"/>
       <c r="E414" s="13"/>
       <c r="F414" s="14"/>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="8">
-        <v>67091</v>
+        <v>28268</v>
       </c>
       <c r="B415" s="9" t="s">
-        <v>351</v>
+        <v>1642</v>
       </c>
       <c r="C415" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D415" s="13"/>
       <c r="E415" s="13"/>
       <c r="F415" s="14"/>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="8">
-        <v>67095</v>
+        <v>28269</v>
       </c>
       <c r="B416" s="9" t="s">
-        <v>151</v>
+        <v>1643</v>
       </c>
       <c r="C416" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D416" s="13"/>
       <c r="E416" s="13"/>
       <c r="F416" s="14"/>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="8">
-        <v>67102</v>
+        <v>28270</v>
       </c>
       <c r="B417" s="9" t="s">
-        <v>352</v>
+        <v>1644</v>
       </c>
       <c r="C417" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D417" s="13"/>
       <c r="E417" s="13"/>
       <c r="F417" s="14"/>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="8">
-        <v>67107</v>
+        <v>28271</v>
       </c>
       <c r="B418" s="9" t="s">
-        <v>138</v>
+        <v>1645</v>
       </c>
       <c r="C418" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D418" s="13"/>
       <c r="E418" s="13"/>
       <c r="F418" s="14"/>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="8">
-        <v>67110</v>
+        <v>28272</v>
       </c>
       <c r="B419" s="9" t="s">
-        <v>66</v>
+        <v>1646</v>
       </c>
       <c r="C419" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D419" s="13"/>
       <c r="E419" s="13"/>
       <c r="F419" s="14"/>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="8">
-        <v>67122</v>
+        <v>28273</v>
       </c>
       <c r="B420" s="9" t="s">
-        <v>117</v>
+        <v>1647</v>
       </c>
       <c r="C420" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D420" s="13"/>
       <c r="E420" s="13"/>
       <c r="F420" s="14"/>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="8">
-        <v>67143</v>
+        <v>28274</v>
       </c>
       <c r="B421" s="9" t="s">
-        <v>78</v>
+        <v>1648</v>
       </c>
       <c r="C421" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D421" s="13"/>
       <c r="E421" s="13"/>
       <c r="F421" s="14"/>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="8">
-        <v>67153</v>
+        <v>28275</v>
       </c>
       <c r="B422" s="9" t="s">
-        <v>114</v>
+        <v>1649</v>
       </c>
       <c r="C422" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D422" s="13"/>
       <c r="E422" s="13"/>
       <c r="F422" s="14"/>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="8">
-        <v>67154</v>
+        <v>28276</v>
       </c>
       <c r="B423" s="9" t="s">
-        <v>80</v>
+        <v>1650</v>
       </c>
       <c r="C423" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D423" s="13"/>
       <c r="E423" s="13"/>
       <c r="F423" s="14"/>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="8">
-        <v>67165</v>
+        <v>28277</v>
       </c>
       <c r="B424" s="9" t="s">
-        <v>115</v>
+        <v>1651</v>
       </c>
       <c r="C424" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D424" s="13"/>
       <c r="E424" s="13"/>
       <c r="F424" s="14"/>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="8">
-        <v>67170</v>
+        <v>28278</v>
       </c>
       <c r="B425" s="9" t="s">
-        <v>116</v>
+        <v>1652</v>
       </c>
       <c r="C425" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D425" s="13"/>
       <c r="E425" s="13"/>
       <c r="F425" s="14"/>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="8">
-        <v>67172</v>
+        <v>28280</v>
       </c>
       <c r="B426" s="9" t="s">
-        <v>129</v>
+        <v>1653</v>
       </c>
       <c r="C426" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D426" s="13"/>
       <c r="E426" s="13"/>
       <c r="F426" s="14"/>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="8">
-        <v>67173</v>
+        <v>28282</v>
       </c>
       <c r="B427" s="9" t="s">
-        <v>32</v>
+        <v>1654</v>
       </c>
       <c r="C427" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D427" s="13"/>
       <c r="E427" s="13"/>
       <c r="F427" s="14"/>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="8">
-        <v>67174</v>
+        <v>28283</v>
       </c>
       <c r="B428" s="9" t="s">
-        <v>51</v>
+        <v>1655</v>
       </c>
       <c r="C428" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D428" s="13"/>
       <c r="E428" s="13"/>
       <c r="F428" s="14"/>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="8">
-        <v>67177</v>
+        <v>28284</v>
       </c>
       <c r="B429" s="9" t="s">
-        <v>31</v>
+        <v>1656</v>
       </c>
       <c r="C429" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D429" s="13"/>
       <c r="E429" s="13"/>
       <c r="F429" s="14"/>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="8">
-        <v>67193</v>
+        <v>28285</v>
       </c>
       <c r="B430" s="9" t="s">
-        <v>72</v>
+        <v>1657</v>
       </c>
       <c r="C430" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D430" s="13"/>
       <c r="E430" s="13"/>
       <c r="F430" s="14"/>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="8">
-        <v>67194</v>
+        <v>28286</v>
       </c>
       <c r="B431" s="9" t="s">
-        <v>353</v>
+        <v>1658</v>
       </c>
       <c r="C431" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D431" s="13"/>
       <c r="E431" s="13"/>
       <c r="F431" s="14"/>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="8">
-        <v>67195</v>
+        <v>28287</v>
       </c>
       <c r="B432" s="9" t="s">
-        <v>354</v>
+        <v>1659</v>
       </c>
       <c r="C432" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D432" s="13"/>
       <c r="E432" s="13"/>
       <c r="F432" s="14"/>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="8">
-        <v>67196</v>
+        <v>28288</v>
       </c>
       <c r="B433" s="9" t="s">
-        <v>52</v>
+        <v>1660</v>
       </c>
       <c r="C433" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D433" s="13"/>
       <c r="E433" s="13"/>
       <c r="F433" s="14"/>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="8">
-        <v>67203</v>
+        <v>28289</v>
       </c>
       <c r="B434" s="9" t="s">
-        <v>49</v>
+        <v>1661</v>
       </c>
       <c r="C434" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D434" s="13"/>
       <c r="E434" s="13"/>
       <c r="F434" s="14"/>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="8">
-        <v>67209</v>
+        <v>28290</v>
       </c>
       <c r="B435" s="9" t="s">
-        <v>50</v>
+        <v>1662</v>
       </c>
       <c r="C435" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D435" s="13"/>
       <c r="E435" s="13"/>
       <c r="F435" s="14"/>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="8">
-        <v>67211</v>
+        <v>28291</v>
       </c>
       <c r="B436" s="9" t="s">
-        <v>68</v>
+        <v>1663</v>
       </c>
       <c r="C436" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D436" s="13"/>
       <c r="E436" s="13"/>
       <c r="F436" s="14"/>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="8">
-        <v>67212</v>
+        <v>28292</v>
       </c>
       <c r="B437" s="9" t="s">
-        <v>70</v>
+        <v>1664</v>
       </c>
       <c r="C437" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D437" s="13"/>
       <c r="E437" s="13"/>
       <c r="F437" s="14"/>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="8">
-        <v>67214</v>
+        <v>28293</v>
       </c>
       <c r="B438" s="9" t="s">
-        <v>107</v>
+        <v>1665</v>
       </c>
       <c r="C438" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D438" s="13"/>
       <c r="E438" s="13"/>
       <c r="F438" s="14"/>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="8">
-        <v>67217</v>
+        <v>28294</v>
       </c>
       <c r="B439" s="9" t="s">
-        <v>93</v>
+        <v>1666</v>
       </c>
       <c r="C439" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D439" s="13"/>
       <c r="E439" s="13"/>
       <c r="F439" s="14"/>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="8">
-        <v>67218</v>
+        <v>28296</v>
       </c>
       <c r="B440" s="9" t="s">
-        <v>53</v>
+        <v>1667</v>
       </c>
       <c r="C440" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D440" s="13"/>
       <c r="E440" s="13"/>
       <c r="F440" s="14"/>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="8">
-        <v>67225</v>
+        <v>28298</v>
       </c>
       <c r="B441" s="9" t="s">
-        <v>153</v>
+        <v>1668</v>
       </c>
       <c r="C441" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D441" s="13"/>
       <c r="E441" s="13"/>
       <c r="F441" s="14"/>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="8">
-        <v>67226</v>
+        <v>28299</v>
       </c>
       <c r="B442" s="9" t="s">
-        <v>73</v>
+        <v>1669</v>
       </c>
       <c r="C442" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D442" s="13"/>
       <c r="E442" s="13"/>
       <c r="F442" s="14"/>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="8">
-        <v>67228</v>
+        <v>28300</v>
       </c>
       <c r="B443" s="9" t="s">
-        <v>355</v>
+        <v>1670</v>
       </c>
       <c r="C443" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D443" s="13"/>
       <c r="E443" s="13"/>
       <c r="F443" s="14"/>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="8">
-        <v>67230</v>
+        <v>28302</v>
       </c>
       <c r="B444" s="9" t="s">
-        <v>356</v>
+        <v>1671</v>
       </c>
       <c r="C444" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D444" s="13"/>
       <c r="E444" s="13"/>
       <c r="F444" s="14"/>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="8">
-        <v>67238</v>
+        <v>28303</v>
       </c>
       <c r="B445" s="9" t="s">
-        <v>357</v>
+        <v>1672</v>
       </c>
       <c r="C445" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D445" s="13"/>
       <c r="E445" s="13"/>
       <c r="F445" s="14"/>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="8">
-        <v>67250</v>
+        <v>28304</v>
       </c>
       <c r="B446" s="9" t="s">
-        <v>358</v>
+        <v>1673</v>
       </c>
       <c r="C446" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D446" s="13"/>
       <c r="E446" s="13"/>
       <c r="F446" s="14"/>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="8">
-        <v>67251</v>
+        <v>28305</v>
       </c>
       <c r="B447" s="9" t="s">
-        <v>359</v>
+        <v>1674</v>
       </c>
       <c r="C447" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D447" s="13"/>
       <c r="E447" s="13"/>
       <c r="F447" s="14"/>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="8">
-        <v>67252</v>
+        <v>28306</v>
       </c>
       <c r="B448" s="9" t="s">
-        <v>360</v>
+        <v>1675</v>
       </c>
       <c r="C448" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D448" s="13"/>
       <c r="E448" s="13"/>
       <c r="F448" s="14"/>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="8">
-        <v>67267</v>
+        <v>28307</v>
       </c>
       <c r="B449" s="9" t="s">
-        <v>361</v>
+        <v>1676</v>
       </c>
       <c r="C449" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D449" s="13"/>
       <c r="E449" s="13"/>
       <c r="F449" s="14"/>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="8">
-        <v>67282</v>
+        <v>28308</v>
       </c>
       <c r="B450" s="9" t="s">
-        <v>362</v>
+        <v>1677</v>
       </c>
       <c r="C450" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D450" s="13"/>
       <c r="E450" s="13"/>
       <c r="F450" s="14"/>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="8">
-        <v>67307</v>
+        <v>28309</v>
       </c>
       <c r="B451" s="9" t="s">
-        <v>363</v>
+        <v>1678</v>
       </c>
       <c r="C451" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D451" s="13"/>
       <c r="E451" s="13"/>
       <c r="F451" s="14"/>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="8">
-        <v>67323</v>
+        <v>28310</v>
       </c>
       <c r="B452" s="9" t="s">
-        <v>364</v>
+        <v>1679</v>
       </c>
       <c r="C452" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D452" s="13"/>
       <c r="E452" s="13"/>
       <c r="F452" s="14"/>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="8">
-        <v>67326</v>
+        <v>28312</v>
       </c>
       <c r="B453" s="9" t="s">
-        <v>365</v>
+        <v>1782</v>
       </c>
       <c r="C453" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D453" s="13"/>
       <c r="E453" s="13"/>
       <c r="F453" s="14"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="8">
-        <v>67337</v>
+        <v>28313</v>
       </c>
       <c r="B454" s="9" t="s">
-        <v>366</v>
+        <v>1783</v>
       </c>
       <c r="C454" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D454" s="13"/>
       <c r="E454" s="13"/>
       <c r="F454" s="14"/>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="8">
-        <v>67345</v>
+        <v>28315</v>
       </c>
       <c r="B455" s="9" t="s">
-        <v>109</v>
+        <v>1784</v>
       </c>
       <c r="C455" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D455" s="13"/>
       <c r="E455" s="13"/>
       <c r="F455" s="14"/>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="8">
-        <v>67348</v>
+        <v>28316</v>
       </c>
       <c r="B456" s="9" t="s">
-        <v>367</v>
+        <v>1785</v>
       </c>
       <c r="C456" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D456" s="13"/>
       <c r="E456" s="13"/>
       <c r="F456" s="14"/>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="8">
-        <v>67350</v>
+        <v>28317</v>
       </c>
       <c r="B457" s="9" t="s">
-        <v>368</v>
+        <v>1786</v>
       </c>
       <c r="C457" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D457" s="13"/>
       <c r="E457" s="13"/>
       <c r="F457" s="14"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="8">
-        <v>67352</v>
+        <v>28318</v>
       </c>
       <c r="B458" s="9" t="s">
-        <v>36</v>
+        <v>1787</v>
       </c>
       <c r="C458" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D458" s="13"/>
       <c r="E458" s="13"/>
       <c r="F458" s="14"/>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="8">
-        <v>67353</v>
+        <v>28320</v>
       </c>
       <c r="B459" s="9" t="s">
-        <v>125</v>
+        <v>1788</v>
       </c>
       <c r="C459" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D459" s="13"/>
       <c r="E459" s="13"/>
       <c r="F459" s="14"/>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="8">
-        <v>67354</v>
+        <v>28321</v>
       </c>
       <c r="B460" s="9" t="s">
-        <v>369</v>
+        <v>1789</v>
       </c>
       <c r="C460" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D460" s="13"/>
       <c r="E460" s="13"/>
       <c r="F460" s="14"/>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="8">
-        <v>67365</v>
+        <v>28322</v>
       </c>
       <c r="B461" s="9" t="s">
-        <v>370</v>
+        <v>1790</v>
       </c>
       <c r="C461" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D461" s="13"/>
       <c r="E461" s="13"/>
       <c r="F461" s="14"/>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="8">
-        <v>67369</v>
+        <v>28323</v>
       </c>
       <c r="B462" s="9" t="s">
-        <v>371</v>
+        <v>1791</v>
       </c>
       <c r="C462" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D462" s="13"/>
       <c r="E462" s="13"/>
       <c r="F462" s="14"/>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="8">
-        <v>67378</v>
+        <v>28325</v>
       </c>
       <c r="B463" s="9" t="s">
-        <v>372</v>
+        <v>1792</v>
       </c>
       <c r="C463" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D463" s="13"/>
       <c r="E463" s="13"/>
       <c r="F463" s="14"/>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="8">
-        <v>67383</v>
+        <v>28327</v>
       </c>
       <c r="B464" s="9" t="s">
-        <v>76</v>
+        <v>1793</v>
       </c>
       <c r="C464" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D464" s="13"/>
       <c r="E464" s="13"/>
       <c r="F464" s="14"/>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="8">
-        <v>67386</v>
+        <v>28328</v>
       </c>
       <c r="B465" s="9" t="s">
-        <v>91</v>
+        <v>1794</v>
       </c>
       <c r="C465" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D465" s="13"/>
       <c r="E465" s="13"/>
       <c r="F465" s="14"/>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="8">
-        <v>67387</v>
+        <v>28329</v>
       </c>
       <c r="B466" s="9" t="s">
-        <v>110</v>
+        <v>1795</v>
       </c>
       <c r="C466" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D466" s="13"/>
       <c r="E466" s="13"/>
       <c r="F466" s="14"/>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="8">
-        <v>67398</v>
+        <v>28330</v>
       </c>
       <c r="B467" s="9" t="s">
-        <v>27</v>
+        <v>1796</v>
       </c>
       <c r="C467" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D467" s="13"/>
       <c r="E467" s="13"/>
       <c r="F467" s="14"/>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="8">
-        <v>67402</v>
+        <v>28331</v>
       </c>
       <c r="B468" s="9" t="s">
-        <v>28</v>
+        <v>1797</v>
       </c>
       <c r="C468" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D468" s="13"/>
       <c r="E468" s="13"/>
       <c r="F468" s="14"/>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="8">
-        <v>67407</v>
+        <v>28332</v>
       </c>
       <c r="B469" s="9" t="s">
-        <v>90</v>
+        <v>1798</v>
       </c>
       <c r="C469" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D469" s="13"/>
       <c r="E469" s="13"/>
       <c r="F469" s="14"/>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="8">
-        <v>67409</v>
+        <v>28333</v>
       </c>
       <c r="B470" s="9" t="s">
-        <v>139</v>
+        <v>1799</v>
       </c>
       <c r="C470" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D470" s="13"/>
       <c r="E470" s="13"/>
       <c r="F470" s="14"/>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="8">
-        <v>67413</v>
+        <v>28336</v>
       </c>
       <c r="B471" s="9" t="s">
-        <v>123</v>
+        <v>1800</v>
       </c>
       <c r="C471" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D471" s="13"/>
       <c r="E471" s="13"/>
       <c r="F471" s="14"/>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="8">
-        <v>67421</v>
+        <v>28337</v>
       </c>
       <c r="B472" s="9" t="s">
-        <v>124</v>
+        <v>1801</v>
       </c>
       <c r="C472" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D472" s="13"/>
       <c r="E472" s="13"/>
       <c r="F472" s="14"/>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="8">
-        <v>67425</v>
+        <v>28338</v>
       </c>
       <c r="B473" s="9" t="s">
-        <v>424</v>
+        <v>1802</v>
       </c>
       <c r="C473" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D473" s="13"/>
       <c r="E473" s="13"/>
       <c r="F473" s="14"/>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="8">
-        <v>67426</v>
+        <v>28339</v>
       </c>
       <c r="B474" s="9" t="s">
-        <v>425</v>
+        <v>1803</v>
       </c>
       <c r="C474" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D474" s="13"/>
       <c r="E474" s="13"/>
       <c r="F474" s="14"/>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="8">
-        <v>67438</v>
+        <v>28340</v>
       </c>
       <c r="B475" s="9" t="s">
-        <v>426</v>
+        <v>1804</v>
       </c>
       <c r="C475" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D475" s="13"/>
       <c r="E475" s="13"/>
       <c r="F475" s="14"/>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="8">
-        <v>67462</v>
+        <v>28341</v>
       </c>
       <c r="B476" s="9" t="s">
-        <v>427</v>
+        <v>1805</v>
       </c>
       <c r="C476" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D476" s="13"/>
       <c r="E476" s="13"/>
       <c r="F476" s="14"/>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="8">
-        <v>67469</v>
+        <v>28342</v>
       </c>
       <c r="B477" s="9" t="s">
-        <v>428</v>
+        <v>1806</v>
       </c>
       <c r="C477" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D477" s="13"/>
       <c r="E477" s="13"/>
       <c r="F477" s="14"/>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="8">
-        <v>67470</v>
+        <v>28343</v>
       </c>
       <c r="B478" s="9" t="s">
-        <v>429</v>
+        <v>1807</v>
       </c>
       <c r="C478" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D478" s="13"/>
       <c r="E478" s="13"/>
       <c r="F478" s="14"/>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="8">
-        <v>67471</v>
+        <v>28344</v>
       </c>
       <c r="B479" s="9" t="s">
-        <v>150</v>
+        <v>1808</v>
       </c>
       <c r="C479" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D479" s="13"/>
       <c r="E479" s="13"/>
       <c r="F479" s="14"/>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="8">
-        <v>67472</v>
+        <v>28345</v>
       </c>
       <c r="B480" s="9" t="s">
-        <v>147</v>
+        <v>1809</v>
       </c>
       <c r="C480" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D480" s="13"/>
       <c r="E480" s="13"/>
       <c r="F480" s="14"/>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="8">
-        <v>67473</v>
+        <v>28346</v>
       </c>
       <c r="B481" s="9" t="s">
-        <v>148</v>
+        <v>1810</v>
       </c>
       <c r="C481" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D481" s="13"/>
       <c r="E481" s="13"/>
       <c r="F481" s="14"/>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="8">
-        <v>67476</v>
+        <v>28347</v>
       </c>
       <c r="B482" s="9" t="s">
-        <v>149</v>
+        <v>1811</v>
       </c>
       <c r="C482" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D482" s="13"/>
       <c r="E482" s="13"/>
       <c r="F482" s="14"/>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="8">
-        <v>67479</v>
+        <v>28348</v>
       </c>
       <c r="B483" s="9" t="s">
-        <v>430</v>
+        <v>1812</v>
       </c>
       <c r="C483" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D483" s="13"/>
       <c r="E483" s="13"/>
       <c r="F483" s="14"/>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="8">
-        <v>67502</v>
+        <v>28349</v>
       </c>
       <c r="B484" s="9" t="s">
-        <v>431</v>
+        <v>1813</v>
       </c>
       <c r="C484" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D484" s="13"/>
       <c r="E484" s="13"/>
       <c r="F484" s="14"/>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="8">
-        <v>67514</v>
+        <v>28350</v>
       </c>
       <c r="B485" s="9" t="s">
-        <v>432</v>
+        <v>1814</v>
       </c>
       <c r="C485" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D485" s="13"/>
       <c r="E485" s="13"/>
       <c r="F485" s="14"/>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="8">
-        <v>67528</v>
+        <v>28352</v>
       </c>
       <c r="B486" s="9" t="s">
-        <v>433</v>
+        <v>1815</v>
       </c>
       <c r="C486" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D486" s="13"/>
       <c r="E486" s="13"/>
       <c r="F486" s="14"/>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="8">
-        <v>67534</v>
+        <v>28353</v>
       </c>
       <c r="B487" s="9" t="s">
-        <v>434</v>
+        <v>1816</v>
       </c>
       <c r="C487" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D487" s="13"/>
       <c r="E487" s="13"/>
       <c r="F487" s="14"/>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="8">
-        <v>67536</v>
+        <v>28354</v>
       </c>
       <c r="B488" s="9" t="s">
-        <v>435</v>
+        <v>1817</v>
       </c>
       <c r="C488" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D488" s="13"/>
       <c r="E488" s="13"/>
       <c r="F488" s="14"/>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="8">
-        <v>67538</v>
+        <v>28355</v>
       </c>
       <c r="B489" s="9" t="s">
-        <v>436</v>
+        <v>1818</v>
       </c>
       <c r="C489" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D489" s="13"/>
       <c r="E489" s="13"/>
       <c r="F489" s="14"/>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="8">
-        <v>67539</v>
+        <v>28356</v>
       </c>
       <c r="B490" s="9" t="s">
-        <v>437</v>
+        <v>1819</v>
       </c>
       <c r="C490" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D490" s="13"/>
       <c r="E490" s="13"/>
       <c r="F490" s="14"/>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="8">
-        <v>67552</v>
+        <v>28357</v>
       </c>
       <c r="B491" s="9" t="s">
-        <v>438</v>
+        <v>1820</v>
       </c>
       <c r="C491" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D491" s="13"/>
       <c r="E491" s="13"/>
       <c r="F491" s="14"/>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="8">
-        <v>67554</v>
+        <v>28359</v>
       </c>
       <c r="B492" s="9" t="s">
-        <v>439</v>
+        <v>1821</v>
       </c>
       <c r="C492" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D492" s="13"/>
       <c r="E492" s="13"/>
       <c r="F492" s="14"/>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="8">
-        <v>67581</v>
+        <v>28360</v>
       </c>
       <c r="B493" s="9" t="s">
-        <v>440</v>
+        <v>1822</v>
       </c>
       <c r="C493" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D493" s="13"/>
       <c r="E493" s="13"/>
       <c r="F493" s="14"/>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="8">
-        <v>67583</v>
+        <v>28361</v>
       </c>
       <c r="B494" s="9" t="s">
-        <v>441</v>
+        <v>1823</v>
       </c>
       <c r="C494" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D494" s="13"/>
       <c r="E494" s="13"/>
       <c r="F494" s="14"/>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="8">
-        <v>67584</v>
+        <v>28362</v>
       </c>
       <c r="B495" s="9" t="s">
-        <v>442</v>
+        <v>1824</v>
       </c>
       <c r="C495" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D495" s="13"/>
       <c r="E495" s="13"/>
       <c r="F495" s="14"/>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="8">
-        <v>67595</v>
+        <v>28363</v>
       </c>
       <c r="B496" s="9" t="s">
-        <v>135</v>
+        <v>1825</v>
       </c>
       <c r="C496" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D496" s="13"/>
       <c r="E496" s="13"/>
       <c r="F496" s="14"/>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="8">
-        <v>67596</v>
+        <v>28364</v>
       </c>
       <c r="B497" s="9" t="s">
-        <v>37</v>
+        <v>1826</v>
       </c>
       <c r="C497" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D497" s="13"/>
       <c r="E497" s="13"/>
       <c r="F497" s="14"/>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="8">
-        <v>67599</v>
+        <v>28365</v>
       </c>
       <c r="B498" s="9" t="s">
-        <v>154</v>
+        <v>1827</v>
       </c>
       <c r="C498" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D498" s="13"/>
       <c r="E498" s="13"/>
       <c r="F498" s="14"/>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="8">
-        <v>67659</v>
+        <v>28366</v>
       </c>
       <c r="B499" s="9" t="s">
-        <v>443</v>
+        <v>1828</v>
       </c>
       <c r="C499" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D499" s="13"/>
       <c r="E499" s="13"/>
       <c r="F499" s="14"/>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="8">
-        <v>67660</v>
+        <v>49541</v>
       </c>
       <c r="B500" s="9" t="s">
-        <v>444</v>
+        <v>484</v>
       </c>
       <c r="C500" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D500" s="13"/>
       <c r="E500" s="13"/>
       <c r="F500" s="14"/>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="8">
-        <v>67665</v>
+        <v>49542</v>
       </c>
       <c r="B501" s="9" t="s">
-        <v>445</v>
+        <v>485</v>
       </c>
       <c r="C501" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D501" s="13"/>
       <c r="E501" s="13"/>
       <c r="F501" s="14"/>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="8">
-        <v>67666</v>
+        <v>49543</v>
       </c>
       <c r="B502" s="9" t="s">
-        <v>446</v>
+        <v>486</v>
       </c>
       <c r="C502" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D502" s="13"/>
       <c r="E502" s="13"/>
       <c r="F502" s="14"/>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="8">
-        <v>67667</v>
+        <v>49544</v>
       </c>
       <c r="B503" s="9" t="s">
-        <v>447</v>
+        <v>487</v>
       </c>
       <c r="C503" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D503" s="13"/>
       <c r="E503" s="13"/>
       <c r="F503" s="14"/>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="8">
-        <v>67669</v>
+        <v>49545</v>
       </c>
       <c r="B504" s="9" t="s">
-        <v>448</v>
+        <v>488</v>
       </c>
       <c r="C504" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D504" s="13"/>
       <c r="E504" s="13"/>
       <c r="F504" s="14"/>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="8">
-        <v>67670</v>
+        <v>49546</v>
       </c>
       <c r="B505" s="9" t="s">
-        <v>449</v>
+        <v>489</v>
       </c>
       <c r="C505" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D505" s="13"/>
       <c r="E505" s="13"/>
       <c r="F505" s="14"/>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="8">
-        <v>67671</v>
+        <v>49547</v>
       </c>
       <c r="B506" s="9" t="s">
-        <v>450</v>
+        <v>604</v>
       </c>
       <c r="C506" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D506" s="13"/>
       <c r="E506" s="13"/>
       <c r="F506" s="14"/>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="8">
-        <v>67672</v>
+        <v>49548</v>
       </c>
       <c r="B507" s="9" t="s">
-        <v>451</v>
+        <v>605</v>
       </c>
       <c r="C507" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D507" s="13"/>
       <c r="E507" s="13"/>
       <c r="F507" s="14"/>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="8">
-        <v>67678</v>
+        <v>49549</v>
       </c>
       <c r="B508" s="9" t="s">
-        <v>452</v>
+        <v>606</v>
       </c>
       <c r="C508" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D508" s="13"/>
       <c r="E508" s="13"/>
       <c r="F508" s="14"/>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="8">
-        <v>67679</v>
+        <v>49550</v>
       </c>
       <c r="B509" s="9" t="s">
-        <v>59</v>
+        <v>607</v>
       </c>
       <c r="C509" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D509" s="13"/>
       <c r="E509" s="13"/>
       <c r="F509" s="14"/>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="8">
-        <v>67681</v>
+        <v>49551</v>
       </c>
       <c r="B510" s="9" t="s">
-        <v>453</v>
+        <v>608</v>
       </c>
       <c r="C510" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D510" s="13"/>
       <c r="E510" s="13"/>
       <c r="F510" s="14"/>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="8">
-        <v>67682</v>
+        <v>49552</v>
       </c>
       <c r="B511" s="9" t="s">
-        <v>29</v>
+        <v>609</v>
       </c>
       <c r="C511" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D511" s="13"/>
       <c r="E511" s="13"/>
       <c r="F511" s="14"/>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="8">
-        <v>67685</v>
+        <v>49553</v>
       </c>
       <c r="B512" s="9" t="s">
-        <v>454</v>
+        <v>610</v>
       </c>
       <c r="C512" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D512" s="13"/>
       <c r="E512" s="13"/>
       <c r="F512" s="14"/>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="8">
-        <v>67689</v>
+        <v>49554</v>
       </c>
       <c r="B513" s="9" t="s">
-        <v>46</v>
+        <v>611</v>
       </c>
       <c r="C513" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D513" s="13"/>
       <c r="E513" s="13"/>
       <c r="F513" s="14"/>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="8">
-        <v>67690</v>
+        <v>49555</v>
       </c>
       <c r="B514" s="9" t="s">
-        <v>47</v>
+        <v>612</v>
       </c>
       <c r="C514" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D514" s="13"/>
       <c r="E514" s="13"/>
       <c r="F514" s="14"/>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="8">
-        <v>67691</v>
+        <v>49556</v>
       </c>
       <c r="B515" s="9" t="s">
-        <v>48</v>
+        <v>613</v>
       </c>
       <c r="C515" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D515" s="13"/>
       <c r="E515" s="13"/>
       <c r="F515" s="14"/>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="8">
-        <v>67694</v>
+        <v>49557</v>
       </c>
       <c r="B516" s="9" t="s">
-        <v>455</v>
+        <v>614</v>
       </c>
       <c r="C516" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D516" s="13"/>
       <c r="E516" s="13"/>
       <c r="F516" s="14"/>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="8">
-        <v>67695</v>
+        <v>49558</v>
       </c>
       <c r="B517" s="9" t="s">
-        <v>34</v>
+        <v>911</v>
       </c>
       <c r="C517" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D517" s="13"/>
       <c r="E517" s="13"/>
       <c r="F517" s="14"/>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="8">
-        <v>67696</v>
+        <v>49559</v>
       </c>
       <c r="B518" s="9" t="s">
-        <v>456</v>
+        <v>912</v>
       </c>
       <c r="C518" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D518" s="13"/>
       <c r="E518" s="13"/>
       <c r="F518" s="14"/>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="8">
-        <v>67698</v>
+        <v>49560</v>
       </c>
       <c r="B519" s="9" t="s">
-        <v>457</v>
+        <v>913</v>
       </c>
       <c r="C519" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D519" s="13"/>
       <c r="E519" s="13"/>
       <c r="F519" s="14"/>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="8">
-        <v>67704</v>
+        <v>49561</v>
       </c>
       <c r="B520" s="9" t="s">
-        <v>458</v>
+        <v>914</v>
       </c>
       <c r="C520" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D520" s="13"/>
       <c r="E520" s="13"/>
       <c r="F520" s="14"/>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="8">
-        <v>67708</v>
+        <v>49562</v>
       </c>
       <c r="B521" s="9" t="s">
-        <v>459</v>
+        <v>915</v>
       </c>
       <c r="C521" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D521" s="13"/>
       <c r="E521" s="13"/>
       <c r="F521" s="14"/>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="8">
-        <v>67714</v>
+        <v>49563</v>
       </c>
       <c r="B522" s="9" t="s">
-        <v>460</v>
+        <v>916</v>
       </c>
       <c r="C522" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D522" s="13"/>
       <c r="E522" s="13"/>
       <c r="F522" s="14"/>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="8">
-        <v>67715</v>
+        <v>49564</v>
       </c>
       <c r="B523" s="9" t="s">
-        <v>461</v>
+        <v>1137</v>
       </c>
       <c r="C523" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D523" s="13"/>
       <c r="E523" s="13"/>
       <c r="F523" s="14"/>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="8">
-        <v>67721</v>
+        <v>49565</v>
       </c>
       <c r="B524" s="9" t="s">
-        <v>462</v>
+        <v>1138</v>
       </c>
       <c r="C524" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D524" s="13"/>
       <c r="E524" s="13"/>
       <c r="F524" s="14"/>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="8">
-        <v>67725</v>
+        <v>49566</v>
       </c>
       <c r="B525" s="9" t="s">
-        <v>54</v>
+        <v>1139</v>
       </c>
       <c r="C525" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D525" s="13"/>
       <c r="E525" s="13"/>
       <c r="F525" s="14"/>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="8">
-        <v>67726</v>
+        <v>49567</v>
       </c>
       <c r="B526" s="9" t="s">
-        <v>87</v>
+        <v>1140</v>
       </c>
       <c r="C526" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D526" s="13"/>
       <c r="E526" s="13"/>
       <c r="F526" s="14"/>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="8">
-        <v>67731</v>
+        <v>49568</v>
       </c>
       <c r="B527" s="9" t="s">
-        <v>463</v>
+        <v>1141</v>
       </c>
       <c r="C527" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D527" s="13"/>
       <c r="E527" s="13"/>
       <c r="F527" s="14"/>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="8">
-        <v>67732</v>
+        <v>49569</v>
       </c>
       <c r="B528" s="9" t="s">
-        <v>464</v>
+        <v>1142</v>
       </c>
       <c r="C528" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D528" s="13"/>
       <c r="E528" s="13"/>
       <c r="F528" s="14"/>
     </row>
     <row r="529" spans="1:6">
-      <c r="A529" s="8">
-        <v>67734</v>
+      <c r="A529" s="17">
+        <v>49570</v>
       </c>
       <c r="B529" s="9" t="s">
-        <v>465</v>
+        <v>1286</v>
       </c>
       <c r="C529" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D529" s="13"/>
       <c r="E529" s="13"/>
       <c r="F529" s="14"/>
     </row>
     <row r="530" spans="1:6">
-      <c r="A530" s="8">
-        <v>67741</v>
+      <c r="A530" s="17">
+        <v>49571</v>
       </c>
       <c r="B530" s="9" t="s">
-        <v>466</v>
+        <v>1287</v>
       </c>
       <c r="C530" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D530" s="13"/>
       <c r="E530" s="13"/>
       <c r="F530" s="14"/>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="8">
-        <v>67742</v>
+        <v>49572</v>
       </c>
       <c r="B531" s="9" t="s">
-        <v>467</v>
+        <v>1680</v>
       </c>
       <c r="C531" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D531" s="13"/>
       <c r="E531" s="13"/>
       <c r="F531" s="14"/>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="8">
-        <v>67745</v>
+        <v>49573</v>
       </c>
       <c r="B532" s="9" t="s">
-        <v>33</v>
+        <v>1681</v>
       </c>
       <c r="C532" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D532" s="13"/>
       <c r="E532" s="13"/>
       <c r="F532" s="14"/>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="8">
-        <v>67750</v>
+        <v>49574</v>
       </c>
       <c r="B533" s="9" t="s">
-        <v>74</v>
+        <v>1682</v>
       </c>
       <c r="C533" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D533" s="13"/>
       <c r="E533" s="13"/>
       <c r="F533" s="14"/>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="8">
-        <v>67751</v>
+        <v>49575</v>
       </c>
       <c r="B534" s="9" t="s">
-        <v>105</v>
+        <v>1683</v>
       </c>
       <c r="C534" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D534" s="13"/>
       <c r="E534" s="13"/>
       <c r="F534" s="14"/>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="8">
-        <v>67761</v>
+        <v>49576</v>
       </c>
       <c r="B535" s="9" t="s">
-        <v>69</v>
+        <v>1829</v>
       </c>
       <c r="C535" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D535" s="13"/>
       <c r="E535" s="13"/>
       <c r="F535" s="14"/>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="8">
-        <v>67780</v>
+        <v>49577</v>
       </c>
       <c r="B536" s="9" t="s">
-        <v>81</v>
+        <v>1830</v>
       </c>
       <c r="C536" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D536" s="13"/>
       <c r="E536" s="13"/>
       <c r="F536" s="14"/>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="8">
-        <v>67784</v>
+        <v>49578</v>
       </c>
       <c r="B537" s="9" t="s">
-        <v>468</v>
+        <v>1831</v>
       </c>
       <c r="C537" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D537" s="13"/>
       <c r="E537" s="13"/>
       <c r="F537" s="14"/>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="8">
-        <v>67789</v>
+        <v>49579</v>
       </c>
       <c r="B538" s="9" t="s">
-        <v>469</v>
+        <v>1832</v>
       </c>
       <c r="C538" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D538" s="13"/>
       <c r="E538" s="13"/>
       <c r="F538" s="14"/>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="8">
-        <v>67796</v>
+        <v>49580</v>
       </c>
       <c r="B539" s="9" t="s">
-        <v>470</v>
+        <v>1833</v>
       </c>
       <c r="C539" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D539" s="13"/>
       <c r="E539" s="13"/>
       <c r="F539" s="14"/>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="8">
-        <v>67798</v>
+        <v>49581</v>
       </c>
       <c r="B540" s="9" t="s">
-        <v>471</v>
+        <v>1834</v>
       </c>
       <c r="C540" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D540" s="13"/>
       <c r="E540" s="13"/>
       <c r="F540" s="14"/>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="8">
-        <v>67811</v>
+        <v>49582</v>
       </c>
       <c r="B541" s="9" t="s">
-        <v>472</v>
+        <v>1835</v>
       </c>
       <c r="C541" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D541" s="13"/>
       <c r="E541" s="13"/>
       <c r="F541" s="14"/>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="8">
-        <v>67812</v>
+        <v>49583</v>
       </c>
       <c r="B542" s="9" t="s">
-        <v>473</v>
+        <v>1836</v>
       </c>
       <c r="C542" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D542" s="13"/>
       <c r="E542" s="13"/>
       <c r="F542" s="14"/>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="8">
-        <v>67818</v>
+        <v>53010</v>
       </c>
       <c r="B543" s="9" t="s">
-        <v>474</v>
+        <v>70</v>
       </c>
       <c r="C543" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D543" s="13"/>
       <c r="E543" s="13"/>
       <c r="F543" s="14"/>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="8">
-        <v>67820</v>
+        <v>53020</v>
       </c>
       <c r="B544" s="9" t="s">
-        <v>475</v>
+        <v>46</v>
       </c>
       <c r="C544" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D544" s="13"/>
       <c r="E544" s="13"/>
       <c r="F544" s="14"/>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="8">
-        <v>67829</v>
+        <v>53071</v>
       </c>
       <c r="B545" s="9" t="s">
-        <v>476</v>
+        <v>148</v>
       </c>
       <c r="C545" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D545" s="13"/>
       <c r="E545" s="13"/>
       <c r="F545" s="14"/>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="8">
-        <v>67830</v>
+        <v>53073</v>
       </c>
       <c r="B546" s="9" t="s">
-        <v>477</v>
+        <v>150</v>
       </c>
       <c r="C546" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D546" s="13"/>
       <c r="E546" s="13"/>
       <c r="F546" s="14"/>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="8">
-        <v>67836</v>
+        <v>53077</v>
       </c>
       <c r="B547" s="9" t="s">
-        <v>478</v>
+        <v>146</v>
       </c>
       <c r="C547" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D547" s="13"/>
       <c r="E547" s="13"/>
       <c r="F547" s="14"/>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="8">
-        <v>67837</v>
+        <v>53084</v>
       </c>
       <c r="B548" s="9" t="s">
-        <v>479</v>
+        <v>151</v>
       </c>
       <c r="C548" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D548" s="13"/>
       <c r="E548" s="13"/>
       <c r="F548" s="14"/>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="8">
-        <v>67839</v>
+        <v>53086</v>
       </c>
       <c r="B549" s="9" t="s">
-        <v>480</v>
+        <v>155</v>
       </c>
       <c r="C549" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D549" s="13"/>
       <c r="E549" s="13"/>
       <c r="F549" s="14"/>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="8">
-        <v>67842</v>
+        <v>53109</v>
       </c>
       <c r="B550" s="9" t="s">
-        <v>481</v>
+        <v>351</v>
       </c>
       <c r="C550" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D550" s="13"/>
       <c r="E550" s="13"/>
       <c r="F550" s="14"/>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="8">
-        <v>67846</v>
+        <v>53129</v>
       </c>
       <c r="B551" s="9" t="s">
-        <v>482</v>
+        <v>352</v>
       </c>
       <c r="C551" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D551" s="13"/>
       <c r="E551" s="13"/>
       <c r="F551" s="14"/>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="8">
-        <v>67848</v>
+        <v>53165</v>
       </c>
       <c r="B552" s="9" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="C552" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D552" s="13"/>
       <c r="E552" s="13"/>
       <c r="F552" s="14"/>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="8">
-        <v>67849</v>
+        <v>53190</v>
       </c>
       <c r="B553" s="9" t="s">
-        <v>137</v>
+        <v>353</v>
       </c>
       <c r="C553" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D553" s="13"/>
       <c r="E553" s="13"/>
       <c r="F553" s="14"/>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="8">
-        <v>67856</v>
+        <v>53200</v>
       </c>
       <c r="B554" s="9" t="s">
-        <v>85</v>
+        <v>354</v>
       </c>
       <c r="C554" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D554" s="13"/>
       <c r="E554" s="13"/>
       <c r="F554" s="14"/>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="8">
-        <v>67859</v>
+        <v>53205</v>
       </c>
       <c r="B555" s="9" t="s">
-        <v>483</v>
+        <v>355</v>
       </c>
       <c r="C555" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D555" s="13"/>
       <c r="E555" s="13"/>
       <c r="F555" s="14"/>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="8">
-        <v>67862</v>
+        <v>53206</v>
       </c>
       <c r="B556" s="9" t="s">
-        <v>484</v>
+        <v>356</v>
       </c>
       <c r="C556" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D556" s="13"/>
       <c r="E556" s="13"/>
       <c r="F556" s="14"/>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="8">
-        <v>67868</v>
+        <v>53224</v>
       </c>
       <c r="B557" s="9" t="s">
-        <v>485</v>
+        <v>86</v>
       </c>
       <c r="C557" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D557" s="13"/>
       <c r="E557" s="13"/>
       <c r="F557" s="14"/>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="8">
-        <v>67870</v>
+        <v>53230</v>
       </c>
       <c r="B558" s="9" t="s">
-        <v>486</v>
+        <v>357</v>
       </c>
       <c r="C558" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D558" s="13"/>
       <c r="E558" s="13"/>
       <c r="F558" s="14"/>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="8">
-        <v>67875</v>
+        <v>53250</v>
       </c>
       <c r="B559" s="9" t="s">
-        <v>487</v>
+        <v>358</v>
       </c>
       <c r="C559" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D559" s="13"/>
       <c r="E559" s="13"/>
       <c r="F559" s="14"/>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="8">
-        <v>67879</v>
+        <v>53253</v>
       </c>
       <c r="B560" s="9" t="s">
-        <v>136</v>
+        <v>87</v>
       </c>
       <c r="C560" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D560" s="13"/>
       <c r="E560" s="13"/>
       <c r="F560" s="14"/>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="8">
-        <v>67880</v>
+        <v>53254</v>
       </c>
       <c r="B561" s="9" t="s">
-        <v>67</v>
+        <v>359</v>
       </c>
       <c r="C561" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D561" s="13"/>
       <c r="E561" s="13"/>
       <c r="F561" s="14"/>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="8">
-        <v>67881</v>
+        <v>53285</v>
       </c>
       <c r="B562" s="9" t="s">
-        <v>152</v>
+        <v>360</v>
       </c>
       <c r="C562" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D562" s="13"/>
       <c r="E562" s="13"/>
       <c r="F562" s="14"/>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="8">
-        <v>67888</v>
+        <v>53297</v>
       </c>
       <c r="B563" s="9" t="s">
-        <v>77</v>
+        <v>361</v>
       </c>
       <c r="C563" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D563" s="13"/>
       <c r="E563" s="13"/>
       <c r="F563" s="14"/>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="8">
-        <v>67894</v>
+        <v>53356</v>
       </c>
       <c r="B564" s="9" t="s">
-        <v>62</v>
+        <v>362</v>
       </c>
       <c r="C564" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D564" s="13"/>
       <c r="E564" s="13"/>
       <c r="F564" s="14"/>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="8">
-        <v>67902</v>
+        <v>53368</v>
       </c>
       <c r="B565" s="9" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="C565" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D565" s="13"/>
       <c r="E565" s="13"/>
       <c r="F565" s="14"/>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="8">
-        <v>67904</v>
+        <v>53375</v>
       </c>
       <c r="B566" s="9" t="s">
-        <v>488</v>
+        <v>105</v>
       </c>
       <c r="C566" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D566" s="13"/>
       <c r="E566" s="13"/>
       <c r="F566" s="14"/>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="8">
-        <v>67925</v>
+        <v>53415</v>
       </c>
       <c r="B567" s="9" t="s">
-        <v>489</v>
+        <v>363</v>
       </c>
       <c r="C567" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D567" s="13"/>
       <c r="E567" s="13"/>
       <c r="F567" s="14"/>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="8">
-        <v>67932</v>
+        <v>53417</v>
       </c>
       <c r="B568" s="9" t="s">
-        <v>490</v>
+        <v>364</v>
       </c>
       <c r="C568" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D568" s="13"/>
       <c r="E568" s="13"/>
       <c r="F568" s="14"/>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="8">
-        <v>67933</v>
+        <v>53430</v>
       </c>
       <c r="B569" s="9" t="s">
-        <v>491</v>
+        <v>365</v>
       </c>
       <c r="C569" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D569" s="13"/>
       <c r="E569" s="13"/>
       <c r="F569" s="14"/>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="8">
-        <v>67934</v>
+        <v>53433</v>
       </c>
       <c r="B570" s="9" t="s">
-        <v>492</v>
+        <v>366</v>
       </c>
       <c r="C570" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D570" s="13"/>
       <c r="E570" s="13"/>
       <c r="F570" s="14"/>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="8">
-        <v>67938</v>
+        <v>53436</v>
       </c>
       <c r="B571" s="9" t="s">
-        <v>493</v>
+        <v>367</v>
       </c>
       <c r="C571" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D571" s="13"/>
       <c r="E571" s="13"/>
       <c r="F571" s="14"/>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="8">
-        <v>67942</v>
+        <v>53437</v>
       </c>
       <c r="B572" s="9" t="s">
-        <v>494</v>
+        <v>368</v>
       </c>
       <c r="C572" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D572" s="13"/>
       <c r="E572" s="13"/>
       <c r="F572" s="14"/>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="8">
-        <v>67948</v>
+        <v>53438</v>
       </c>
       <c r="B573" s="9" t="s">
-        <v>495</v>
+        <v>369</v>
       </c>
       <c r="C573" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D573" s="13"/>
       <c r="E573" s="13"/>
       <c r="F573" s="14"/>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="8">
-        <v>67953</v>
+        <v>53441</v>
       </c>
       <c r="B574" s="9" t="s">
-        <v>574</v>
+        <v>370</v>
       </c>
       <c r="C574" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D574" s="13"/>
       <c r="E574" s="13"/>
       <c r="F574" s="14"/>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="8">
-        <v>67954</v>
+        <v>53450</v>
       </c>
       <c r="B575" s="9" t="s">
-        <v>575</v>
+        <v>371</v>
       </c>
       <c r="C575" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D575" s="13"/>
       <c r="E575" s="13"/>
       <c r="F575" s="14"/>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="8">
-        <v>67963</v>
+        <v>53451</v>
       </c>
       <c r="B576" s="9" t="s">
-        <v>576</v>
+        <v>372</v>
       </c>
       <c r="C576" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D576" s="13"/>
       <c r="E576" s="13"/>
       <c r="F576" s="14"/>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="8">
-        <v>67966</v>
+        <v>53466</v>
       </c>
       <c r="B577" s="9" t="s">
-        <v>577</v>
+        <v>40</v>
       </c>
       <c r="C577" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D577" s="13"/>
       <c r="E577" s="13"/>
       <c r="F577" s="14"/>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="8">
-        <v>67968</v>
+        <v>53486</v>
       </c>
       <c r="B578" s="9" t="s">
-        <v>578</v>
+        <v>106</v>
       </c>
       <c r="C578" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D578" s="13"/>
       <c r="E578" s="13"/>
       <c r="F578" s="14"/>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="8">
-        <v>67969</v>
+        <v>53513</v>
       </c>
       <c r="B579" s="9" t="s">
-        <v>579</v>
+        <v>373</v>
       </c>
       <c r="C579" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D579" s="13"/>
       <c r="E579" s="13"/>
       <c r="F579" s="14"/>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="8">
-        <v>67971</v>
+        <v>53548</v>
       </c>
       <c r="B580" s="9" t="s">
-        <v>580</v>
+        <v>50</v>
       </c>
       <c r="C580" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D580" s="13"/>
       <c r="E580" s="13"/>
       <c r="F580" s="14"/>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="8">
-        <v>67972</v>
+        <v>53572</v>
       </c>
       <c r="B581" s="9" t="s">
-        <v>581</v>
+        <v>54</v>
       </c>
       <c r="C581" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D581" s="13"/>
       <c r="E581" s="13"/>
       <c r="F581" s="14"/>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="8">
-        <v>67973</v>
+        <v>53574</v>
       </c>
       <c r="B582" s="9" t="s">
-        <v>582</v>
+        <v>374</v>
       </c>
       <c r="C582" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D582" s="13"/>
       <c r="E582" s="13"/>
       <c r="F582" s="14"/>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="8">
-        <v>67977</v>
+        <v>53579</v>
       </c>
       <c r="B583" s="9" t="s">
-        <v>583</v>
+        <v>375</v>
       </c>
       <c r="C583" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D583" s="13"/>
       <c r="E583" s="13"/>
       <c r="F583" s="14"/>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="8">
-        <v>67984</v>
+        <v>53585</v>
       </c>
       <c r="B584" s="9" t="s">
-        <v>584</v>
+        <v>376</v>
       </c>
       <c r="C584" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D584" s="13"/>
       <c r="E584" s="13"/>
       <c r="F584" s="14"/>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="8">
-        <v>67987</v>
+        <v>53591</v>
       </c>
       <c r="B585" s="9" t="s">
-        <v>585</v>
+        <v>377</v>
       </c>
       <c r="C585" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D585" s="13"/>
       <c r="E585" s="13"/>
       <c r="F585" s="14"/>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="8">
-        <v>67990</v>
+        <v>53592</v>
       </c>
       <c r="B586" s="9" t="s">
-        <v>586</v>
+        <v>378</v>
       </c>
       <c r="C586" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D586" s="13"/>
       <c r="E586" s="13"/>
       <c r="F586" s="14"/>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="8">
-        <v>67992</v>
+        <v>53593</v>
       </c>
       <c r="B587" s="9" t="s">
-        <v>587</v>
+        <v>379</v>
       </c>
       <c r="C587" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D587" s="13"/>
       <c r="E587" s="13"/>
       <c r="F587" s="14"/>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="8">
-        <v>67994</v>
+        <v>53597</v>
       </c>
       <c r="B588" s="9" t="s">
-        <v>588</v>
+        <v>380</v>
       </c>
       <c r="C588" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D588" s="13"/>
       <c r="E588" s="13"/>
       <c r="F588" s="14"/>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="8">
-        <v>68003</v>
+        <v>53607</v>
       </c>
       <c r="B589" s="9" t="s">
-        <v>589</v>
+        <v>381</v>
       </c>
       <c r="C589" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D589" s="13"/>
       <c r="E589" s="13"/>
       <c r="F589" s="14"/>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="8">
-        <v>68005</v>
+        <v>53670</v>
       </c>
       <c r="B590" s="9" t="s">
-        <v>590</v>
+        <v>382</v>
       </c>
       <c r="C590" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D590" s="13"/>
       <c r="E590" s="13"/>
       <c r="F590" s="14"/>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="8">
-        <v>68007</v>
+        <v>53685</v>
       </c>
       <c r="B591" s="9" t="s">
-        <v>591</v>
+        <v>77</v>
       </c>
       <c r="C591" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D591" s="13"/>
       <c r="E591" s="13"/>
       <c r="F591" s="14"/>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="8">
-        <v>68016</v>
+        <v>53690</v>
       </c>
       <c r="B592" s="9" t="s">
-        <v>592</v>
+        <v>92</v>
       </c>
       <c r="C592" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D592" s="13"/>
       <c r="E592" s="13"/>
       <c r="F592" s="14"/>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="8">
-        <v>68021</v>
+        <v>53692</v>
       </c>
       <c r="B593" s="9" t="s">
-        <v>593</v>
+        <v>101</v>
       </c>
       <c r="C593" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D593" s="13"/>
       <c r="E593" s="13"/>
       <c r="F593" s="14"/>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="8">
-        <v>68027</v>
+        <v>53699</v>
       </c>
       <c r="B594" s="9" t="s">
-        <v>594</v>
+        <v>383</v>
       </c>
       <c r="C594" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D594" s="13"/>
       <c r="E594" s="13"/>
       <c r="F594" s="14"/>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="8">
-        <v>68029</v>
+        <v>53725</v>
       </c>
       <c r="B595" s="9" t="s">
-        <v>595</v>
+        <v>384</v>
       </c>
       <c r="C595" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D595" s="13"/>
       <c r="E595" s="13"/>
       <c r="F595" s="14"/>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="8">
-        <v>68031</v>
+        <v>53740</v>
       </c>
       <c r="B596" s="9" t="s">
-        <v>596</v>
+        <v>385</v>
       </c>
       <c r="C596" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D596" s="13"/>
       <c r="E596" s="13"/>
       <c r="F596" s="14"/>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="8">
-        <v>68032</v>
+        <v>53765</v>
       </c>
       <c r="B597" s="9" t="s">
-        <v>597</v>
+        <v>386</v>
       </c>
       <c r="C597" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D597" s="13"/>
       <c r="E597" s="13"/>
       <c r="F597" s="14"/>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="8">
-        <v>68033</v>
+        <v>53791</v>
       </c>
       <c r="B598" s="9" t="s">
-        <v>598</v>
+        <v>387</v>
       </c>
       <c r="C598" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D598" s="13"/>
       <c r="E598" s="13"/>
       <c r="F598" s="14"/>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="8">
-        <v>68034</v>
+        <v>53795</v>
       </c>
       <c r="B599" s="9" t="s">
-        <v>599</v>
+        <v>388</v>
       </c>
       <c r="C599" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D599" s="13"/>
       <c r="E599" s="13"/>
       <c r="F599" s="14"/>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="8">
-        <v>68035</v>
+        <v>53809</v>
       </c>
       <c r="B600" s="9" t="s">
-        <v>600</v>
+        <v>389</v>
       </c>
       <c r="C600" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D600" s="13"/>
       <c r="E600" s="13"/>
       <c r="F600" s="14"/>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="8">
-        <v>68036</v>
+        <v>53837</v>
       </c>
       <c r="B601" s="9" t="s">
-        <v>601</v>
+        <v>390</v>
       </c>
       <c r="C601" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D601" s="13"/>
       <c r="E601" s="13"/>
       <c r="F601" s="14"/>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="8">
-        <v>68038</v>
+        <v>53859</v>
       </c>
       <c r="B602" s="9" t="s">
-        <v>602</v>
+        <v>41</v>
       </c>
       <c r="C602" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D602" s="13"/>
       <c r="E602" s="13"/>
       <c r="F602" s="14"/>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="8">
-        <v>68043</v>
+        <v>53861</v>
       </c>
       <c r="B603" s="9" t="s">
-        <v>603</v>
+        <v>104</v>
       </c>
       <c r="C603" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D603" s="13"/>
       <c r="E603" s="13"/>
       <c r="F603" s="14"/>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="8">
-        <v>68044</v>
+        <v>53873</v>
       </c>
       <c r="B604" s="9" t="s">
-        <v>604</v>
+        <v>100</v>
       </c>
       <c r="C604" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D604" s="13"/>
       <c r="E604" s="13"/>
       <c r="F604" s="14"/>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="8">
-        <v>68048</v>
+        <v>53884</v>
       </c>
       <c r="B605" s="9" t="s">
-        <v>605</v>
+        <v>102</v>
       </c>
       <c r="C605" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D605" s="13"/>
       <c r="E605" s="13"/>
       <c r="F605" s="14"/>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="8">
-        <v>68050</v>
+        <v>53894</v>
       </c>
       <c r="B606" s="9" t="s">
-        <v>606</v>
+        <v>103</v>
       </c>
       <c r="C606" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D606" s="13"/>
       <c r="E606" s="13"/>
       <c r="F606" s="14"/>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="8">
-        <v>68057</v>
+        <v>53901</v>
       </c>
       <c r="B607" s="9" t="s">
-        <v>607</v>
+        <v>118</v>
       </c>
       <c r="C607" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D607" s="13"/>
       <c r="E607" s="13"/>
       <c r="F607" s="14"/>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="8">
-        <v>68059</v>
+        <v>53907</v>
       </c>
       <c r="B608" s="9" t="s">
-        <v>608</v>
+        <v>391</v>
       </c>
       <c r="C608" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D608" s="13"/>
       <c r="E608" s="13"/>
       <c r="F608" s="14"/>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="8">
-        <v>68069</v>
+        <v>53930</v>
       </c>
       <c r="B609" s="9" t="s">
-        <v>609</v>
+        <v>79</v>
       </c>
       <c r="C609" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D609" s="13"/>
       <c r="E609" s="13"/>
       <c r="F609" s="14"/>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="8">
-        <v>68074</v>
+        <v>53936</v>
       </c>
       <c r="B610" s="9" t="s">
-        <v>610</v>
+        <v>392</v>
       </c>
       <c r="C610" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D610" s="13"/>
       <c r="E610" s="13"/>
       <c r="F610" s="14"/>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="8">
-        <v>68090</v>
+        <v>53937</v>
       </c>
       <c r="B611" s="9" t="s">
-        <v>611</v>
+        <v>99</v>
       </c>
       <c r="C611" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D611" s="13"/>
       <c r="E611" s="13"/>
       <c r="F611" s="14"/>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="8">
-        <v>68091</v>
+        <v>53956</v>
       </c>
       <c r="B612" s="9" t="s">
-        <v>612</v>
+        <v>97</v>
       </c>
       <c r="C612" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D612" s="13"/>
       <c r="E612" s="13"/>
       <c r="F612" s="14"/>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="8">
-        <v>68105</v>
+        <v>53977</v>
       </c>
       <c r="B613" s="9" t="s">
-        <v>613</v>
+        <v>490</v>
       </c>
       <c r="C613" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D613" s="13"/>
       <c r="E613" s="13"/>
       <c r="F613" s="14"/>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="8">
-        <v>68136</v>
+        <v>53978</v>
       </c>
       <c r="B614" s="9" t="s">
-        <v>614</v>
+        <v>491</v>
       </c>
       <c r="C614" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D614" s="13"/>
       <c r="E614" s="13"/>
       <c r="F614" s="14"/>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="8">
-        <v>68143</v>
+        <v>53979</v>
       </c>
       <c r="B615" s="9" t="s">
-        <v>615</v>
+        <v>492</v>
       </c>
       <c r="C615" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D615" s="13"/>
       <c r="E615" s="13"/>
       <c r="F615" s="14"/>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="8">
-        <v>68144</v>
+        <v>53980</v>
       </c>
       <c r="B616" s="9" t="s">
-        <v>616</v>
+        <v>493</v>
       </c>
       <c r="C616" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D616" s="13"/>
       <c r="E616" s="13"/>
       <c r="F616" s="14"/>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="8">
-        <v>68145</v>
+        <v>53989</v>
       </c>
       <c r="B617" s="9" t="s">
-        <v>617</v>
+        <v>494</v>
       </c>
       <c r="C617" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D617" s="13"/>
       <c r="E617" s="13"/>
       <c r="F617" s="14"/>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="8">
-        <v>68146</v>
+        <v>54008</v>
       </c>
       <c r="B618" s="9" t="s">
-        <v>618</v>
+        <v>495</v>
       </c>
       <c r="C618" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D618" s="13"/>
       <c r="E618" s="13"/>
       <c r="F618" s="14"/>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="8">
-        <v>68147</v>
+        <v>54009</v>
       </c>
       <c r="B619" s="9" t="s">
-        <v>619</v>
+        <v>88</v>
       </c>
       <c r="C619" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D619" s="13"/>
       <c r="E619" s="13"/>
       <c r="F619" s="14"/>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="8">
-        <v>68157</v>
+        <v>54016</v>
       </c>
       <c r="B620" s="9" t="s">
-        <v>620</v>
+        <v>496</v>
       </c>
       <c r="C620" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D620" s="13"/>
       <c r="E620" s="13"/>
       <c r="F620" s="14"/>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="8">
-        <v>68160</v>
+        <v>54017</v>
       </c>
       <c r="B621" s="9" t="s">
-        <v>621</v>
+        <v>497</v>
       </c>
       <c r="C621" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D621" s="13"/>
       <c r="E621" s="13"/>
       <c r="F621" s="14"/>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="8">
-        <v>68162</v>
+        <v>54041</v>
       </c>
       <c r="B622" s="9" t="s">
-        <v>622</v>
+        <v>498</v>
       </c>
       <c r="C622" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D622" s="13"/>
       <c r="E622" s="13"/>
       <c r="F622" s="14"/>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="8">
-        <v>68172</v>
+        <v>54053</v>
       </c>
       <c r="B623" s="9" t="s">
-        <v>623</v>
+        <v>499</v>
       </c>
       <c r="C623" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D623" s="13"/>
       <c r="E623" s="13"/>
       <c r="F623" s="14"/>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="8">
-        <v>68182</v>
+        <v>54059</v>
       </c>
       <c r="B624" s="9" t="s">
-        <v>624</v>
+        <v>84</v>
       </c>
       <c r="C624" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D624" s="13"/>
       <c r="E624" s="13"/>
       <c r="F624" s="14"/>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="8">
-        <v>68189</v>
+        <v>54085</v>
       </c>
       <c r="B625" s="9" t="s">
-        <v>625</v>
+        <v>80</v>
       </c>
       <c r="C625" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D625" s="13"/>
       <c r="E625" s="13"/>
       <c r="F625" s="14"/>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="8">
-        <v>68192</v>
+        <v>54094</v>
       </c>
       <c r="B626" s="9" t="s">
-        <v>626</v>
+        <v>81</v>
       </c>
       <c r="C626" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D626" s="13"/>
       <c r="E626" s="13"/>
       <c r="F626" s="14"/>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="8">
-        <v>68220</v>
+        <v>54102</v>
       </c>
       <c r="B627" s="9" t="s">
-        <v>627</v>
+        <v>66</v>
       </c>
       <c r="C627" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D627" s="13"/>
       <c r="E627" s="13"/>
       <c r="F627" s="14"/>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="8">
-        <v>68228</v>
+        <v>54115</v>
       </c>
       <c r="B628" s="9" t="s">
-        <v>628</v>
+        <v>26</v>
       </c>
       <c r="C628" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D628" s="13"/>
       <c r="E628" s="13"/>
       <c r="F628" s="14"/>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="8">
-        <v>68231</v>
+        <v>54119</v>
       </c>
       <c r="B629" s="9" t="s">
-        <v>629</v>
+        <v>44</v>
       </c>
       <c r="C629" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D629" s="13"/>
       <c r="E629" s="13"/>
       <c r="F629" s="14"/>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="8">
-        <v>68238</v>
+        <v>54135</v>
       </c>
       <c r="B630" s="9" t="s">
-        <v>630</v>
+        <v>45</v>
       </c>
       <c r="C630" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D630" s="13"/>
       <c r="E630" s="13"/>
       <c r="F630" s="14"/>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="8">
-        <v>68240</v>
+        <v>54138</v>
       </c>
       <c r="B631" s="9" t="s">
-        <v>631</v>
+        <v>500</v>
       </c>
       <c r="C631" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D631" s="13"/>
       <c r="E631" s="13"/>
       <c r="F631" s="14"/>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="8">
-        <v>68245</v>
+        <v>54152</v>
       </c>
       <c r="B632" s="9" t="s">
-        <v>632</v>
+        <v>501</v>
       </c>
       <c r="C632" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D632" s="13"/>
       <c r="E632" s="13"/>
       <c r="F632" s="14"/>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="8">
-        <v>68249</v>
+        <v>54162</v>
       </c>
       <c r="B633" s="9" t="s">
-        <v>633</v>
+        <v>502</v>
       </c>
       <c r="C633" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D633" s="13"/>
       <c r="E633" s="13"/>
       <c r="F633" s="14"/>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="8">
-        <v>68258</v>
+        <v>54164</v>
       </c>
       <c r="B634" s="9" t="s">
-        <v>634</v>
+        <v>503</v>
       </c>
       <c r="C634" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D634" s="13"/>
       <c r="E634" s="13"/>
       <c r="F634" s="14"/>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="8">
-        <v>68259</v>
+        <v>54165</v>
       </c>
       <c r="B635" s="9" t="s">
-        <v>635</v>
+        <v>504</v>
       </c>
       <c r="C635" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D635" s="13"/>
       <c r="E635" s="13"/>
       <c r="F635" s="14"/>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="8">
-        <v>68264</v>
+        <v>54171</v>
       </c>
       <c r="B636" s="9" t="s">
-        <v>636</v>
+        <v>505</v>
       </c>
       <c r="C636" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D636" s="13"/>
       <c r="E636" s="13"/>
       <c r="F636" s="14"/>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="8">
-        <v>68266</v>
+        <v>54172</v>
       </c>
       <c r="B637" s="9" t="s">
-        <v>637</v>
+        <v>506</v>
       </c>
       <c r="C637" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D637" s="13"/>
       <c r="E637" s="13"/>
       <c r="F637" s="14"/>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="8">
-        <v>68270</v>
+        <v>54173</v>
       </c>
       <c r="B638" s="9" t="s">
-        <v>638</v>
+        <v>71</v>
       </c>
       <c r="C638" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D638" s="13"/>
       <c r="E638" s="13"/>
       <c r="F638" s="14"/>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="8">
-        <v>68273</v>
+        <v>54179</v>
       </c>
       <c r="B639" s="9" t="s">
-        <v>639</v>
+        <v>72</v>
       </c>
       <c r="C639" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D639" s="13"/>
       <c r="E639" s="13"/>
       <c r="F639" s="14"/>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="8">
-        <v>68277</v>
+        <v>54185</v>
       </c>
       <c r="B640" s="9" t="s">
-        <v>640</v>
+        <v>69</v>
       </c>
       <c r="C640" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D640" s="13"/>
       <c r="E640" s="13"/>
       <c r="F640" s="14"/>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="8">
-        <v>68278</v>
+        <v>54202</v>
       </c>
       <c r="B641" s="9" t="s">
-        <v>641</v>
+        <v>114</v>
       </c>
       <c r="C641" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D641" s="13"/>
       <c r="E641" s="13"/>
       <c r="F641" s="14"/>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="8">
-        <v>68279</v>
+        <v>54205</v>
       </c>
       <c r="B642" s="9" t="s">
-        <v>642</v>
+        <v>507</v>
       </c>
       <c r="C642" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D642" s="13"/>
       <c r="E642" s="13"/>
       <c r="F642" s="14"/>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="8">
-        <v>68280</v>
+        <v>54207</v>
       </c>
       <c r="B643" s="9" t="s">
-        <v>643</v>
+        <v>508</v>
       </c>
       <c r="C643" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D643" s="13"/>
       <c r="E643" s="13"/>
       <c r="F643" s="14"/>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="8">
-        <v>68281</v>
+        <v>54208</v>
       </c>
       <c r="B644" s="9" t="s">
-        <v>644</v>
+        <v>64</v>
       </c>
       <c r="C644" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D644" s="13"/>
       <c r="E644" s="13"/>
       <c r="F644" s="14"/>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="8">
-        <v>68282</v>
+        <v>54212</v>
       </c>
       <c r="B645" s="9" t="s">
-        <v>645</v>
+        <v>112</v>
       </c>
       <c r="C645" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D645" s="13"/>
       <c r="E645" s="13"/>
       <c r="F645" s="14"/>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="8">
-        <v>68285</v>
+        <v>54213</v>
       </c>
       <c r="B646" s="9" t="s">
-        <v>646</v>
+        <v>113</v>
       </c>
       <c r="C646" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D646" s="13"/>
       <c r="E646" s="13"/>
       <c r="F646" s="14"/>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="8">
-        <v>68286</v>
+        <v>54215</v>
       </c>
       <c r="B647" s="9" t="s">
-        <v>647</v>
+        <v>509</v>
       </c>
       <c r="C647" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D647" s="13"/>
       <c r="E647" s="13"/>
       <c r="F647" s="14"/>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="8">
-        <v>68287</v>
+        <v>54216</v>
       </c>
       <c r="B648" s="9" t="s">
-        <v>648</v>
+        <v>510</v>
       </c>
       <c r="C648" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D648" s="13"/>
       <c r="E648" s="13"/>
       <c r="F648" s="14"/>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="8">
-        <v>68288</v>
+        <v>54217</v>
       </c>
       <c r="B649" s="9" t="s">
-        <v>649</v>
+        <v>511</v>
       </c>
       <c r="C649" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D649" s="13"/>
       <c r="E649" s="13"/>
       <c r="F649" s="14"/>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="8">
-        <v>68289</v>
+        <v>54220</v>
       </c>
       <c r="B650" s="9" t="s">
-        <v>650</v>
+        <v>512</v>
       </c>
       <c r="C650" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D650" s="13"/>
       <c r="E650" s="13"/>
       <c r="F650" s="14"/>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="8">
-        <v>68291</v>
+        <v>54224</v>
       </c>
       <c r="B651" s="9" t="s">
-        <v>651</v>
+        <v>37</v>
       </c>
       <c r="C651" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D651" s="13"/>
       <c r="E651" s="13"/>
       <c r="F651" s="14"/>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="8">
-        <v>68296</v>
+        <v>54229</v>
       </c>
       <c r="B652" s="9" t="s">
-        <v>652</v>
+        <v>513</v>
       </c>
       <c r="C652" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D652" s="13"/>
       <c r="E652" s="13"/>
       <c r="F652" s="14"/>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="8">
-        <v>68299</v>
+        <v>54231</v>
       </c>
       <c r="B653" s="9" t="s">
-        <v>653</v>
+        <v>514</v>
       </c>
       <c r="C653" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D653" s="13"/>
       <c r="E653" s="13"/>
       <c r="F653" s="14"/>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="8">
-        <v>68309</v>
+        <v>54234</v>
       </c>
       <c r="B654" s="9" t="s">
-        <v>654</v>
+        <v>515</v>
       </c>
       <c r="C654" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D654" s="13"/>
       <c r="E654" s="13"/>
       <c r="F654" s="14"/>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="8">
-        <v>68316</v>
+        <v>54235</v>
       </c>
       <c r="B655" s="9" t="s">
-        <v>655</v>
+        <v>516</v>
       </c>
       <c r="C655" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D655" s="13"/>
       <c r="E655" s="13"/>
       <c r="F655" s="14"/>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="8">
-        <v>68322</v>
+        <v>54236</v>
       </c>
       <c r="B656" s="9" t="s">
-        <v>656</v>
+        <v>517</v>
       </c>
       <c r="C656" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D656" s="13"/>
       <c r="E656" s="13"/>
       <c r="F656" s="14"/>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="8">
-        <v>68324</v>
+        <v>54237</v>
       </c>
       <c r="B657" s="9" t="s">
-        <v>657</v>
+        <v>518</v>
       </c>
       <c r="C657" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D657" s="13"/>
       <c r="E657" s="13"/>
       <c r="F657" s="14"/>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="8">
-        <v>68325</v>
+        <v>54246</v>
       </c>
       <c r="B658" s="9" t="s">
-        <v>658</v>
+        <v>519</v>
       </c>
       <c r="C658" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D658" s="13"/>
       <c r="E658" s="13"/>
       <c r="F658" s="14"/>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="8">
-        <v>68328</v>
+        <v>54247</v>
       </c>
       <c r="B659" s="9" t="s">
-        <v>659</v>
+        <v>520</v>
       </c>
       <c r="C659" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D659" s="13"/>
       <c r="E659" s="13"/>
       <c r="F659" s="14"/>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="8">
-        <v>68329</v>
+        <v>54251</v>
       </c>
       <c r="B660" s="9" t="s">
-        <v>660</v>
+        <v>521</v>
       </c>
       <c r="C660" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D660" s="13"/>
       <c r="E660" s="13"/>
       <c r="F660" s="14"/>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="8">
-        <v>68330</v>
+        <v>54253</v>
       </c>
       <c r="B661" s="9" t="s">
-        <v>661</v>
+        <v>522</v>
       </c>
       <c r="C661" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D661" s="13"/>
       <c r="E661" s="13"/>
       <c r="F661" s="14"/>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="8">
-        <v>68331</v>
+        <v>54256</v>
       </c>
       <c r="B662" s="9" t="s">
-        <v>662</v>
+        <v>523</v>
       </c>
       <c r="C662" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D662" s="13"/>
       <c r="E662" s="13"/>
       <c r="F662" s="14"/>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" s="8">
-        <v>68336</v>
+        <v>54257</v>
       </c>
       <c r="B663" s="9" t="s">
-        <v>663</v>
+        <v>524</v>
       </c>
       <c r="C663" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D663" s="13"/>
       <c r="E663" s="13"/>
       <c r="F663" s="14"/>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="8">
-        <v>68338</v>
+        <v>54260</v>
       </c>
       <c r="B664" s="9" t="s">
-        <v>664</v>
+        <v>525</v>
       </c>
       <c r="C664" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D664" s="13"/>
       <c r="E664" s="13"/>
       <c r="F664" s="14"/>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="8">
-        <v>68339</v>
+        <v>54272</v>
       </c>
       <c r="B665" s="9" t="s">
-        <v>665</v>
+        <v>526</v>
       </c>
       <c r="C665" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D665" s="13"/>
       <c r="E665" s="13"/>
       <c r="F665" s="14"/>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="8">
-        <v>68344</v>
+        <v>54273</v>
       </c>
       <c r="B666" s="9" t="s">
-        <v>666</v>
+        <v>527</v>
       </c>
       <c r="C666" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D666" s="13"/>
       <c r="E666" s="13"/>
       <c r="F666" s="14"/>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="8">
-        <v>68345</v>
+        <v>54283</v>
       </c>
       <c r="B667" s="9" t="s">
-        <v>667</v>
+        <v>528</v>
       </c>
       <c r="C667" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D667" s="13"/>
       <c r="E667" s="13"/>
       <c r="F667" s="14"/>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="8">
-        <v>68346</v>
+        <v>54284</v>
       </c>
       <c r="B668" s="9" t="s">
-        <v>668</v>
+        <v>529</v>
       </c>
       <c r="C668" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D668" s="13"/>
       <c r="E668" s="13"/>
       <c r="F668" s="14"/>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="8">
-        <v>68347</v>
+        <v>54290</v>
       </c>
       <c r="B669" s="9" t="s">
-        <v>669</v>
+        <v>530</v>
       </c>
       <c r="C669" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D669" s="13"/>
       <c r="E669" s="13"/>
       <c r="F669" s="14"/>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="8">
-        <v>68352</v>
+        <v>54298</v>
       </c>
       <c r="B670" s="9" t="s">
-        <v>670</v>
+        <v>531</v>
       </c>
       <c r="C670" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D670" s="13"/>
       <c r="E670" s="13"/>
       <c r="F670" s="14"/>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="8">
-        <v>68354</v>
+        <v>54305</v>
       </c>
       <c r="B671" s="9" t="s">
-        <v>671</v>
+        <v>532</v>
       </c>
       <c r="C671" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D671" s="13"/>
       <c r="E671" s="13"/>
       <c r="F671" s="14"/>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="8">
-        <v>68357</v>
+        <v>54307</v>
       </c>
       <c r="B672" s="9" t="s">
-        <v>672</v>
+        <v>533</v>
       </c>
       <c r="C672" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D672" s="13"/>
       <c r="E672" s="13"/>
       <c r="F672" s="14"/>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="8">
-        <v>68358</v>
+        <v>54311</v>
       </c>
       <c r="B673" s="9" t="s">
-        <v>673</v>
+        <v>534</v>
       </c>
       <c r="C673" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D673" s="13"/>
       <c r="E673" s="13"/>
       <c r="F673" s="14"/>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="8">
-        <v>68360</v>
+        <v>54312</v>
       </c>
       <c r="B674" s="9" t="s">
-        <v>674</v>
+        <v>535</v>
       </c>
       <c r="C674" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D674" s="13"/>
       <c r="E674" s="13"/>
       <c r="F674" s="14"/>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="8">
-        <v>68362</v>
+        <v>54324</v>
       </c>
       <c r="B675" s="9" t="s">
-        <v>675</v>
+        <v>536</v>
       </c>
       <c r="C675" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D675" s="13"/>
       <c r="E675" s="13"/>
       <c r="F675" s="14"/>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="8">
-        <v>68363</v>
+        <v>54347</v>
       </c>
       <c r="B676" s="9" t="s">
-        <v>676</v>
+        <v>537</v>
       </c>
       <c r="C676" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D676" s="13"/>
       <c r="E676" s="13"/>
       <c r="F676" s="14"/>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="8">
-        <v>68364</v>
+        <v>54354</v>
       </c>
       <c r="B677" s="9" t="s">
-        <v>677</v>
+        <v>109</v>
       </c>
       <c r="C677" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D677" s="13"/>
       <c r="E677" s="13"/>
       <c r="F677" s="14"/>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="8">
-        <v>68366</v>
+        <v>54355</v>
       </c>
       <c r="B678" s="9" t="s">
-        <v>678</v>
+        <v>116</v>
       </c>
       <c r="C678" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D678" s="13"/>
       <c r="E678" s="13"/>
       <c r="F678" s="14"/>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="8">
-        <v>68370</v>
+        <v>54358</v>
       </c>
       <c r="B679" s="9" t="s">
-        <v>679</v>
+        <v>124</v>
       </c>
       <c r="C679" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D679" s="13"/>
       <c r="E679" s="13"/>
       <c r="F679" s="14"/>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="8">
-        <v>68373</v>
+        <v>54359</v>
       </c>
       <c r="B680" s="9" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="C680" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D680" s="13"/>
       <c r="E680" s="13"/>
       <c r="F680" s="14"/>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="8">
-        <v>68374</v>
+        <v>54363</v>
       </c>
       <c r="B681" s="9" t="s">
-        <v>681</v>
+        <v>142</v>
       </c>
       <c r="C681" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D681" s="13"/>
       <c r="E681" s="13"/>
       <c r="F681" s="14"/>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="8">
-        <v>68375</v>
+        <v>54365</v>
       </c>
       <c r="B682" s="9" t="s">
-        <v>682</v>
+        <v>538</v>
       </c>
       <c r="C682" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D682" s="13"/>
       <c r="E682" s="13"/>
       <c r="F682" s="14"/>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="8">
-        <v>68376</v>
+        <v>54367</v>
       </c>
       <c r="B683" s="9" t="s">
-        <v>683</v>
+        <v>125</v>
       </c>
       <c r="C683" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D683" s="13"/>
       <c r="E683" s="13"/>
       <c r="F683" s="14"/>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="8">
-        <v>68377</v>
+        <v>54369</v>
       </c>
       <c r="B684" s="9" t="s">
-        <v>684</v>
+        <v>153</v>
       </c>
       <c r="C684" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D684" s="13"/>
       <c r="E684" s="13"/>
       <c r="F684" s="14"/>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="8">
-        <v>68378</v>
+        <v>54388</v>
       </c>
       <c r="B685" s="9" t="s">
-        <v>685</v>
+        <v>154</v>
       </c>
       <c r="C685" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D685" s="13"/>
       <c r="E685" s="13"/>
       <c r="F685" s="14"/>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="8">
-        <v>68379</v>
+        <v>54389</v>
       </c>
       <c r="B686" s="9" t="s">
-        <v>686</v>
+        <v>539</v>
       </c>
       <c r="C686" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D686" s="13"/>
       <c r="E686" s="13"/>
       <c r="F686" s="14"/>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" s="8">
-        <v>68384</v>
+        <v>54390</v>
       </c>
       <c r="B687" s="9" t="s">
-        <v>687</v>
+        <v>540</v>
       </c>
       <c r="C687" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D687" s="13"/>
       <c r="E687" s="13"/>
       <c r="F687" s="14"/>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="8">
-        <v>68387</v>
+        <v>54416</v>
       </c>
       <c r="B688" s="9" t="s">
-        <v>688</v>
+        <v>541</v>
       </c>
       <c r="C688" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D688" s="13"/>
       <c r="E688" s="13"/>
       <c r="F688" s="14"/>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="8">
-        <v>68389</v>
+        <v>54424</v>
       </c>
       <c r="B689" s="9" t="s">
-        <v>689</v>
+        <v>542</v>
       </c>
       <c r="C689" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D689" s="13"/>
       <c r="E689" s="13"/>
       <c r="F689" s="14"/>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="8">
-        <v>68395</v>
+        <v>54425</v>
       </c>
       <c r="B690" s="9" t="s">
-        <v>690</v>
+        <v>543</v>
       </c>
       <c r="C690" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D690" s="13"/>
       <c r="E690" s="13"/>
       <c r="F690" s="14"/>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="8">
-        <v>68396</v>
+        <v>54429</v>
       </c>
       <c r="B691" s="9" t="s">
-        <v>691</v>
+        <v>544</v>
       </c>
       <c r="C691" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D691" s="13"/>
       <c r="E691" s="13"/>
       <c r="F691" s="14"/>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="8">
-        <v>68408</v>
+        <v>54433</v>
       </c>
       <c r="B692" s="9" t="s">
-        <v>692</v>
+        <v>545</v>
       </c>
       <c r="C692" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D692" s="13"/>
       <c r="E692" s="13"/>
       <c r="F692" s="14"/>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="8">
-        <v>68425</v>
+        <v>54434</v>
       </c>
       <c r="B693" s="9" t="s">
-        <v>693</v>
+        <v>546</v>
       </c>
       <c r="C693" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D693" s="13"/>
       <c r="E693" s="13"/>
       <c r="F693" s="14"/>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="8">
-        <v>68429</v>
+        <v>54435</v>
       </c>
       <c r="B694" s="9" t="s">
-        <v>694</v>
+        <v>547</v>
       </c>
       <c r="C694" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D694" s="13"/>
       <c r="E694" s="13"/>
       <c r="F694" s="14"/>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="8">
-        <v>68434</v>
+        <v>54437</v>
       </c>
       <c r="B695" s="9" t="s">
-        <v>695</v>
+        <v>548</v>
       </c>
       <c r="C695" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D695" s="13"/>
       <c r="E695" s="13"/>
       <c r="F695" s="14"/>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="8">
-        <v>68451</v>
+        <v>54443</v>
       </c>
       <c r="B696" s="9" t="s">
-        <v>89</v>
+        <v>549</v>
       </c>
       <c r="C696" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D696" s="13"/>
       <c r="E696" s="13"/>
       <c r="F696" s="14"/>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="8">
-        <v>68452</v>
+        <v>54447</v>
       </c>
       <c r="B697" s="9" t="s">
-        <v>696</v>
+        <v>550</v>
       </c>
       <c r="C697" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D697" s="13"/>
       <c r="E697" s="13"/>
       <c r="F697" s="14"/>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="8">
-        <v>68458</v>
+        <v>54449</v>
       </c>
       <c r="B698" s="9" t="s">
-        <v>697</v>
+        <v>551</v>
       </c>
       <c r="C698" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D698" s="13"/>
       <c r="E698" s="13"/>
       <c r="F698" s="14"/>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="8">
-        <v>68460</v>
+        <v>54454</v>
       </c>
       <c r="B699" s="9" t="s">
-        <v>698</v>
+        <v>552</v>
       </c>
       <c r="C699" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D699" s="13"/>
       <c r="E699" s="13"/>
       <c r="F699" s="14"/>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="8">
-        <v>68462</v>
+        <v>54458</v>
       </c>
       <c r="B700" s="9" t="s">
-        <v>699</v>
+        <v>553</v>
       </c>
       <c r="C700" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D700" s="13"/>
       <c r="E700" s="13"/>
       <c r="F700" s="14"/>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="8">
-        <v>68463</v>
+        <v>54461</v>
       </c>
       <c r="B701" s="9" t="s">
-        <v>700</v>
+        <v>129</v>
       </c>
       <c r="C701" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D701" s="13"/>
       <c r="E701" s="13"/>
       <c r="F701" s="14"/>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="8">
-        <v>68469</v>
+        <v>54468</v>
       </c>
       <c r="B702" s="9" t="s">
-        <v>701</v>
+        <v>554</v>
       </c>
       <c r="C702" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D702" s="13"/>
       <c r="E702" s="13"/>
       <c r="F702" s="14"/>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="8">
-        <v>68472</v>
+        <v>54469</v>
       </c>
       <c r="B703" s="9" t="s">
-        <v>702</v>
+        <v>555</v>
       </c>
       <c r="C703" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D703" s="13"/>
       <c r="E703" s="13"/>
       <c r="F703" s="14"/>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="8">
-        <v>68474</v>
+        <v>54470</v>
       </c>
       <c r="B704" s="9" t="s">
-        <v>703</v>
+        <v>556</v>
       </c>
       <c r="C704" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D704" s="13"/>
       <c r="E704" s="13"/>
       <c r="F704" s="14"/>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="8">
-        <v>68479</v>
+        <v>54480</v>
       </c>
       <c r="B705" s="9" t="s">
-        <v>704</v>
+        <v>557</v>
       </c>
       <c r="C705" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D705" s="13"/>
       <c r="E705" s="13"/>
       <c r="F705" s="14"/>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="8">
-        <v>68489</v>
+        <v>54489</v>
       </c>
       <c r="B706" s="9" t="s">
-        <v>705</v>
+        <v>558</v>
       </c>
       <c r="C706" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D706" s="13"/>
       <c r="E706" s="13"/>
       <c r="F706" s="14"/>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="8">
-        <v>68506</v>
+        <v>54491</v>
       </c>
       <c r="B707" s="9" t="s">
-        <v>706</v>
+        <v>559</v>
       </c>
       <c r="C707" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D707" s="13"/>
       <c r="E707" s="13"/>
       <c r="F707" s="14"/>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="8">
-        <v>68511</v>
+        <v>54492</v>
       </c>
       <c r="B708" s="9" t="s">
-        <v>707</v>
+        <v>560</v>
       </c>
       <c r="C708" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D708" s="13"/>
       <c r="E708" s="13"/>
       <c r="F708" s="14"/>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="8">
-        <v>68520</v>
+        <v>54493</v>
       </c>
       <c r="B709" s="9" t="s">
-        <v>708</v>
+        <v>96</v>
       </c>
       <c r="C709" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D709" s="13"/>
       <c r="E709" s="13"/>
       <c r="F709" s="14"/>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="8">
-        <v>68523</v>
+        <v>54506</v>
       </c>
       <c r="B710" s="9" t="s">
-        <v>709</v>
+        <v>42</v>
       </c>
       <c r="C710" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D710" s="13"/>
       <c r="E710" s="13"/>
       <c r="F710" s="14"/>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="8">
-        <v>68534</v>
+        <v>54514</v>
       </c>
       <c r="B711" s="9" t="s">
-        <v>710</v>
+        <v>561</v>
       </c>
       <c r="C711" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D711" s="13"/>
       <c r="E711" s="13"/>
       <c r="F711" s="14"/>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="8">
-        <v>68536</v>
+        <v>54515</v>
       </c>
       <c r="B712" s="9" t="s">
-        <v>711</v>
+        <v>562</v>
       </c>
       <c r="C712" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D712" s="13"/>
       <c r="E712" s="13"/>
       <c r="F712" s="14"/>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" s="8">
-        <v>68537</v>
+        <v>54534</v>
       </c>
       <c r="B713" s="9" t="s">
-        <v>712</v>
+        <v>563</v>
       </c>
       <c r="C713" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D713" s="13"/>
       <c r="E713" s="13"/>
       <c r="F713" s="14"/>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" s="8">
-        <v>68544</v>
+        <v>54535</v>
       </c>
       <c r="B714" s="9" t="s">
-        <v>713</v>
+        <v>564</v>
       </c>
       <c r="C714" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D714" s="13"/>
       <c r="E714" s="13"/>
       <c r="F714" s="14"/>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" s="8">
-        <v>68546</v>
+        <v>54536</v>
       </c>
       <c r="B715" s="9" t="s">
-        <v>714</v>
+        <v>565</v>
       </c>
       <c r="C715" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D715" s="13"/>
       <c r="E715" s="13"/>
       <c r="F715" s="14"/>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" s="8">
-        <v>68547</v>
+        <v>54537</v>
       </c>
       <c r="B716" s="9" t="s">
-        <v>715</v>
+        <v>566</v>
       </c>
       <c r="C716" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D716" s="13"/>
       <c r="E716" s="13"/>
       <c r="F716" s="14"/>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" s="8">
-        <v>68549</v>
+        <v>54541</v>
       </c>
       <c r="B717" s="9" t="s">
-        <v>716</v>
+        <v>567</v>
       </c>
       <c r="C717" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D717" s="13"/>
       <c r="E717" s="13"/>
       <c r="F717" s="14"/>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" s="8">
-        <v>68556</v>
+        <v>54546</v>
       </c>
       <c r="B718" s="9" t="s">
-        <v>717</v>
+        <v>568</v>
       </c>
       <c r="C718" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D718" s="13"/>
       <c r="E718" s="13"/>
       <c r="F718" s="14"/>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" s="8">
-        <v>68557</v>
+        <v>54552</v>
       </c>
       <c r="B719" s="9" t="s">
-        <v>718</v>
+        <v>569</v>
       </c>
       <c r="C719" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D719" s="13"/>
       <c r="E719" s="13"/>
       <c r="F719" s="14"/>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" s="8">
-        <v>68558</v>
+        <v>54553</v>
       </c>
       <c r="B720" s="9" t="s">
-        <v>719</v>
+        <v>570</v>
       </c>
       <c r="C720" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D720" s="13"/>
       <c r="E720" s="13"/>
       <c r="F720" s="14"/>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" s="8">
-        <v>68566</v>
+        <v>54554</v>
       </c>
       <c r="B721" s="9" t="s">
-        <v>720</v>
+        <v>117</v>
       </c>
       <c r="C721" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D721" s="13"/>
       <c r="E721" s="13"/>
       <c r="F721" s="14"/>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" s="8">
-        <v>68567</v>
+        <v>54557</v>
       </c>
       <c r="B722" s="9" t="s">
-        <v>721</v>
+        <v>126</v>
       </c>
       <c r="C722" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D722" s="13"/>
       <c r="E722" s="13"/>
       <c r="F722" s="14"/>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" s="8">
-        <v>68571</v>
+        <v>54578</v>
       </c>
       <c r="B723" s="9" t="s">
-        <v>722</v>
+        <v>128</v>
       </c>
       <c r="C723" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D723" s="13"/>
       <c r="E723" s="13"/>
       <c r="F723" s="14"/>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" s="8">
-        <v>68578</v>
+        <v>54583</v>
       </c>
       <c r="B724" s="9" t="s">
-        <v>723</v>
+        <v>571</v>
       </c>
       <c r="C724" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D724" s="13"/>
       <c r="E724" s="13"/>
       <c r="F724" s="14"/>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="8">
-        <v>68582</v>
+        <v>54584</v>
       </c>
       <c r="B725" s="9" t="s">
-        <v>724</v>
+        <v>572</v>
       </c>
       <c r="C725" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D725" s="13"/>
       <c r="E725" s="13"/>
       <c r="F725" s="14"/>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="8">
-        <v>68583</v>
+        <v>54585</v>
       </c>
       <c r="B726" s="9" t="s">
-        <v>725</v>
+        <v>573</v>
       </c>
       <c r="C726" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D726" s="13"/>
       <c r="E726" s="13"/>
       <c r="F726" s="14"/>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="8">
-        <v>68594</v>
+        <v>54586</v>
       </c>
       <c r="B727" s="9" t="s">
-        <v>726</v>
+        <v>574</v>
       </c>
       <c r="C727" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D727" s="13"/>
       <c r="E727" s="13"/>
       <c r="F727" s="14"/>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="8">
-        <v>68595</v>
+        <v>54587</v>
       </c>
       <c r="B728" s="9" t="s">
-        <v>727</v>
+        <v>615</v>
       </c>
       <c r="C728" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D728" s="13"/>
       <c r="E728" s="13"/>
       <c r="F728" s="14"/>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="8">
-        <v>68597</v>
+        <v>54606</v>
       </c>
       <c r="B729" s="9" t="s">
-        <v>728</v>
+        <v>616</v>
       </c>
       <c r="C729" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D729" s="13"/>
       <c r="E729" s="13"/>
       <c r="F729" s="14"/>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="8">
-        <v>68599</v>
+        <v>54617</v>
       </c>
       <c r="B730" s="9" t="s">
-        <v>729</v>
+        <v>617</v>
       </c>
       <c r="C730" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D730" s="13"/>
       <c r="E730" s="13"/>
       <c r="F730" s="14"/>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="8">
-        <v>68600</v>
+        <v>54619</v>
       </c>
       <c r="B731" s="9" t="s">
-        <v>730</v>
+        <v>618</v>
       </c>
       <c r="C731" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D731" s="13"/>
       <c r="E731" s="13"/>
       <c r="F731" s="14"/>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="8">
-        <v>68609</v>
+        <v>54627</v>
       </c>
       <c r="B732" s="9" t="s">
-        <v>731</v>
+        <v>619</v>
       </c>
       <c r="C732" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D732" s="13"/>
       <c r="E732" s="13"/>
       <c r="F732" s="14"/>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="8">
-        <v>68616</v>
+        <v>54632</v>
       </c>
       <c r="B733" s="9" t="s">
-        <v>732</v>
+        <v>620</v>
       </c>
       <c r="C733" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D733" s="13"/>
       <c r="E733" s="13"/>
       <c r="F733" s="14"/>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="8">
-        <v>68619</v>
+        <v>54633</v>
       </c>
       <c r="B734" s="9" t="s">
-        <v>733</v>
+        <v>621</v>
       </c>
       <c r="C734" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D734" s="13"/>
       <c r="E734" s="13"/>
       <c r="F734" s="14"/>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="8">
-        <v>68625</v>
+        <v>54634</v>
       </c>
       <c r="B735" s="9" t="s">
-        <v>734</v>
+        <v>622</v>
       </c>
       <c r="C735" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D735" s="13"/>
       <c r="E735" s="13"/>
       <c r="F735" s="14"/>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="8">
-        <v>68627</v>
+        <v>54636</v>
       </c>
       <c r="B736" s="9" t="s">
-        <v>735</v>
+        <v>623</v>
       </c>
       <c r="C736" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D736" s="13"/>
       <c r="E736" s="13"/>
       <c r="F736" s="14"/>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="8">
-        <v>68628</v>
+        <v>54643</v>
       </c>
       <c r="B737" s="9" t="s">
-        <v>736</v>
+        <v>624</v>
       </c>
       <c r="C737" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D737" s="13"/>
       <c r="E737" s="13"/>
       <c r="F737" s="14"/>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="8">
-        <v>68632</v>
+        <v>54644</v>
       </c>
       <c r="B738" s="9" t="s">
-        <v>737</v>
+        <v>625</v>
       </c>
       <c r="C738" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D738" s="13"/>
       <c r="E738" s="13"/>
       <c r="F738" s="14"/>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="8">
-        <v>68638</v>
+        <v>54662</v>
       </c>
       <c r="B739" s="9" t="s">
-        <v>738</v>
+        <v>626</v>
       </c>
       <c r="C739" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D739" s="13"/>
       <c r="E739" s="13"/>
       <c r="F739" s="14"/>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="8">
-        <v>68645</v>
+        <v>54665</v>
       </c>
       <c r="B740" s="9" t="s">
-        <v>739</v>
+        <v>627</v>
       </c>
       <c r="C740" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D740" s="13"/>
       <c r="E740" s="13"/>
       <c r="F740" s="14"/>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="8">
-        <v>68659</v>
+        <v>54670</v>
       </c>
       <c r="B741" s="9" t="s">
-        <v>740</v>
+        <v>628</v>
       </c>
       <c r="C741" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D741" s="13"/>
       <c r="E741" s="13"/>
       <c r="F741" s="14"/>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="8">
-        <v>68669</v>
+        <v>54671</v>
       </c>
       <c r="B742" s="9" t="s">
-        <v>741</v>
+        <v>629</v>
       </c>
       <c r="C742" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D742" s="13"/>
       <c r="E742" s="13"/>
       <c r="F742" s="14"/>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="8">
-        <v>68670</v>
+        <v>54673</v>
       </c>
       <c r="B743" s="9" t="s">
-        <v>742</v>
+        <v>630</v>
       </c>
       <c r="C743" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D743" s="13"/>
       <c r="E743" s="13"/>
       <c r="F743" s="14"/>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="8">
-        <v>68675</v>
+        <v>54674</v>
       </c>
       <c r="B744" s="9" t="s">
-        <v>743</v>
+        <v>631</v>
       </c>
       <c r="C744" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D744" s="13"/>
       <c r="E744" s="13"/>
       <c r="F744" s="14"/>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="8">
-        <v>68680</v>
+        <v>54679</v>
       </c>
       <c r="B745" s="9" t="s">
-        <v>744</v>
+        <v>632</v>
       </c>
       <c r="C745" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D745" s="13"/>
       <c r="E745" s="13"/>
       <c r="F745" s="14"/>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="8">
-        <v>68683</v>
+        <v>54686</v>
       </c>
       <c r="B746" s="9" t="s">
-        <v>745</v>
+        <v>633</v>
       </c>
       <c r="C746" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D746" s="13"/>
       <c r="E746" s="13"/>
       <c r="F746" s="14"/>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="8">
-        <v>68685</v>
+        <v>54689</v>
       </c>
       <c r="B747" s="9" t="s">
-        <v>746</v>
+        <v>634</v>
       </c>
       <c r="C747" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D747" s="13"/>
       <c r="E747" s="13"/>
       <c r="F747" s="14"/>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="8">
-        <v>68686</v>
+        <v>54698</v>
       </c>
       <c r="B748" s="9" t="s">
-        <v>747</v>
+        <v>635</v>
       </c>
       <c r="C748" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D748" s="13"/>
       <c r="E748" s="13"/>
       <c r="F748" s="14"/>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="8">
-        <v>68690</v>
+        <v>54710</v>
       </c>
       <c r="B749" s="9" t="s">
-        <v>748</v>
+        <v>636</v>
       </c>
       <c r="C749" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D749" s="13"/>
       <c r="E749" s="13"/>
       <c r="F749" s="14"/>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="8">
-        <v>68692</v>
+        <v>54725</v>
       </c>
       <c r="B750" s="9" t="s">
-        <v>749</v>
+        <v>637</v>
       </c>
       <c r="C750" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D750" s="13"/>
       <c r="E750" s="13"/>
       <c r="F750" s="14"/>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="8">
-        <v>68698</v>
+        <v>54727</v>
       </c>
       <c r="B751" s="9" t="s">
-        <v>750</v>
+        <v>638</v>
       </c>
       <c r="C751" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D751" s="13"/>
       <c r="E751" s="13"/>
       <c r="F751" s="14"/>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="8">
-        <v>68699</v>
+        <v>54735</v>
       </c>
       <c r="B752" s="9" t="s">
-        <v>751</v>
+        <v>639</v>
       </c>
       <c r="C752" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D752" s="13"/>
       <c r="E752" s="13"/>
       <c r="F752" s="14"/>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="8">
-        <v>68713</v>
+        <v>54742</v>
       </c>
       <c r="B753" s="9" t="s">
-        <v>752</v>
+        <v>640</v>
       </c>
       <c r="C753" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D753" s="13"/>
       <c r="E753" s="13"/>
       <c r="F753" s="14"/>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="8">
-        <v>68718</v>
+        <v>54745</v>
       </c>
       <c r="B754" s="9" t="s">
-        <v>753</v>
+        <v>641</v>
       </c>
       <c r="C754" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D754" s="13"/>
       <c r="E754" s="13"/>
       <c r="F754" s="14"/>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="8">
-        <v>68722</v>
+        <v>54746</v>
       </c>
       <c r="B755" s="9" t="s">
-        <v>754</v>
+        <v>642</v>
       </c>
       <c r="C755" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D755" s="13"/>
       <c r="E755" s="13"/>
       <c r="F755" s="14"/>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="8">
-        <v>68724</v>
+        <v>54749</v>
       </c>
       <c r="B756" s="9" t="s">
-        <v>755</v>
+        <v>643</v>
       </c>
       <c r="C756" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D756" s="13"/>
       <c r="E756" s="13"/>
       <c r="F756" s="14"/>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="8">
-        <v>68728</v>
+        <v>54753</v>
       </c>
       <c r="B757" s="9" t="s">
-        <v>756</v>
+        <v>644</v>
       </c>
       <c r="C757" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D757" s="13"/>
       <c r="E757" s="13"/>
       <c r="F757" s="14"/>
     </row>
+    <row r="758" spans="1:6">
+      <c r="A758" s="8">
+        <v>54757</v>
+      </c>
+      <c r="B758" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="C758" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D758" s="13"/>
+      <c r="E758" s="13"/>
+      <c r="F758" s="14"/>
+    </row>
+    <row r="759" spans="1:6">
+      <c r="A759" s="8">
+        <v>54760</v>
+      </c>
+      <c r="B759" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="C759" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D759" s="13"/>
+      <c r="E759" s="13"/>
+      <c r="F759" s="14"/>
+    </row>
+    <row r="760" spans="1:6">
+      <c r="A760" s="8">
+        <v>54773</v>
+      </c>
+      <c r="B760" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="C760" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D760" s="13"/>
+      <c r="E760" s="13"/>
+      <c r="F760" s="14"/>
+    </row>
+    <row r="761" spans="1:6">
+      <c r="A761" s="8">
+        <v>54778</v>
+      </c>
+      <c r="B761" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="C761" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D761" s="13"/>
+      <c r="E761" s="13"/>
+      <c r="F761" s="14"/>
+    </row>
+    <row r="762" spans="1:6">
+      <c r="A762" s="8">
+        <v>54779</v>
+      </c>
+      <c r="B762" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="C762" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D762" s="13"/>
+      <c r="E762" s="13"/>
+      <c r="F762" s="14"/>
+    </row>
+    <row r="763" spans="1:6">
+      <c r="A763" s="8">
+        <v>54783</v>
+      </c>
+      <c r="B763" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="C763" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D763" s="13"/>
+      <c r="E763" s="13"/>
+      <c r="F763" s="14"/>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764" s="8">
+        <v>54796</v>
+      </c>
+      <c r="B764" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="C764" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D764" s="13"/>
+      <c r="E764" s="13"/>
+      <c r="F764" s="14"/>
+    </row>
+    <row r="765" spans="1:6">
+      <c r="A765" s="8">
+        <v>54811</v>
+      </c>
+      <c r="B765" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="C765" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D765" s="13"/>
+      <c r="E765" s="13"/>
+      <c r="F765" s="14"/>
+    </row>
+    <row r="766" spans="1:6">
+      <c r="A766" s="8">
+        <v>54815</v>
+      </c>
+      <c r="B766" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="C766" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D766" s="13"/>
+      <c r="E766" s="13"/>
+      <c r="F766" s="14"/>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767" s="8">
+        <v>54816</v>
+      </c>
+      <c r="B767" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="C767" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D767" s="13"/>
+      <c r="E767" s="13"/>
+      <c r="F767" s="14"/>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768" s="8">
+        <v>54828</v>
+      </c>
+      <c r="B768" s="9" t="s">
+        <v>655</v>
+      </c>
+      <c r="C768" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D768" s="13"/>
+      <c r="E768" s="13"/>
+      <c r="F768" s="14"/>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769" s="8">
+        <v>54840</v>
+      </c>
+      <c r="B769" s="9" t="s">
+        <v>656</v>
+      </c>
+      <c r="C769" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D769" s="13"/>
+      <c r="E769" s="13"/>
+      <c r="F769" s="14"/>
+    </row>
+    <row r="770" spans="1:6">
+      <c r="A770" s="8">
+        <v>54842</v>
+      </c>
+      <c r="B770" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="C770" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D770" s="13"/>
+      <c r="E770" s="13"/>
+      <c r="F770" s="14"/>
+    </row>
+    <row r="771" spans="1:6">
+      <c r="A771" s="8">
+        <v>54845</v>
+      </c>
+      <c r="B771" s="9" t="s">
+        <v>658</v>
+      </c>
+      <c r="C771" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D771" s="13"/>
+      <c r="E771" s="13"/>
+      <c r="F771" s="14"/>
+    </row>
+    <row r="772" spans="1:6">
+      <c r="A772" s="8">
+        <v>54849</v>
+      </c>
+      <c r="B772" s="9" t="s">
+        <v>659</v>
+      </c>
+      <c r="C772" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D772" s="13"/>
+      <c r="E772" s="13"/>
+      <c r="F772" s="14"/>
+    </row>
+    <row r="773" spans="1:6">
+      <c r="A773" s="8">
+        <v>54853</v>
+      </c>
+      <c r="B773" s="9" t="s">
+        <v>660</v>
+      </c>
+      <c r="C773" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D773" s="13"/>
+      <c r="E773" s="13"/>
+      <c r="F773" s="14"/>
+    </row>
+    <row r="774" spans="1:6">
+      <c r="A774" s="8">
+        <v>54857</v>
+      </c>
+      <c r="B774" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="C774" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D774" s="13"/>
+      <c r="E774" s="13"/>
+      <c r="F774" s="14"/>
+    </row>
+    <row r="775" spans="1:6">
+      <c r="A775" s="8">
+        <v>54860</v>
+      </c>
+      <c r="B775" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="C775" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D775" s="13"/>
+      <c r="E775" s="13"/>
+      <c r="F775" s="14"/>
+    </row>
+    <row r="776" spans="1:6">
+      <c r="A776" s="8">
+        <v>54864</v>
+      </c>
+      <c r="B776" s="9" t="s">
+        <v>663</v>
+      </c>
+      <c r="C776" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D776" s="13"/>
+      <c r="E776" s="13"/>
+      <c r="F776" s="14"/>
+    </row>
+    <row r="777" spans="1:6">
+      <c r="A777" s="8">
+        <v>54865</v>
+      </c>
+      <c r="B777" s="9" t="s">
+        <v>664</v>
+      </c>
+      <c r="C777" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D777" s="13"/>
+      <c r="E777" s="13"/>
+      <c r="F777" s="14"/>
+    </row>
+    <row r="778" spans="1:6">
+      <c r="A778" s="8">
+        <v>54874</v>
+      </c>
+      <c r="B778" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="C778" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D778" s="13"/>
+      <c r="E778" s="13"/>
+      <c r="F778" s="14"/>
+    </row>
+    <row r="779" spans="1:6">
+      <c r="A779" s="8">
+        <v>54875</v>
+      </c>
+      <c r="B779" s="9" t="s">
+        <v>666</v>
+      </c>
+      <c r="C779" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D779" s="13"/>
+      <c r="E779" s="13"/>
+      <c r="F779" s="14"/>
+    </row>
+    <row r="780" spans="1:6">
+      <c r="A780" s="8">
+        <v>54876</v>
+      </c>
+      <c r="B780" s="9" t="s">
+        <v>667</v>
+      </c>
+      <c r="C780" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D780" s="13"/>
+      <c r="E780" s="13"/>
+      <c r="F780" s="14"/>
+    </row>
+    <row r="781" spans="1:6">
+      <c r="A781" s="8">
+        <v>54880</v>
+      </c>
+      <c r="B781" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="C781" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D781" s="13"/>
+      <c r="E781" s="13"/>
+      <c r="F781" s="14"/>
+    </row>
+    <row r="782" spans="1:6">
+      <c r="A782" s="8">
+        <v>54882</v>
+      </c>
+      <c r="B782" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="C782" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D782" s="13"/>
+      <c r="E782" s="13"/>
+      <c r="F782" s="14"/>
+    </row>
+    <row r="783" spans="1:6">
+      <c r="A783" s="8">
+        <v>54890</v>
+      </c>
+      <c r="B783" s="9" t="s">
+        <v>670</v>
+      </c>
+      <c r="C783" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D783" s="13"/>
+      <c r="E783" s="13"/>
+      <c r="F783" s="14"/>
+    </row>
+    <row r="784" spans="1:6">
+      <c r="A784" s="8">
+        <v>54895</v>
+      </c>
+      <c r="B784" s="9" t="s">
+        <v>671</v>
+      </c>
+      <c r="C784" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D784" s="13"/>
+      <c r="E784" s="13"/>
+      <c r="F784" s="14"/>
+    </row>
+    <row r="785" spans="1:6">
+      <c r="A785" s="8">
+        <v>54898</v>
+      </c>
+      <c r="B785" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="C785" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D785" s="13"/>
+      <c r="E785" s="13"/>
+      <c r="F785" s="14"/>
+    </row>
+    <row r="786" spans="1:6">
+      <c r="A786" s="8">
+        <v>54900</v>
+      </c>
+      <c r="B786" s="9" t="s">
+        <v>673</v>
+      </c>
+      <c r="C786" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D786" s="13"/>
+      <c r="E786" s="13"/>
+      <c r="F786" s="14"/>
+    </row>
+    <row r="787" spans="1:6">
+      <c r="A787" s="8">
+        <v>54901</v>
+      </c>
+      <c r="B787" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="C787" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D787" s="13"/>
+      <c r="E787" s="13"/>
+      <c r="F787" s="14"/>
+    </row>
+    <row r="788" spans="1:6">
+      <c r="A788" s="8">
+        <v>54902</v>
+      </c>
+      <c r="B788" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="C788" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D788" s="13"/>
+      <c r="E788" s="13"/>
+      <c r="F788" s="14"/>
+    </row>
+    <row r="789" spans="1:6">
+      <c r="A789" s="8">
+        <v>54904</v>
+      </c>
+      <c r="B789" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="C789" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D789" s="13"/>
+      <c r="E789" s="13"/>
+      <c r="F789" s="14"/>
+    </row>
+    <row r="790" spans="1:6">
+      <c r="A790" s="8">
+        <v>54906</v>
+      </c>
+      <c r="B790" s="9" t="s">
+        <v>677</v>
+      </c>
+      <c r="C790" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D790" s="13"/>
+      <c r="E790" s="13"/>
+      <c r="F790" s="14"/>
+    </row>
+    <row r="791" spans="1:6">
+      <c r="A791" s="8">
+        <v>54912</v>
+      </c>
+      <c r="B791" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="C791" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D791" s="13"/>
+      <c r="E791" s="13"/>
+      <c r="F791" s="14"/>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792" s="8">
+        <v>54913</v>
+      </c>
+      <c r="B792" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="C792" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D792" s="13"/>
+      <c r="E792" s="13"/>
+      <c r="F792" s="14"/>
+    </row>
+    <row r="793" spans="1:6">
+      <c r="A793" s="8">
+        <v>54915</v>
+      </c>
+      <c r="B793" s="9" t="s">
+        <v>680</v>
+      </c>
+      <c r="C793" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D793" s="13"/>
+      <c r="E793" s="13"/>
+      <c r="F793" s="14"/>
+    </row>
+    <row r="794" spans="1:6">
+      <c r="A794" s="8">
+        <v>54916</v>
+      </c>
+      <c r="B794" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="C794" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D794" s="13"/>
+      <c r="E794" s="13"/>
+      <c r="F794" s="14"/>
+    </row>
+    <row r="795" spans="1:6">
+      <c r="A795" s="8">
+        <v>54917</v>
+      </c>
+      <c r="B795" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="C795" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D795" s="13"/>
+      <c r="E795" s="13"/>
+      <c r="F795" s="14"/>
+    </row>
+    <row r="796" spans="1:6">
+      <c r="A796" s="8">
+        <v>54920</v>
+      </c>
+      <c r="B796" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="C796" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D796" s="13"/>
+      <c r="E796" s="13"/>
+      <c r="F796" s="14"/>
+    </row>
+    <row r="797" spans="1:6">
+      <c r="A797" s="8">
+        <v>54923</v>
+      </c>
+      <c r="B797" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="C797" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D797" s="13"/>
+      <c r="E797" s="13"/>
+      <c r="F797" s="14"/>
+    </row>
+    <row r="798" spans="1:6">
+      <c r="A798" s="8">
+        <v>54928</v>
+      </c>
+      <c r="B798" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="C798" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D798" s="13"/>
+      <c r="E798" s="13"/>
+      <c r="F798" s="14"/>
+    </row>
+    <row r="799" spans="1:6">
+      <c r="A799" s="8">
+        <v>54929</v>
+      </c>
+      <c r="B799" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="C799" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D799" s="13"/>
+      <c r="E799" s="13"/>
+      <c r="F799" s="14"/>
+    </row>
+    <row r="800" spans="1:6">
+      <c r="A800" s="8">
+        <v>54932</v>
+      </c>
+      <c r="B800" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="C800" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D800" s="13"/>
+      <c r="E800" s="13"/>
+      <c r="F800" s="14"/>
+    </row>
+    <row r="801" spans="1:6">
+      <c r="A801" s="8">
+        <v>54940</v>
+      </c>
+      <c r="B801" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="C801" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D801" s="13"/>
+      <c r="E801" s="13"/>
+      <c r="F801" s="14"/>
+    </row>
+    <row r="802" spans="1:6">
+      <c r="A802" s="8">
+        <v>54943</v>
+      </c>
+      <c r="B802" s="9" t="s">
+        <v>689</v>
+      </c>
+      <c r="C802" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D802" s="13"/>
+      <c r="E802" s="13"/>
+      <c r="F802" s="14"/>
+    </row>
+    <row r="803" spans="1:6">
+      <c r="A803" s="8">
+        <v>54945</v>
+      </c>
+      <c r="B803" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="C803" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D803" s="13"/>
+      <c r="E803" s="13"/>
+      <c r="F803" s="14"/>
+    </row>
+    <row r="804" spans="1:6">
+      <c r="A804" s="8">
+        <v>54950</v>
+      </c>
+      <c r="B804" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="C804" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D804" s="13"/>
+      <c r="E804" s="13"/>
+      <c r="F804" s="14"/>
+    </row>
+    <row r="805" spans="1:6">
+      <c r="A805" s="8">
+        <v>54961</v>
+      </c>
+      <c r="B805" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="C805" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D805" s="13"/>
+      <c r="E805" s="13"/>
+      <c r="F805" s="14"/>
+    </row>
+    <row r="806" spans="1:6">
+      <c r="A806" s="8">
+        <v>54962</v>
+      </c>
+      <c r="B806" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="C806" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D806" s="13"/>
+      <c r="E806" s="13"/>
+      <c r="F806" s="14"/>
+    </row>
+    <row r="807" spans="1:6">
+      <c r="A807" s="8">
+        <v>54964</v>
+      </c>
+      <c r="B807" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="C807" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D807" s="13"/>
+      <c r="E807" s="13"/>
+      <c r="F807" s="14"/>
+    </row>
+    <row r="808" spans="1:6">
+      <c r="A808" s="8">
+        <v>54966</v>
+      </c>
+      <c r="B808" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="C808" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D808" s="13"/>
+      <c r="E808" s="13"/>
+      <c r="F808" s="14"/>
+    </row>
+    <row r="809" spans="1:6">
+      <c r="A809" s="8">
+        <v>54967</v>
+      </c>
+      <c r="B809" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="C809" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D809" s="13"/>
+      <c r="E809" s="13"/>
+      <c r="F809" s="14"/>
+    </row>
+    <row r="810" spans="1:6">
+      <c r="A810" s="8">
+        <v>54968</v>
+      </c>
+      <c r="B810" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="C810" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D810" s="13"/>
+      <c r="E810" s="13"/>
+      <c r="F810" s="14"/>
+    </row>
+    <row r="811" spans="1:6">
+      <c r="A811" s="8">
+        <v>54979</v>
+      </c>
+      <c r="B811" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="C811" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D811" s="13"/>
+      <c r="E811" s="13"/>
+      <c r="F811" s="14"/>
+    </row>
+    <row r="812" spans="1:6">
+      <c r="A812" s="8">
+        <v>54980</v>
+      </c>
+      <c r="B812" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C812" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D812" s="13"/>
+      <c r="E812" s="13"/>
+      <c r="F812" s="14"/>
+    </row>
+    <row r="813" spans="1:6">
+      <c r="A813" s="8">
+        <v>54981</v>
+      </c>
+      <c r="B813" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="C813" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D813" s="13"/>
+      <c r="E813" s="13"/>
+      <c r="F813" s="14"/>
+    </row>
+    <row r="814" spans="1:6">
+      <c r="A814" s="8">
+        <v>54986</v>
+      </c>
+      <c r="B814" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="C814" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D814" s="13"/>
+      <c r="E814" s="13"/>
+      <c r="F814" s="14"/>
+    </row>
+    <row r="815" spans="1:6">
+      <c r="A815" s="8">
+        <v>54994</v>
+      </c>
+      <c r="B815" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="C815" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D815" s="13"/>
+      <c r="E815" s="13"/>
+      <c r="F815" s="14"/>
+    </row>
+    <row r="816" spans="1:6">
+      <c r="A816" s="8">
+        <v>54995</v>
+      </c>
+      <c r="B816" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="C816" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D816" s="13"/>
+      <c r="E816" s="13"/>
+      <c r="F816" s="14"/>
+    </row>
+    <row r="817" spans="1:6">
+      <c r="A817" s="8">
+        <v>54996</v>
+      </c>
+      <c r="B817" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="C817" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D817" s="13"/>
+      <c r="E817" s="13"/>
+      <c r="F817" s="14"/>
+    </row>
+    <row r="818" spans="1:6">
+      <c r="A818" s="8">
+        <v>54999</v>
+      </c>
+      <c r="B818" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="C818" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D818" s="13"/>
+      <c r="E818" s="13"/>
+      <c r="F818" s="14"/>
+    </row>
+    <row r="819" spans="1:6">
+      <c r="A819" s="8">
+        <v>55006</v>
+      </c>
+      <c r="B819" s="9" t="s">
+        <v>705</v>
+      </c>
+      <c r="C819" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D819" s="13"/>
+      <c r="E819" s="13"/>
+      <c r="F819" s="14"/>
+    </row>
+    <row r="820" spans="1:6">
+      <c r="A820" s="8">
+        <v>55012</v>
+      </c>
+      <c r="B820" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="C820" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D820" s="13"/>
+      <c r="E820" s="13"/>
+      <c r="F820" s="14"/>
+    </row>
+    <row r="821" spans="1:6">
+      <c r="A821" s="8">
+        <v>55015</v>
+      </c>
+      <c r="B821" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="C821" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D821" s="13"/>
+      <c r="E821" s="13"/>
+      <c r="F821" s="14"/>
+    </row>
+    <row r="822" spans="1:6">
+      <c r="A822" s="8">
+        <v>55016</v>
+      </c>
+      <c r="B822" s="9" t="s">
+        <v>708</v>
+      </c>
+      <c r="C822" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D822" s="13"/>
+      <c r="E822" s="13"/>
+      <c r="F822" s="14"/>
+    </row>
+    <row r="823" spans="1:6">
+      <c r="A823" s="8">
+        <v>55025</v>
+      </c>
+      <c r="B823" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C823" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D823" s="13"/>
+      <c r="E823" s="13"/>
+      <c r="F823" s="14"/>
+    </row>
+    <row r="824" spans="1:6">
+      <c r="A824" s="8">
+        <v>55026</v>
+      </c>
+      <c r="B824" s="9" t="s">
+        <v>709</v>
+      </c>
+      <c r="C824" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D824" s="13"/>
+      <c r="E824" s="13"/>
+      <c r="F824" s="14"/>
+    </row>
+    <row r="825" spans="1:6">
+      <c r="A825" s="8">
+        <v>55027</v>
+      </c>
+      <c r="B825" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="C825" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D825" s="13"/>
+      <c r="E825" s="13"/>
+      <c r="F825" s="14"/>
+    </row>
+    <row r="826" spans="1:6">
+      <c r="A826" s="8">
+        <v>55028</v>
+      </c>
+      <c r="B826" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="C826" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D826" s="13"/>
+      <c r="E826" s="13"/>
+      <c r="F826" s="14"/>
+    </row>
+    <row r="827" spans="1:6">
+      <c r="A827" s="8">
+        <v>55031</v>
+      </c>
+      <c r="B827" s="9" t="s">
+        <v>712</v>
+      </c>
+      <c r="C827" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D827" s="13"/>
+      <c r="E827" s="13"/>
+      <c r="F827" s="14"/>
+    </row>
+    <row r="828" spans="1:6">
+      <c r="A828" s="8">
+        <v>55032</v>
+      </c>
+      <c r="B828" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="C828" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D828" s="13"/>
+      <c r="E828" s="13"/>
+      <c r="F828" s="14"/>
+    </row>
+    <row r="829" spans="1:6">
+      <c r="A829" s="8">
+        <v>55040</v>
+      </c>
+      <c r="B829" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="C829" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D829" s="13"/>
+      <c r="E829" s="13"/>
+      <c r="F829" s="14"/>
+    </row>
+    <row r="830" spans="1:6">
+      <c r="A830" s="8">
+        <v>55041</v>
+      </c>
+      <c r="B830" s="9" t="s">
+        <v>715</v>
+      </c>
+      <c r="C830" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D830" s="13"/>
+      <c r="E830" s="13"/>
+      <c r="F830" s="14"/>
+    </row>
+    <row r="831" spans="1:6">
+      <c r="A831" s="8">
+        <v>55044</v>
+      </c>
+      <c r="B831" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="C831" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D831" s="13"/>
+      <c r="E831" s="13"/>
+      <c r="F831" s="14"/>
+    </row>
+    <row r="832" spans="1:6">
+      <c r="A832" s="8">
+        <v>55045</v>
+      </c>
+      <c r="B832" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="C832" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D832" s="13"/>
+      <c r="E832" s="13"/>
+      <c r="F832" s="14"/>
+    </row>
+    <row r="833" spans="1:6">
+      <c r="A833" s="8">
+        <v>55046</v>
+      </c>
+      <c r="B833" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="C833" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D833" s="13"/>
+      <c r="E833" s="13"/>
+      <c r="F833" s="14"/>
+    </row>
+    <row r="834" spans="1:6">
+      <c r="A834" s="8">
+        <v>55056</v>
+      </c>
+      <c r="B834" s="9" t="s">
+        <v>719</v>
+      </c>
+      <c r="C834" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D834" s="13"/>
+      <c r="E834" s="13"/>
+      <c r="F834" s="14"/>
+    </row>
+    <row r="835" spans="1:6">
+      <c r="A835" s="8">
+        <v>55071</v>
+      </c>
+      <c r="B835" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="C835" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D835" s="13"/>
+      <c r="E835" s="13"/>
+      <c r="F835" s="14"/>
+    </row>
+    <row r="836" spans="1:6">
+      <c r="A836" s="8">
+        <v>55072</v>
+      </c>
+      <c r="B836" s="9" t="s">
+        <v>721</v>
+      </c>
+      <c r="C836" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D836" s="13"/>
+      <c r="E836" s="13"/>
+      <c r="F836" s="14"/>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837" s="8">
+        <v>55073</v>
+      </c>
+      <c r="B837" s="9" t="s">
+        <v>722</v>
+      </c>
+      <c r="C837" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D837" s="13"/>
+      <c r="E837" s="13"/>
+      <c r="F837" s="14"/>
+    </row>
+    <row r="838" spans="1:6">
+      <c r="A838" s="8">
+        <v>55074</v>
+      </c>
+      <c r="B838" s="9" t="s">
+        <v>723</v>
+      </c>
+      <c r="C838" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D838" s="13"/>
+      <c r="E838" s="13"/>
+      <c r="F838" s="14"/>
+    </row>
+    <row r="839" spans="1:6">
+      <c r="A839" s="8">
+        <v>55076</v>
+      </c>
+      <c r="B839" s="9" t="s">
+        <v>724</v>
+      </c>
+      <c r="C839" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D839" s="13"/>
+      <c r="E839" s="13"/>
+      <c r="F839" s="14"/>
+    </row>
+    <row r="840" spans="1:6">
+      <c r="A840" s="8">
+        <v>55077</v>
+      </c>
+      <c r="B840" s="9" t="s">
+        <v>725</v>
+      </c>
+      <c r="C840" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D840" s="13"/>
+      <c r="E840" s="13"/>
+      <c r="F840" s="14"/>
+    </row>
+    <row r="841" spans="1:6">
+      <c r="A841" s="8">
+        <v>55085</v>
+      </c>
+      <c r="B841" s="9" t="s">
+        <v>726</v>
+      </c>
+      <c r="C841" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D841" s="13"/>
+      <c r="E841" s="13"/>
+      <c r="F841" s="14"/>
+    </row>
+    <row r="842" spans="1:6">
+      <c r="A842" s="8">
+        <v>55089</v>
+      </c>
+      <c r="B842" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="C842" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D842" s="13"/>
+      <c r="E842" s="13"/>
+      <c r="F842" s="14"/>
+    </row>
+    <row r="843" spans="1:6">
+      <c r="A843" s="8">
+        <v>55090</v>
+      </c>
+      <c r="B843" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="C843" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D843" s="13"/>
+      <c r="E843" s="13"/>
+      <c r="F843" s="14"/>
+    </row>
+    <row r="844" spans="1:6">
+      <c r="A844" s="8">
+        <v>55091</v>
+      </c>
+      <c r="B844" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="C844" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D844" s="13"/>
+      <c r="E844" s="13"/>
+      <c r="F844" s="14"/>
+    </row>
+    <row r="845" spans="1:6">
+      <c r="A845" s="8">
+        <v>55102</v>
+      </c>
+      <c r="B845" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="C845" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D845" s="13"/>
+      <c r="E845" s="13"/>
+      <c r="F845" s="14"/>
+    </row>
+    <row r="846" spans="1:6">
+      <c r="A846" s="8">
+        <v>55103</v>
+      </c>
+      <c r="B846" s="9" t="s">
+        <v>731</v>
+      </c>
+      <c r="C846" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D846" s="13"/>
+      <c r="E846" s="13"/>
+      <c r="F846" s="14"/>
+    </row>
+    <row r="847" spans="1:6">
+      <c r="A847" s="8">
+        <v>55105</v>
+      </c>
+      <c r="B847" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="C847" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D847" s="13"/>
+      <c r="E847" s="13"/>
+      <c r="F847" s="14"/>
+    </row>
+    <row r="848" spans="1:6">
+      <c r="A848" s="8">
+        <v>55106</v>
+      </c>
+      <c r="B848" s="9" t="s">
+        <v>733</v>
+      </c>
+      <c r="C848" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D848" s="13"/>
+      <c r="E848" s="13"/>
+      <c r="F848" s="14"/>
+    </row>
+    <row r="849" spans="1:6">
+      <c r="A849" s="8">
+        <v>55110</v>
+      </c>
+      <c r="B849" s="9" t="s">
+        <v>734</v>
+      </c>
+      <c r="C849" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D849" s="13"/>
+      <c r="E849" s="13"/>
+      <c r="F849" s="14"/>
+    </row>
+    <row r="850" spans="1:6">
+      <c r="A850" s="8">
+        <v>55111</v>
+      </c>
+      <c r="B850" s="9" t="s">
+        <v>735</v>
+      </c>
+      <c r="C850" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D850" s="13"/>
+      <c r="E850" s="13"/>
+      <c r="F850" s="14"/>
+    </row>
+    <row r="851" spans="1:6">
+      <c r="A851" s="8">
+        <v>55112</v>
+      </c>
+      <c r="B851" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="C851" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D851" s="13"/>
+      <c r="E851" s="13"/>
+      <c r="F851" s="14"/>
+    </row>
+    <row r="852" spans="1:6">
+      <c r="A852" s="8">
+        <v>55113</v>
+      </c>
+      <c r="B852" s="9" t="s">
+        <v>737</v>
+      </c>
+      <c r="C852" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D852" s="13"/>
+      <c r="E852" s="13"/>
+      <c r="F852" s="14"/>
+    </row>
+    <row r="853" spans="1:6">
+      <c r="A853" s="8">
+        <v>55120</v>
+      </c>
+      <c r="B853" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="C853" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D853" s="13"/>
+      <c r="E853" s="13"/>
+      <c r="F853" s="14"/>
+    </row>
+    <row r="854" spans="1:6">
+      <c r="A854" s="8">
+        <v>55123</v>
+      </c>
+      <c r="B854" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="C854" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D854" s="13"/>
+      <c r="E854" s="13"/>
+      <c r="F854" s="14"/>
+    </row>
+    <row r="855" spans="1:6">
+      <c r="A855" s="8">
+        <v>55126</v>
+      </c>
+      <c r="B855" s="9" t="s">
+        <v>739</v>
+      </c>
+      <c r="C855" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D855" s="13"/>
+      <c r="E855" s="13"/>
+      <c r="F855" s="14"/>
+    </row>
+    <row r="856" spans="1:6">
+      <c r="A856" s="8">
+        <v>55128</v>
+      </c>
+      <c r="B856" s="9" t="s">
+        <v>740</v>
+      </c>
+      <c r="C856" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D856" s="13"/>
+      <c r="E856" s="13"/>
+      <c r="F856" s="14"/>
+    </row>
+    <row r="857" spans="1:6">
+      <c r="A857" s="8">
+        <v>55135</v>
+      </c>
+      <c r="B857" s="9" t="s">
+        <v>741</v>
+      </c>
+      <c r="C857" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D857" s="13"/>
+      <c r="E857" s="13"/>
+      <c r="F857" s="14"/>
+    </row>
+    <row r="858" spans="1:6">
+      <c r="A858" s="8">
+        <v>55138</v>
+      </c>
+      <c r="B858" s="9" t="s">
+        <v>742</v>
+      </c>
+      <c r="C858" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D858" s="13"/>
+      <c r="E858" s="13"/>
+      <c r="F858" s="14"/>
+    </row>
+    <row r="859" spans="1:6">
+      <c r="A859" s="8">
+        <v>55140</v>
+      </c>
+      <c r="B859" s="9" t="s">
+        <v>743</v>
+      </c>
+      <c r="C859" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D859" s="13"/>
+      <c r="E859" s="13"/>
+      <c r="F859" s="14"/>
+    </row>
+    <row r="860" spans="1:6">
+      <c r="A860" s="8">
+        <v>55142</v>
+      </c>
+      <c r="B860" s="9" t="s">
+        <v>744</v>
+      </c>
+      <c r="C860" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D860" s="13"/>
+      <c r="E860" s="13"/>
+      <c r="F860" s="14"/>
+    </row>
+    <row r="861" spans="1:6">
+      <c r="A861" s="8">
+        <v>55145</v>
+      </c>
+      <c r="B861" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="C861" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D861" s="13"/>
+      <c r="E861" s="13"/>
+      <c r="F861" s="14"/>
+    </row>
+    <row r="862" spans="1:6">
+      <c r="A862" s="8">
+        <v>55146</v>
+      </c>
+      <c r="B862" s="9" t="s">
+        <v>746</v>
+      </c>
+      <c r="C862" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D862" s="13"/>
+      <c r="E862" s="13"/>
+      <c r="F862" s="14"/>
+    </row>
+    <row r="863" spans="1:6">
+      <c r="A863" s="8">
+        <v>55149</v>
+      </c>
+      <c r="B863" s="9" t="s">
+        <v>747</v>
+      </c>
+      <c r="C863" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D863" s="13"/>
+      <c r="E863" s="13"/>
+      <c r="F863" s="14"/>
+    </row>
+    <row r="864" spans="1:6">
+      <c r="A864" s="8">
+        <v>55152</v>
+      </c>
+      <c r="B864" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="C864" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D864" s="13"/>
+      <c r="E864" s="13"/>
+      <c r="F864" s="14"/>
+    </row>
+    <row r="865" spans="1:6">
+      <c r="A865" s="8">
+        <v>55154</v>
+      </c>
+      <c r="B865" s="9" t="s">
+        <v>749</v>
+      </c>
+      <c r="C865" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D865" s="13"/>
+      <c r="E865" s="13"/>
+      <c r="F865" s="14"/>
+    </row>
+    <row r="866" spans="1:6">
+      <c r="A866" s="8">
+        <v>55156</v>
+      </c>
+      <c r="B866" s="9" t="s">
+        <v>750</v>
+      </c>
+      <c r="C866" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D866" s="13"/>
+      <c r="E866" s="13"/>
+      <c r="F866" s="14"/>
+    </row>
+    <row r="867" spans="1:6">
+      <c r="A867" s="8">
+        <v>55163</v>
+      </c>
+      <c r="B867" s="9" t="s">
+        <v>751</v>
+      </c>
+      <c r="C867" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D867" s="13"/>
+      <c r="E867" s="13"/>
+      <c r="F867" s="14"/>
+    </row>
+    <row r="868" spans="1:6">
+      <c r="A868" s="8">
+        <v>55165</v>
+      </c>
+      <c r="B868" s="9" t="s">
+        <v>787</v>
+      </c>
+      <c r="C868" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D868" s="13"/>
+      <c r="E868" s="13"/>
+      <c r="F868" s="14"/>
+    </row>
+    <row r="869" spans="1:6">
+      <c r="A869" s="8">
+        <v>55166</v>
+      </c>
+      <c r="B869" s="9" t="s">
+        <v>788</v>
+      </c>
+      <c r="C869" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D869" s="13"/>
+      <c r="E869" s="13"/>
+      <c r="F869" s="14"/>
+    </row>
+    <row r="870" spans="1:6">
+      <c r="A870" s="8">
+        <v>55168</v>
+      </c>
+      <c r="B870" s="9" t="s">
+        <v>789</v>
+      </c>
+      <c r="C870" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D870" s="13"/>
+      <c r="E870" s="13"/>
+      <c r="F870" s="14"/>
+    </row>
+    <row r="871" spans="1:6">
+      <c r="A871" s="8">
+        <v>55169</v>
+      </c>
+      <c r="B871" s="9" t="s">
+        <v>790</v>
+      </c>
+      <c r="C871" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D871" s="13"/>
+      <c r="E871" s="13"/>
+      <c r="F871" s="14"/>
+    </row>
+    <row r="872" spans="1:6">
+      <c r="A872" s="8">
+        <v>55179</v>
+      </c>
+      <c r="B872" s="9" t="s">
+        <v>791</v>
+      </c>
+      <c r="C872" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D872" s="13"/>
+      <c r="E872" s="13"/>
+      <c r="F872" s="14"/>
+    </row>
+    <row r="873" spans="1:6">
+      <c r="A873" s="8">
+        <v>55183</v>
+      </c>
+      <c r="B873" s="9" t="s">
+        <v>792</v>
+      </c>
+      <c r="C873" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D873" s="13"/>
+      <c r="E873" s="13"/>
+      <c r="F873" s="14"/>
+    </row>
+    <row r="874" spans="1:6">
+      <c r="A874" s="8">
+        <v>55185</v>
+      </c>
+      <c r="B874" s="9" t="s">
+        <v>793</v>
+      </c>
+      <c r="C874" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D874" s="13"/>
+      <c r="E874" s="13"/>
+      <c r="F874" s="14"/>
+    </row>
+    <row r="875" spans="1:6">
+      <c r="A875" s="8">
+        <v>55190</v>
+      </c>
+      <c r="B875" s="9" t="s">
+        <v>794</v>
+      </c>
+      <c r="C875" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D875" s="13"/>
+      <c r="E875" s="13"/>
+      <c r="F875" s="14"/>
+    </row>
+    <row r="876" spans="1:6">
+      <c r="A876" s="8">
+        <v>55192</v>
+      </c>
+      <c r="B876" s="9" t="s">
+        <v>795</v>
+      </c>
+      <c r="C876" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D876" s="13"/>
+      <c r="E876" s="13"/>
+      <c r="F876" s="14"/>
+    </row>
+    <row r="877" spans="1:6">
+      <c r="A877" s="8">
+        <v>55197</v>
+      </c>
+      <c r="B877" s="9" t="s">
+        <v>796</v>
+      </c>
+      <c r="C877" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D877" s="13"/>
+      <c r="E877" s="13"/>
+      <c r="F877" s="14"/>
+    </row>
+    <row r="878" spans="1:6">
+      <c r="A878" s="8">
+        <v>55206</v>
+      </c>
+      <c r="B878" s="9" t="s">
+        <v>797</v>
+      </c>
+      <c r="C878" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D878" s="13"/>
+      <c r="E878" s="13"/>
+      <c r="F878" s="14"/>
+    </row>
+    <row r="879" spans="1:6">
+      <c r="A879" s="8">
+        <v>55214</v>
+      </c>
+      <c r="B879" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="C879" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D879" s="13"/>
+      <c r="E879" s="13"/>
+      <c r="F879" s="14"/>
+    </row>
+    <row r="880" spans="1:6">
+      <c r="A880" s="8">
+        <v>55215</v>
+      </c>
+      <c r="B880" s="9" t="s">
+        <v>799</v>
+      </c>
+      <c r="C880" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D880" s="13"/>
+      <c r="E880" s="13"/>
+      <c r="F880" s="14"/>
+    </row>
+    <row r="881" spans="1:6">
+      <c r="A881" s="8">
+        <v>55229</v>
+      </c>
+      <c r="B881" s="9" t="s">
+        <v>800</v>
+      </c>
+      <c r="C881" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D881" s="13"/>
+      <c r="E881" s="13"/>
+      <c r="F881" s="14"/>
+    </row>
+    <row r="882" spans="1:6">
+      <c r="A882" s="8">
+        <v>55243</v>
+      </c>
+      <c r="B882" s="9" t="s">
+        <v>801</v>
+      </c>
+      <c r="C882" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D882" s="13"/>
+      <c r="E882" s="13"/>
+      <c r="F882" s="14"/>
+    </row>
+    <row r="883" spans="1:6">
+      <c r="A883" s="8">
+        <v>55249</v>
+      </c>
+      <c r="B883" s="9" t="s">
+        <v>802</v>
+      </c>
+      <c r="C883" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D883" s="13"/>
+      <c r="E883" s="13"/>
+      <c r="F883" s="14"/>
+    </row>
+    <row r="884" spans="1:6">
+      <c r="A884" s="8">
+        <v>55256</v>
+      </c>
+      <c r="B884" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="C884" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D884" s="13"/>
+      <c r="E884" s="13"/>
+      <c r="F884" s="14"/>
+    </row>
+    <row r="885" spans="1:6">
+      <c r="A885" s="8">
+        <v>55263</v>
+      </c>
+      <c r="B885" s="9" t="s">
+        <v>804</v>
+      </c>
+      <c r="C885" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D885" s="13"/>
+      <c r="E885" s="13"/>
+      <c r="F885" s="14"/>
+    </row>
+    <row r="886" spans="1:6">
+      <c r="A886" s="8">
+        <v>55264</v>
+      </c>
+      <c r="B886" s="9" t="s">
+        <v>805</v>
+      </c>
+      <c r="C886" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D886" s="13"/>
+      <c r="E886" s="13"/>
+      <c r="F886" s="14"/>
+    </row>
+    <row r="887" spans="1:6">
+      <c r="A887" s="8">
+        <v>55276</v>
+      </c>
+      <c r="B887" s="9" t="s">
+        <v>806</v>
+      </c>
+      <c r="C887" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D887" s="13"/>
+      <c r="E887" s="13"/>
+      <c r="F887" s="14"/>
+    </row>
+    <row r="888" spans="1:6">
+      <c r="A888" s="8">
+        <v>55277</v>
+      </c>
+      <c r="B888" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="C888" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D888" s="13"/>
+      <c r="E888" s="13"/>
+      <c r="F888" s="14"/>
+    </row>
+    <row r="889" spans="1:6">
+      <c r="A889" s="8">
+        <v>55280</v>
+      </c>
+      <c r="B889" s="9" t="s">
+        <v>808</v>
+      </c>
+      <c r="C889" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D889" s="13"/>
+      <c r="E889" s="13"/>
+      <c r="F889" s="14"/>
+    </row>
+    <row r="890" spans="1:6">
+      <c r="A890" s="8">
+        <v>55283</v>
+      </c>
+      <c r="B890" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="C890" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D890" s="13"/>
+      <c r="E890" s="13"/>
+      <c r="F890" s="14"/>
+    </row>
+    <row r="891" spans="1:6">
+      <c r="A891" s="8">
+        <v>55287</v>
+      </c>
+      <c r="B891" s="9" t="s">
+        <v>810</v>
+      </c>
+      <c r="C891" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D891" s="13"/>
+      <c r="E891" s="13"/>
+      <c r="F891" s="14"/>
+    </row>
+    <row r="892" spans="1:6">
+      <c r="A892" s="8">
+        <v>55296</v>
+      </c>
+      <c r="B892" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="C892" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D892" s="13"/>
+      <c r="E892" s="13"/>
+      <c r="F892" s="14"/>
+    </row>
+    <row r="893" spans="1:6">
+      <c r="A893" s="8">
+        <v>55298</v>
+      </c>
+      <c r="B893" s="9" t="s">
+        <v>812</v>
+      </c>
+      <c r="C893" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D893" s="13"/>
+      <c r="E893" s="13"/>
+      <c r="F893" s="14"/>
+    </row>
+    <row r="894" spans="1:6">
+      <c r="A894" s="8">
+        <v>55316</v>
+      </c>
+      <c r="B894" s="9" t="s">
+        <v>813</v>
+      </c>
+      <c r="C894" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D894" s="13"/>
+      <c r="E894" s="13"/>
+      <c r="F894" s="14"/>
+    </row>
+    <row r="895" spans="1:6">
+      <c r="A895" s="8">
+        <v>55327</v>
+      </c>
+      <c r="B895" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C895" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D895" s="13"/>
+      <c r="E895" s="13"/>
+      <c r="F895" s="14"/>
+    </row>
+    <row r="896" spans="1:6">
+      <c r="A896" s="8">
+        <v>55328</v>
+      </c>
+      <c r="B896" s="9" t="s">
+        <v>814</v>
+      </c>
+      <c r="C896" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D896" s="13"/>
+      <c r="E896" s="13"/>
+      <c r="F896" s="14"/>
+    </row>
+    <row r="897" spans="1:6">
+      <c r="A897" s="8">
+        <v>55330</v>
+      </c>
+      <c r="B897" s="9" t="s">
+        <v>815</v>
+      </c>
+      <c r="C897" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D897" s="13"/>
+      <c r="E897" s="13"/>
+      <c r="F897" s="14"/>
+    </row>
+    <row r="898" spans="1:6">
+      <c r="A898" s="8">
+        <v>55333</v>
+      </c>
+      <c r="B898" s="9" t="s">
+        <v>816</v>
+      </c>
+      <c r="C898" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D898" s="13"/>
+      <c r="E898" s="13"/>
+      <c r="F898" s="14"/>
+    </row>
+    <row r="899" spans="1:6">
+      <c r="A899" s="8">
+        <v>55339</v>
+      </c>
+      <c r="B899" s="9" t="s">
+        <v>817</v>
+      </c>
+      <c r="C899" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D899" s="13"/>
+      <c r="E899" s="13"/>
+      <c r="F899" s="14"/>
+    </row>
+    <row r="900" spans="1:6">
+      <c r="A900" s="8">
+        <v>55341</v>
+      </c>
+      <c r="B900" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="C900" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D900" s="13"/>
+      <c r="E900" s="13"/>
+      <c r="F900" s="14"/>
+    </row>
+    <row r="901" spans="1:6">
+      <c r="A901" s="8">
+        <v>55351</v>
+      </c>
+      <c r="B901" s="9" t="s">
+        <v>818</v>
+      </c>
+      <c r="C901" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D901" s="13"/>
+      <c r="E901" s="13"/>
+      <c r="F901" s="14"/>
+    </row>
+    <row r="902" spans="1:6">
+      <c r="A902" s="8">
+        <v>55353</v>
+      </c>
+      <c r="B902" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="C902" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D902" s="13"/>
+      <c r="E902" s="13"/>
+      <c r="F902" s="14"/>
+    </row>
+    <row r="903" spans="1:6">
+      <c r="A903" s="8">
+        <v>55356</v>
+      </c>
+      <c r="B903" s="9" t="s">
+        <v>820</v>
+      </c>
+      <c r="C903" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D903" s="13"/>
+      <c r="E903" s="13"/>
+      <c r="F903" s="14"/>
+    </row>
+    <row r="904" spans="1:6">
+      <c r="A904" s="8">
+        <v>55361</v>
+      </c>
+      <c r="B904" s="9" t="s">
+        <v>821</v>
+      </c>
+      <c r="C904" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D904" s="13"/>
+      <c r="E904" s="13"/>
+      <c r="F904" s="14"/>
+    </row>
+    <row r="905" spans="1:6">
+      <c r="A905" s="8">
+        <v>55370</v>
+      </c>
+      <c r="B905" s="9" t="s">
+        <v>822</v>
+      </c>
+      <c r="C905" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D905" s="13"/>
+      <c r="E905" s="13"/>
+      <c r="F905" s="14"/>
+    </row>
+    <row r="906" spans="1:6">
+      <c r="A906" s="8">
+        <v>55372</v>
+      </c>
+      <c r="B906" s="9" t="s">
+        <v>823</v>
+      </c>
+      <c r="C906" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D906" s="13"/>
+      <c r="E906" s="13"/>
+      <c r="F906" s="14"/>
+    </row>
+    <row r="907" spans="1:6">
+      <c r="A907" s="8">
+        <v>55374</v>
+      </c>
+      <c r="B907" s="9" t="s">
+        <v>824</v>
+      </c>
+      <c r="C907" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D907" s="13"/>
+      <c r="E907" s="13"/>
+      <c r="F907" s="14"/>
+    </row>
+    <row r="908" spans="1:6">
+      <c r="A908" s="8">
+        <v>55377</v>
+      </c>
+      <c r="B908" s="9" t="s">
+        <v>825</v>
+      </c>
+      <c r="C908" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D908" s="13"/>
+      <c r="E908" s="13"/>
+      <c r="F908" s="14"/>
+    </row>
+    <row r="909" spans="1:6">
+      <c r="A909" s="8">
+        <v>55382</v>
+      </c>
+      <c r="B909" s="9" t="s">
+        <v>826</v>
+      </c>
+      <c r="C909" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D909" s="13"/>
+      <c r="E909" s="13"/>
+      <c r="F909" s="14"/>
+    </row>
+    <row r="910" spans="1:6">
+      <c r="A910" s="8">
+        <v>55384</v>
+      </c>
+      <c r="B910" s="9" t="s">
+        <v>827</v>
+      </c>
+      <c r="C910" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D910" s="13"/>
+      <c r="E910" s="13"/>
+      <c r="F910" s="14"/>
+    </row>
+    <row r="911" spans="1:6">
+      <c r="A911" s="8">
+        <v>55386</v>
+      </c>
+      <c r="B911" s="9" t="s">
+        <v>828</v>
+      </c>
+      <c r="C911" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D911" s="13"/>
+      <c r="E911" s="13"/>
+      <c r="F911" s="14"/>
+    </row>
+    <row r="912" spans="1:6">
+      <c r="A912" s="8">
+        <v>55387</v>
+      </c>
+      <c r="B912" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="C912" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D912" s="13"/>
+      <c r="E912" s="13"/>
+      <c r="F912" s="14"/>
+    </row>
+    <row r="913" spans="1:6">
+      <c r="A913" s="8">
+        <v>55393</v>
+      </c>
+      <c r="B913" s="9" t="s">
+        <v>830</v>
+      </c>
+      <c r="C913" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D913" s="13"/>
+      <c r="E913" s="13"/>
+      <c r="F913" s="14"/>
+    </row>
+    <row r="914" spans="1:6">
+      <c r="A914" s="8">
+        <v>55398</v>
+      </c>
+      <c r="B914" s="9" t="s">
+        <v>831</v>
+      </c>
+      <c r="C914" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D914" s="13"/>
+      <c r="E914" s="13"/>
+      <c r="F914" s="14"/>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915" s="8">
+        <v>55399</v>
+      </c>
+      <c r="B915" s="9" t="s">
+        <v>832</v>
+      </c>
+      <c r="C915" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D915" s="13"/>
+      <c r="E915" s="13"/>
+      <c r="F915" s="14"/>
+    </row>
+    <row r="916" spans="1:6">
+      <c r="A916" s="8">
+        <v>55407</v>
+      </c>
+      <c r="B916" s="9" t="s">
+        <v>833</v>
+      </c>
+      <c r="C916" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D916" s="13"/>
+      <c r="E916" s="13"/>
+      <c r="F916" s="14"/>
+    </row>
+    <row r="917" spans="1:6">
+      <c r="A917" s="8">
+        <v>55421</v>
+      </c>
+      <c r="B917" s="9" t="s">
+        <v>834</v>
+      </c>
+      <c r="C917" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D917" s="13"/>
+      <c r="E917" s="13"/>
+      <c r="F917" s="14"/>
+    </row>
+    <row r="918" spans="1:6">
+      <c r="A918" s="8">
+        <v>55425</v>
+      </c>
+      <c r="B918" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="C918" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D918" s="13"/>
+      <c r="E918" s="13"/>
+      <c r="F918" s="14"/>
+    </row>
+    <row r="919" spans="1:6">
+      <c r="A919" s="8">
+        <v>55426</v>
+      </c>
+      <c r="B919" s="9" t="s">
+        <v>836</v>
+      </c>
+      <c r="C919" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D919" s="13"/>
+      <c r="E919" s="13"/>
+      <c r="F919" s="14"/>
+    </row>
+    <row r="920" spans="1:6">
+      <c r="A920" s="8">
+        <v>55429</v>
+      </c>
+      <c r="B920" s="9" t="s">
+        <v>837</v>
+      </c>
+      <c r="C920" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D920" s="13"/>
+      <c r="E920" s="13"/>
+      <c r="F920" s="14"/>
+    </row>
+    <row r="921" spans="1:6">
+      <c r="A921" s="8">
+        <v>55431</v>
+      </c>
+      <c r="B921" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="C921" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D921" s="13"/>
+      <c r="E921" s="13"/>
+      <c r="F921" s="14"/>
+    </row>
+    <row r="922" spans="1:6">
+      <c r="A922" s="8">
+        <v>55440</v>
+      </c>
+      <c r="B922" s="9" t="s">
+        <v>839</v>
+      </c>
+      <c r="C922" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D922" s="13"/>
+      <c r="E922" s="13"/>
+      <c r="F922" s="14"/>
+    </row>
+    <row r="923" spans="1:6">
+      <c r="A923" s="8">
+        <v>55452</v>
+      </c>
+      <c r="B923" s="9" t="s">
+        <v>840</v>
+      </c>
+      <c r="C923" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D923" s="13"/>
+      <c r="E923" s="13"/>
+      <c r="F923" s="14"/>
+    </row>
+    <row r="924" spans="1:6">
+      <c r="A924" s="8">
+        <v>55454</v>
+      </c>
+      <c r="B924" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="C924" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D924" s="13"/>
+      <c r="E924" s="13"/>
+      <c r="F924" s="14"/>
+    </row>
+    <row r="925" spans="1:6">
+      <c r="A925" s="8">
+        <v>55455</v>
+      </c>
+      <c r="B925" s="9" t="s">
+        <v>842</v>
+      </c>
+      <c r="C925" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D925" s="13"/>
+      <c r="E925" s="13"/>
+      <c r="F925" s="14"/>
+    </row>
+    <row r="926" spans="1:6">
+      <c r="A926" s="8">
+        <v>55456</v>
+      </c>
+      <c r="B926" s="9" t="s">
+        <v>843</v>
+      </c>
+      <c r="C926" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D926" s="13"/>
+      <c r="E926" s="13"/>
+      <c r="F926" s="14"/>
+    </row>
+    <row r="927" spans="1:6">
+      <c r="A927" s="8">
+        <v>55460</v>
+      </c>
+      <c r="B927" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="C927" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D927" s="13"/>
+      <c r="E927" s="13"/>
+      <c r="F927" s="14"/>
+    </row>
+    <row r="928" spans="1:6">
+      <c r="A928" s="8">
+        <v>55463</v>
+      </c>
+      <c r="B928" s="9" t="s">
+        <v>845</v>
+      </c>
+      <c r="C928" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D928" s="13"/>
+      <c r="E928" s="13"/>
+      <c r="F928" s="14"/>
+    </row>
+    <row r="929" spans="1:6">
+      <c r="A929" s="8">
+        <v>55464</v>
+      </c>
+      <c r="B929" s="9" t="s">
+        <v>846</v>
+      </c>
+      <c r="C929" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D929" s="13"/>
+      <c r="E929" s="13"/>
+      <c r="F929" s="14"/>
+    </row>
+    <row r="930" spans="1:6">
+      <c r="A930" s="8">
+        <v>55466</v>
+      </c>
+      <c r="B930" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="C930" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D930" s="13"/>
+      <c r="E930" s="13"/>
+      <c r="F930" s="14"/>
+    </row>
+    <row r="931" spans="1:6">
+      <c r="A931" s="8">
+        <v>55472</v>
+      </c>
+      <c r="B931" s="9" t="s">
+        <v>848</v>
+      </c>
+      <c r="C931" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D931" s="13"/>
+      <c r="E931" s="13"/>
+      <c r="F931" s="14"/>
+    </row>
+    <row r="932" spans="1:6">
+      <c r="A932" s="8">
+        <v>55474</v>
+      </c>
+      <c r="B932" s="9" t="s">
+        <v>849</v>
+      </c>
+      <c r="C932" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D932" s="13"/>
+      <c r="E932" s="13"/>
+      <c r="F932" s="14"/>
+    </row>
+    <row r="933" spans="1:6">
+      <c r="A933" s="8">
+        <v>55480</v>
+      </c>
+      <c r="B933" s="9" t="s">
+        <v>850</v>
+      </c>
+      <c r="C933" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D933" s="13"/>
+      <c r="E933" s="13"/>
+      <c r="F933" s="14"/>
+    </row>
+    <row r="934" spans="1:6">
+      <c r="A934" s="8">
+        <v>55489</v>
+      </c>
+      <c r="B934" s="9" t="s">
+        <v>851</v>
+      </c>
+      <c r="C934" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D934" s="13"/>
+      <c r="E934" s="13"/>
+      <c r="F934" s="14"/>
+    </row>
+    <row r="935" spans="1:6">
+      <c r="A935" s="8">
+        <v>55490</v>
+      </c>
+      <c r="B935" s="9" t="s">
+        <v>852</v>
+      </c>
+      <c r="C935" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D935" s="13"/>
+      <c r="E935" s="13"/>
+      <c r="F935" s="14"/>
+    </row>
+    <row r="936" spans="1:6">
+      <c r="A936" s="8">
+        <v>55492</v>
+      </c>
+      <c r="B936" s="9" t="s">
+        <v>853</v>
+      </c>
+      <c r="C936" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D936" s="13"/>
+      <c r="E936" s="13"/>
+      <c r="F936" s="14"/>
+    </row>
+    <row r="937" spans="1:6">
+      <c r="A937" s="8">
+        <v>55503</v>
+      </c>
+      <c r="B937" s="9" t="s">
+        <v>854</v>
+      </c>
+      <c r="C937" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D937" s="13"/>
+      <c r="E937" s="13"/>
+      <c r="F937" s="14"/>
+    </row>
+    <row r="938" spans="1:6">
+      <c r="A938" s="8">
+        <v>55508</v>
+      </c>
+      <c r="B938" s="9" t="s">
+        <v>855</v>
+      </c>
+      <c r="C938" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D938" s="13"/>
+      <c r="E938" s="13"/>
+      <c r="F938" s="14"/>
+    </row>
+    <row r="939" spans="1:6">
+      <c r="A939" s="8">
+        <v>55509</v>
+      </c>
+      <c r="B939" s="9" t="s">
+        <v>856</v>
+      </c>
+      <c r="C939" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D939" s="13"/>
+      <c r="E939" s="13"/>
+      <c r="F939" s="14"/>
+    </row>
+    <row r="940" spans="1:6">
+      <c r="A940" s="8">
+        <v>55510</v>
+      </c>
+      <c r="B940" s="9" t="s">
+        <v>857</v>
+      </c>
+      <c r="C940" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D940" s="13"/>
+      <c r="E940" s="13"/>
+      <c r="F940" s="14"/>
+    </row>
+    <row r="941" spans="1:6">
+      <c r="A941" s="8">
+        <v>55516</v>
+      </c>
+      <c r="B941" s="9" t="s">
+        <v>858</v>
+      </c>
+      <c r="C941" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D941" s="13"/>
+      <c r="E941" s="13"/>
+      <c r="F941" s="14"/>
+    </row>
+    <row r="942" spans="1:6">
+      <c r="A942" s="8">
+        <v>55517</v>
+      </c>
+      <c r="B942" s="9" t="s">
+        <v>859</v>
+      </c>
+      <c r="C942" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D942" s="13"/>
+      <c r="E942" s="13"/>
+      <c r="F942" s="14"/>
+    </row>
+    <row r="943" spans="1:6">
+      <c r="A943" s="8">
+        <v>55522</v>
+      </c>
+      <c r="B943" s="9" t="s">
+        <v>860</v>
+      </c>
+      <c r="C943" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D943" s="13"/>
+      <c r="E943" s="13"/>
+      <c r="F943" s="14"/>
+    </row>
+    <row r="944" spans="1:6">
+      <c r="A944" s="8">
+        <v>55526</v>
+      </c>
+      <c r="B944" s="9" t="s">
+        <v>861</v>
+      </c>
+      <c r="C944" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D944" s="13"/>
+      <c r="E944" s="13"/>
+      <c r="F944" s="14"/>
+    </row>
+    <row r="945" spans="1:6">
+      <c r="A945" s="8">
+        <v>55528</v>
+      </c>
+      <c r="B945" s="9" t="s">
+        <v>862</v>
+      </c>
+      <c r="C945" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D945" s="13"/>
+      <c r="E945" s="13"/>
+      <c r="F945" s="14"/>
+    </row>
+    <row r="946" spans="1:6">
+      <c r="A946" s="8">
+        <v>55538</v>
+      </c>
+      <c r="B946" s="9" t="s">
+        <v>863</v>
+      </c>
+      <c r="C946" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D946" s="13"/>
+      <c r="E946" s="13"/>
+      <c r="F946" s="14"/>
+    </row>
+    <row r="947" spans="1:6">
+      <c r="A947" s="8">
+        <v>55545</v>
+      </c>
+      <c r="B947" s="9" t="s">
+        <v>864</v>
+      </c>
+      <c r="C947" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D947" s="13"/>
+      <c r="E947" s="13"/>
+      <c r="F947" s="14"/>
+    </row>
+    <row r="948" spans="1:6">
+      <c r="A948" s="8">
+        <v>55552</v>
+      </c>
+      <c r="B948" s="9" t="s">
+        <v>865</v>
+      </c>
+      <c r="C948" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D948" s="13"/>
+      <c r="E948" s="13"/>
+      <c r="F948" s="14"/>
+    </row>
+    <row r="949" spans="1:6">
+      <c r="A949" s="8">
+        <v>55554</v>
+      </c>
+      <c r="B949" s="9" t="s">
+        <v>866</v>
+      </c>
+      <c r="C949" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D949" s="13"/>
+      <c r="E949" s="13"/>
+      <c r="F949" s="14"/>
+    </row>
+    <row r="950" spans="1:6">
+      <c r="A950" s="8">
+        <v>55555</v>
+      </c>
+      <c r="B950" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="C950" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D950" s="13"/>
+      <c r="E950" s="13"/>
+      <c r="F950" s="14"/>
+    </row>
+    <row r="951" spans="1:6">
+      <c r="A951" s="8">
+        <v>55585</v>
+      </c>
+      <c r="B951" s="9" t="s">
+        <v>868</v>
+      </c>
+      <c r="C951" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D951" s="13"/>
+      <c r="E951" s="13"/>
+      <c r="F951" s="14"/>
+    </row>
+    <row r="952" spans="1:6">
+      <c r="A952" s="8">
+        <v>55586</v>
+      </c>
+      <c r="B952" s="9" t="s">
+        <v>869</v>
+      </c>
+      <c r="C952" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D952" s="13"/>
+      <c r="E952" s="13"/>
+      <c r="F952" s="14"/>
+    </row>
+    <row r="953" spans="1:6">
+      <c r="A953" s="8">
+        <v>55587</v>
+      </c>
+      <c r="B953" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="C953" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D953" s="13"/>
+      <c r="E953" s="13"/>
+      <c r="F953" s="14"/>
+    </row>
+    <row r="954" spans="1:6">
+      <c r="A954" s="8">
+        <v>55594</v>
+      </c>
+      <c r="B954" s="9" t="s">
+        <v>871</v>
+      </c>
+      <c r="C954" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D954" s="13"/>
+      <c r="E954" s="13"/>
+      <c r="F954" s="14"/>
+    </row>
+    <row r="955" spans="1:6">
+      <c r="A955" s="8">
+        <v>55597</v>
+      </c>
+      <c r="B955" s="9" t="s">
+        <v>872</v>
+      </c>
+      <c r="C955" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D955" s="13"/>
+      <c r="E955" s="13"/>
+      <c r="F955" s="14"/>
+    </row>
+    <row r="956" spans="1:6">
+      <c r="A956" s="8">
+        <v>55600</v>
+      </c>
+      <c r="B956" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="C956" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D956" s="13"/>
+      <c r="E956" s="13"/>
+      <c r="F956" s="14"/>
+    </row>
+    <row r="957" spans="1:6">
+      <c r="A957" s="8">
+        <v>55605</v>
+      </c>
+      <c r="B957" s="9" t="s">
+        <v>874</v>
+      </c>
+      <c r="C957" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D957" s="13"/>
+      <c r="E957" s="13"/>
+      <c r="F957" s="14"/>
+    </row>
+    <row r="958" spans="1:6">
+      <c r="A958" s="8">
+        <v>55607</v>
+      </c>
+      <c r="B958" s="9" t="s">
+        <v>875</v>
+      </c>
+      <c r="C958" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D958" s="13"/>
+      <c r="E958" s="13"/>
+      <c r="F958" s="14"/>
+    </row>
+    <row r="959" spans="1:6">
+      <c r="A959" s="8">
+        <v>55608</v>
+      </c>
+      <c r="B959" s="9" t="s">
+        <v>876</v>
+      </c>
+      <c r="C959" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D959" s="13"/>
+      <c r="E959" s="13"/>
+      <c r="F959" s="14"/>
+    </row>
+    <row r="960" spans="1:6">
+      <c r="A960" s="8">
+        <v>55609</v>
+      </c>
+      <c r="B960" s="9" t="s">
+        <v>877</v>
+      </c>
+      <c r="C960" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D960" s="13"/>
+      <c r="E960" s="13"/>
+      <c r="F960" s="14"/>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961" s="8">
+        <v>55611</v>
+      </c>
+      <c r="B961" s="9" t="s">
+        <v>878</v>
+      </c>
+      <c r="C961" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D961" s="13"/>
+      <c r="E961" s="13"/>
+      <c r="F961" s="14"/>
+    </row>
+    <row r="962" spans="1:6">
+      <c r="A962" s="8">
+        <v>55613</v>
+      </c>
+      <c r="B962" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="C962" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D962" s="13"/>
+      <c r="E962" s="13"/>
+      <c r="F962" s="14"/>
+    </row>
+    <row r="963" spans="1:6">
+      <c r="A963" s="8">
+        <v>55614</v>
+      </c>
+      <c r="B963" s="9" t="s">
+        <v>879</v>
+      </c>
+      <c r="C963" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D963" s="13"/>
+      <c r="E963" s="13"/>
+      <c r="F963" s="14"/>
+    </row>
+    <row r="964" spans="1:6">
+      <c r="A964" s="8">
+        <v>55619</v>
+      </c>
+      <c r="B964" s="9" t="s">
+        <v>880</v>
+      </c>
+      <c r="C964" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D964" s="13"/>
+      <c r="E964" s="13"/>
+      <c r="F964" s="14"/>
+    </row>
+    <row r="965" spans="1:6">
+      <c r="A965" s="8">
+        <v>55620</v>
+      </c>
+      <c r="B965" s="9" t="s">
+        <v>881</v>
+      </c>
+      <c r="C965" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D965" s="13"/>
+      <c r="E965" s="13"/>
+      <c r="F965" s="14"/>
+    </row>
+    <row r="966" spans="1:6">
+      <c r="A966" s="8">
+        <v>55621</v>
+      </c>
+      <c r="B966" s="9" t="s">
+        <v>882</v>
+      </c>
+      <c r="C966" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D966" s="13"/>
+      <c r="E966" s="13"/>
+      <c r="F966" s="14"/>
+    </row>
+    <row r="967" spans="1:6">
+      <c r="A967" s="8">
+        <v>55626</v>
+      </c>
+      <c r="B967" s="9" t="s">
+        <v>883</v>
+      </c>
+      <c r="C967" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D967" s="13"/>
+      <c r="E967" s="13"/>
+      <c r="F967" s="14"/>
+    </row>
+    <row r="968" spans="1:6">
+      <c r="A968" s="8">
+        <v>55632</v>
+      </c>
+      <c r="B968" s="9" t="s">
+        <v>917</v>
+      </c>
+      <c r="C968" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D968" s="13"/>
+      <c r="E968" s="13"/>
+      <c r="F968" s="14"/>
+    </row>
+    <row r="969" spans="1:6">
+      <c r="A969" s="8">
+        <v>55633</v>
+      </c>
+      <c r="B969" s="9" t="s">
+        <v>918</v>
+      </c>
+      <c r="C969" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D969" s="13"/>
+      <c r="E969" s="13"/>
+      <c r="F969" s="14"/>
+    </row>
+    <row r="970" spans="1:6">
+      <c r="A970" s="8">
+        <v>55637</v>
+      </c>
+      <c r="B970" s="9" t="s">
+        <v>919</v>
+      </c>
+      <c r="C970" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D970" s="13"/>
+      <c r="E970" s="13"/>
+      <c r="F970" s="14"/>
+    </row>
+    <row r="971" spans="1:6">
+      <c r="A971" s="8">
+        <v>55638</v>
+      </c>
+      <c r="B971" s="9" t="s">
+        <v>920</v>
+      </c>
+      <c r="C971" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D971" s="13"/>
+      <c r="E971" s="13"/>
+      <c r="F971" s="14"/>
+    </row>
+    <row r="972" spans="1:6">
+      <c r="A972" s="8">
+        <v>55643</v>
+      </c>
+      <c r="B972" s="9" t="s">
+        <v>921</v>
+      </c>
+      <c r="C972" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D972" s="13"/>
+      <c r="E972" s="13"/>
+      <c r="F972" s="14"/>
+    </row>
+    <row r="973" spans="1:6">
+      <c r="A973" s="8">
+        <v>55654</v>
+      </c>
+      <c r="B973" s="9" t="s">
+        <v>922</v>
+      </c>
+      <c r="C973" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D973" s="13"/>
+      <c r="E973" s="13"/>
+      <c r="F973" s="14"/>
+    </row>
+    <row r="974" spans="1:6">
+      <c r="A974" s="8">
+        <v>55663</v>
+      </c>
+      <c r="B974" s="9" t="s">
+        <v>923</v>
+      </c>
+      <c r="C974" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D974" s="13"/>
+      <c r="E974" s="13"/>
+      <c r="F974" s="14"/>
+    </row>
+    <row r="975" spans="1:6">
+      <c r="A975" s="8">
+        <v>55664</v>
+      </c>
+      <c r="B975" s="9" t="s">
+        <v>924</v>
+      </c>
+      <c r="C975" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D975" s="13"/>
+      <c r="E975" s="13"/>
+      <c r="F975" s="14"/>
+    </row>
+    <row r="976" spans="1:6">
+      <c r="A976" s="8">
+        <v>55665</v>
+      </c>
+      <c r="B976" s="9" t="s">
+        <v>925</v>
+      </c>
+      <c r="C976" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D976" s="13"/>
+      <c r="E976" s="13"/>
+      <c r="F976" s="14"/>
+    </row>
+    <row r="977" spans="1:6">
+      <c r="A977" s="8">
+        <v>55670</v>
+      </c>
+      <c r="B977" s="9" t="s">
+        <v>926</v>
+      </c>
+      <c r="C977" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D977" s="13"/>
+      <c r="E977" s="13"/>
+      <c r="F977" s="14"/>
+    </row>
+    <row r="978" spans="1:6">
+      <c r="A978" s="8">
+        <v>55672</v>
+      </c>
+      <c r="B978" s="9" t="s">
+        <v>927</v>
+      </c>
+      <c r="C978" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D978" s="13"/>
+      <c r="E978" s="13"/>
+      <c r="F978" s="14"/>
+    </row>
+    <row r="979" spans="1:6">
+      <c r="A979" s="8">
+        <v>55673</v>
+      </c>
+      <c r="B979" s="9" t="s">
+        <v>928</v>
+      </c>
+      <c r="C979" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D979" s="13"/>
+      <c r="E979" s="13"/>
+      <c r="F979" s="14"/>
+    </row>
+    <row r="980" spans="1:6">
+      <c r="A980" s="8">
+        <v>55676</v>
+      </c>
+      <c r="B980" s="9" t="s">
+        <v>929</v>
+      </c>
+      <c r="C980" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D980" s="13"/>
+      <c r="E980" s="13"/>
+      <c r="F980" s="14"/>
+    </row>
+    <row r="981" spans="1:6">
+      <c r="A981" s="8">
+        <v>55681</v>
+      </c>
+      <c r="B981" s="9" t="s">
+        <v>930</v>
+      </c>
+      <c r="C981" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D981" s="13"/>
+      <c r="E981" s="13"/>
+      <c r="F981" s="14"/>
+    </row>
+    <row r="982" spans="1:6">
+      <c r="A982" s="8">
+        <v>55692</v>
+      </c>
+      <c r="B982" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="C982" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D982" s="13"/>
+      <c r="E982" s="13"/>
+      <c r="F982" s="14"/>
+    </row>
+    <row r="983" spans="1:6">
+      <c r="A983" s="8">
+        <v>55696</v>
+      </c>
+      <c r="B983" s="9" t="s">
+        <v>932</v>
+      </c>
+      <c r="C983" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D983" s="13"/>
+      <c r="E983" s="13"/>
+      <c r="F983" s="14"/>
+    </row>
+    <row r="984" spans="1:6">
+      <c r="A984" s="8">
+        <v>55698</v>
+      </c>
+      <c r="B984" s="9" t="s">
+        <v>933</v>
+      </c>
+      <c r="C984" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D984" s="13"/>
+      <c r="E984" s="13"/>
+      <c r="F984" s="14"/>
+    </row>
+    <row r="985" spans="1:6">
+      <c r="A985" s="8">
+        <v>55700</v>
+      </c>
+      <c r="B985" s="9" t="s">
+        <v>934</v>
+      </c>
+      <c r="C985" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D985" s="13"/>
+      <c r="E985" s="13"/>
+      <c r="F985" s="14"/>
+    </row>
+    <row r="986" spans="1:6">
+      <c r="A986" s="8">
+        <v>55706</v>
+      </c>
+      <c r="B986" s="9" t="s">
+        <v>935</v>
+      </c>
+      <c r="C986" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D986" s="13"/>
+      <c r="E986" s="13"/>
+      <c r="F986" s="14"/>
+    </row>
+    <row r="987" spans="1:6">
+      <c r="A987" s="8">
+        <v>55721</v>
+      </c>
+      <c r="B987" s="9" t="s">
+        <v>936</v>
+      </c>
+      <c r="C987" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D987" s="13"/>
+      <c r="E987" s="13"/>
+      <c r="F987" s="14"/>
+    </row>
+    <row r="988" spans="1:6">
+      <c r="A988" s="8">
+        <v>55736</v>
+      </c>
+      <c r="B988" s="9" t="s">
+        <v>937</v>
+      </c>
+      <c r="C988" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D988" s="13"/>
+      <c r="E988" s="13"/>
+      <c r="F988" s="14"/>
+    </row>
+    <row r="989" spans="1:6">
+      <c r="A989" s="8">
+        <v>55738</v>
+      </c>
+      <c r="B989" s="9" t="s">
+        <v>938</v>
+      </c>
+      <c r="C989" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D989" s="13"/>
+      <c r="E989" s="13"/>
+      <c r="F989" s="14"/>
+    </row>
+    <row r="990" spans="1:6">
+      <c r="A990" s="8">
+        <v>55739</v>
+      </c>
+      <c r="B990" s="9" t="s">
+        <v>939</v>
+      </c>
+      <c r="C990" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D990" s="13"/>
+      <c r="E990" s="13"/>
+      <c r="F990" s="14"/>
+    </row>
+    <row r="991" spans="1:6">
+      <c r="A991" s="8">
+        <v>55740</v>
+      </c>
+      <c r="B991" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="C991" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D991" s="13"/>
+      <c r="E991" s="13"/>
+      <c r="F991" s="14"/>
+    </row>
+    <row r="992" spans="1:6">
+      <c r="A992" s="8">
+        <v>55742</v>
+      </c>
+      <c r="B992" s="9" t="s">
+        <v>940</v>
+      </c>
+      <c r="C992" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D992" s="13"/>
+      <c r="E992" s="13"/>
+      <c r="F992" s="14"/>
+    </row>
+    <row r="993" spans="1:6">
+      <c r="A993" s="8">
+        <v>55749</v>
+      </c>
+      <c r="B993" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C993" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D993" s="13"/>
+      <c r="E993" s="13"/>
+      <c r="F993" s="14"/>
+    </row>
+    <row r="994" spans="1:6">
+      <c r="A994" s="8">
+        <v>55750</v>
+      </c>
+      <c r="B994" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C994" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D994" s="13"/>
+      <c r="E994" s="13"/>
+      <c r="F994" s="14"/>
+    </row>
+    <row r="995" spans="1:6">
+      <c r="A995" s="8">
+        <v>55752</v>
+      </c>
+      <c r="B995" s="9" t="s">
+        <v>941</v>
+      </c>
+      <c r="C995" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D995" s="13"/>
+      <c r="E995" s="13"/>
+      <c r="F995" s="14"/>
+    </row>
+    <row r="996" spans="1:6">
+      <c r="A996" s="8">
+        <v>55760</v>
+      </c>
+      <c r="B996" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C996" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D996" s="13"/>
+      <c r="E996" s="13"/>
+      <c r="F996" s="14"/>
+    </row>
+    <row r="997" spans="1:6">
+      <c r="A997" s="8">
+        <v>55762</v>
+      </c>
+      <c r="B997" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="C997" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D997" s="13"/>
+      <c r="E997" s="13"/>
+      <c r="F997" s="14"/>
+    </row>
+    <row r="998" spans="1:6">
+      <c r="A998" s="8">
+        <v>55765</v>
+      </c>
+      <c r="B998" s="9" t="s">
+        <v>942</v>
+      </c>
+      <c r="C998" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D998" s="13"/>
+      <c r="E998" s="13"/>
+      <c r="F998" s="14"/>
+    </row>
+    <row r="999" spans="1:6">
+      <c r="A999" s="8">
+        <v>55766</v>
+      </c>
+      <c r="B999" s="9" t="s">
+        <v>943</v>
+      </c>
+      <c r="C999" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D999" s="13"/>
+      <c r="E999" s="13"/>
+      <c r="F999" s="14"/>
+    </row>
+    <row r="1000" spans="1:6">
+      <c r="A1000" s="8">
+        <v>55767</v>
+      </c>
+      <c r="B1000" s="9" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1000" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1000" s="13"/>
+      <c r="E1000" s="13"/>
+      <c r="F1000" s="14"/>
+    </row>
+    <row r="1001" spans="1:6">
+      <c r="A1001" s="8">
+        <v>55768</v>
+      </c>
+      <c r="B1001" s="9" t="s">
+        <v>945</v>
+      </c>
+      <c r="C1001" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1001" s="13"/>
+      <c r="E1001" s="13"/>
+      <c r="F1001" s="14"/>
+    </row>
+    <row r="1002" spans="1:6">
+      <c r="A1002" s="8">
+        <v>55781</v>
+      </c>
+      <c r="B1002" s="9" t="s">
+        <v>946</v>
+      </c>
+      <c r="C1002" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1002" s="13"/>
+      <c r="E1002" s="13"/>
+      <c r="F1002" s="14"/>
+    </row>
+    <row r="1003" spans="1:6">
+      <c r="A1003" s="8">
+        <v>55784</v>
+      </c>
+      <c r="B1003" s="9" t="s">
+        <v>947</v>
+      </c>
+      <c r="C1003" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1003" s="13"/>
+      <c r="E1003" s="13"/>
+      <c r="F1003" s="14"/>
+    </row>
+    <row r="1004" spans="1:6">
+      <c r="A1004" s="8">
+        <v>55789</v>
+      </c>
+      <c r="B1004" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="C1004" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1004" s="13"/>
+      <c r="E1004" s="13"/>
+      <c r="F1004" s="14"/>
+    </row>
+    <row r="1005" spans="1:6">
+      <c r="A1005" s="8">
+        <v>55791</v>
+      </c>
+      <c r="B1005" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="C1005" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1005" s="13"/>
+      <c r="E1005" s="13"/>
+      <c r="F1005" s="14"/>
+    </row>
+    <row r="1006" spans="1:6">
+      <c r="A1006" s="8">
+        <v>55792</v>
+      </c>
+      <c r="B1006" s="9" t="s">
+        <v>950</v>
+      </c>
+      <c r="C1006" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1006" s="13"/>
+      <c r="E1006" s="13"/>
+      <c r="F1006" s="14"/>
+    </row>
+    <row r="1007" spans="1:6">
+      <c r="A1007" s="8">
+        <v>55798</v>
+      </c>
+      <c r="B1007" s="9" t="s">
+        <v>951</v>
+      </c>
+      <c r="C1007" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1007" s="13"/>
+      <c r="E1007" s="13"/>
+      <c r="F1007" s="14"/>
+    </row>
+    <row r="1008" spans="1:6">
+      <c r="A1008" s="8">
+        <v>55801</v>
+      </c>
+      <c r="B1008" s="9" t="s">
+        <v>952</v>
+      </c>
+      <c r="C1008" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1008" s="13"/>
+      <c r="E1008" s="13"/>
+      <c r="F1008" s="14"/>
+    </row>
+    <row r="1009" spans="1:6">
+      <c r="A1009" s="8">
+        <v>55802</v>
+      </c>
+      <c r="B1009" s="9" t="s">
+        <v>953</v>
+      </c>
+      <c r="C1009" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1009" s="13"/>
+      <c r="E1009" s="13"/>
+      <c r="F1009" s="14"/>
+    </row>
+    <row r="1010" spans="1:6">
+      <c r="A1010" s="8">
+        <v>55813</v>
+      </c>
+      <c r="B1010" s="9" t="s">
+        <v>954</v>
+      </c>
+      <c r="C1010" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1010" s="13"/>
+      <c r="E1010" s="13"/>
+      <c r="F1010" s="14"/>
+    </row>
+    <row r="1011" spans="1:6">
+      <c r="A1011" s="8">
+        <v>55820</v>
+      </c>
+      <c r="B1011" s="9" t="s">
+        <v>955</v>
+      </c>
+      <c r="C1011" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1011" s="13"/>
+      <c r="E1011" s="13"/>
+      <c r="F1011" s="14"/>
+    </row>
+    <row r="1012" spans="1:6">
+      <c r="A1012" s="8">
+        <v>55822</v>
+      </c>
+      <c r="B1012" s="9" t="s">
+        <v>956</v>
+      </c>
+      <c r="C1012" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1012" s="13"/>
+      <c r="E1012" s="13"/>
+      <c r="F1012" s="14"/>
+    </row>
+    <row r="1013" spans="1:6">
+      <c r="A1013" s="8">
+        <v>55823</v>
+      </c>
+      <c r="B1013" s="9" t="s">
+        <v>957</v>
+      </c>
+      <c r="C1013" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1013" s="13"/>
+      <c r="E1013" s="13"/>
+      <c r="F1013" s="14"/>
+    </row>
+    <row r="1014" spans="1:6">
+      <c r="A1014" s="8">
+        <v>55831</v>
+      </c>
+      <c r="B1014" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="C1014" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1014" s="13"/>
+      <c r="E1014" s="13"/>
+      <c r="F1014" s="14"/>
+    </row>
+    <row r="1015" spans="1:6">
+      <c r="A1015" s="8">
+        <v>55833</v>
+      </c>
+      <c r="B1015" s="9" t="s">
+        <v>959</v>
+      </c>
+      <c r="C1015" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1015" s="13"/>
+      <c r="E1015" s="13"/>
+      <c r="F1015" s="14"/>
+    </row>
+    <row r="1016" spans="1:6">
+      <c r="A1016" s="8">
+        <v>55837</v>
+      </c>
+      <c r="B1016" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="C1016" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1016" s="13"/>
+      <c r="E1016" s="13"/>
+      <c r="F1016" s="14"/>
+    </row>
+    <row r="1017" spans="1:6">
+      <c r="A1017" s="8">
+        <v>55849</v>
+      </c>
+      <c r="B1017" s="9" t="s">
+        <v>961</v>
+      </c>
+      <c r="C1017" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1017" s="13"/>
+      <c r="E1017" s="13"/>
+      <c r="F1017" s="14"/>
+    </row>
+    <row r="1018" spans="1:6">
+      <c r="A1018" s="8">
+        <v>55859</v>
+      </c>
+      <c r="B1018" s="9" t="s">
+        <v>962</v>
+      </c>
+      <c r="C1018" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1018" s="13"/>
+      <c r="E1018" s="13"/>
+      <c r="F1018" s="14"/>
+    </row>
+    <row r="1019" spans="1:6">
+      <c r="A1019" s="8">
+        <v>55861</v>
+      </c>
+      <c r="B1019" s="9" t="s">
+        <v>963</v>
+      </c>
+      <c r="C1019" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1019" s="13"/>
+      <c r="E1019" s="13"/>
+      <c r="F1019" s="14"/>
+    </row>
+    <row r="1020" spans="1:6">
+      <c r="A1020" s="8">
+        <v>55864</v>
+      </c>
+      <c r="B1020" s="9" t="s">
+        <v>964</v>
+      </c>
+      <c r="C1020" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1020" s="13"/>
+      <c r="E1020" s="13"/>
+      <c r="F1020" s="14"/>
+    </row>
+    <row r="1021" spans="1:6">
+      <c r="A1021" s="8">
+        <v>55865</v>
+      </c>
+      <c r="B1021" s="9" t="s">
+        <v>965</v>
+      </c>
+      <c r="C1021" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1021" s="13"/>
+      <c r="E1021" s="13"/>
+      <c r="F1021" s="14"/>
+    </row>
+    <row r="1022" spans="1:6">
+      <c r="A1022" s="8">
+        <v>55868</v>
+      </c>
+      <c r="B1022" s="9" t="s">
+        <v>966</v>
+      </c>
+      <c r="C1022" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1022" s="13"/>
+      <c r="E1022" s="13"/>
+      <c r="F1022" s="14"/>
+    </row>
+    <row r="1023" spans="1:6">
+      <c r="A1023" s="8">
+        <v>55886</v>
+      </c>
+      <c r="B1023" s="9" t="s">
+        <v>967</v>
+      </c>
+      <c r="C1023" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1023" s="13"/>
+      <c r="E1023" s="13"/>
+      <c r="F1023" s="14"/>
+    </row>
+    <row r="1024" spans="1:6">
+      <c r="A1024" s="8">
+        <v>55891</v>
+      </c>
+      <c r="B1024" s="9" t="s">
+        <v>968</v>
+      </c>
+      <c r="C1024" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1024" s="13"/>
+      <c r="E1024" s="13"/>
+      <c r="F1024" s="14"/>
+    </row>
+    <row r="1025" spans="1:6">
+      <c r="A1025" s="8">
+        <v>55899</v>
+      </c>
+      <c r="B1025" s="9" t="s">
+        <v>969</v>
+      </c>
+      <c r="C1025" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1025" s="13"/>
+      <c r="E1025" s="13"/>
+      <c r="F1025" s="14"/>
+    </row>
+    <row r="1026" spans="1:6">
+      <c r="A1026" s="8">
+        <v>55902</v>
+      </c>
+      <c r="B1026" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1026" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1026" s="13"/>
+      <c r="E1026" s="13"/>
+      <c r="F1026" s="14"/>
+    </row>
+    <row r="1027" spans="1:6">
+      <c r="A1027" s="8">
+        <v>55903</v>
+      </c>
+      <c r="B1027" s="9" t="s">
+        <v>971</v>
+      </c>
+      <c r="C1027" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1027" s="13"/>
+      <c r="E1027" s="13"/>
+      <c r="F1027" s="14"/>
+    </row>
+    <row r="1028" spans="1:6">
+      <c r="A1028" s="8">
+        <v>55904</v>
+      </c>
+      <c r="B1028" s="9" t="s">
+        <v>972</v>
+      </c>
+      <c r="C1028" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1028" s="13"/>
+      <c r="E1028" s="13"/>
+      <c r="F1028" s="14"/>
+    </row>
+    <row r="1029" spans="1:6">
+      <c r="A1029" s="8">
+        <v>55907</v>
+      </c>
+      <c r="B1029" s="9" t="s">
+        <v>973</v>
+      </c>
+      <c r="C1029" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1029" s="13"/>
+      <c r="E1029" s="13"/>
+      <c r="F1029" s="14"/>
+    </row>
+    <row r="1030" spans="1:6">
+      <c r="A1030" s="8">
+        <v>55908</v>
+      </c>
+      <c r="B1030" s="9" t="s">
+        <v>974</v>
+      </c>
+      <c r="C1030" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1030" s="13"/>
+      <c r="E1030" s="13"/>
+      <c r="F1030" s="14"/>
+    </row>
+    <row r="1031" spans="1:6">
+      <c r="A1031" s="8">
+        <v>55910</v>
+      </c>
+      <c r="B1031" s="9" t="s">
+        <v>975</v>
+      </c>
+      <c r="C1031" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1031" s="13"/>
+      <c r="E1031" s="13"/>
+      <c r="F1031" s="14"/>
+    </row>
+    <row r="1032" spans="1:6">
+      <c r="A1032" s="8">
+        <v>55919</v>
+      </c>
+      <c r="B1032" s="9" t="s">
+        <v>976</v>
+      </c>
+      <c r="C1032" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1032" s="13"/>
+      <c r="E1032" s="13"/>
+      <c r="F1032" s="14"/>
+    </row>
+    <row r="1033" spans="1:6">
+      <c r="A1033" s="8">
+        <v>55925</v>
+      </c>
+      <c r="B1033" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1033" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1033" s="13"/>
+      <c r="E1033" s="13"/>
+      <c r="F1033" s="14"/>
+    </row>
+    <row r="1034" spans="1:6">
+      <c r="A1034" s="8">
+        <v>55930</v>
+      </c>
+      <c r="B1034" s="9" t="s">
+        <v>978</v>
+      </c>
+      <c r="C1034" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1034" s="13"/>
+      <c r="E1034" s="13"/>
+      <c r="F1034" s="14"/>
+    </row>
+    <row r="1035" spans="1:6">
+      <c r="A1035" s="8">
+        <v>55938</v>
+      </c>
+      <c r="B1035" s="9" t="s">
+        <v>979</v>
+      </c>
+      <c r="C1035" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1035" s="13"/>
+      <c r="E1035" s="13"/>
+      <c r="F1035" s="14"/>
+    </row>
+    <row r="1036" spans="1:6">
+      <c r="A1036" s="8">
+        <v>55943</v>
+      </c>
+      <c r="B1036" s="9" t="s">
+        <v>980</v>
+      </c>
+      <c r="C1036" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1036" s="13"/>
+      <c r="E1036" s="13"/>
+      <c r="F1036" s="14"/>
+    </row>
+    <row r="1037" spans="1:6">
+      <c r="A1037" s="8">
+        <v>55951</v>
+      </c>
+      <c r="B1037" s="9" t="s">
+        <v>981</v>
+      </c>
+      <c r="C1037" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1037" s="13"/>
+      <c r="E1037" s="13"/>
+      <c r="F1037" s="14"/>
+    </row>
+    <row r="1038" spans="1:6">
+      <c r="A1038" s="8">
+        <v>55954</v>
+      </c>
+      <c r="B1038" s="9" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1038" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1038" s="13"/>
+      <c r="E1038" s="13"/>
+      <c r="F1038" s="14"/>
+    </row>
+    <row r="1039" spans="1:6">
+      <c r="A1039" s="8">
+        <v>55956</v>
+      </c>
+      <c r="B1039" s="9" t="s">
+        <v>983</v>
+      </c>
+      <c r="C1039" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1039" s="13"/>
+      <c r="E1039" s="13"/>
+      <c r="F1039" s="14"/>
+    </row>
+    <row r="1040" spans="1:6">
+      <c r="A1040" s="8">
+        <v>55962</v>
+      </c>
+      <c r="B1040" s="9" t="s">
+        <v>984</v>
+      </c>
+      <c r="C1040" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1040" s="13"/>
+      <c r="E1040" s="13"/>
+      <c r="F1040" s="14"/>
+    </row>
+    <row r="1041" spans="1:6">
+      <c r="A1041" s="8">
+        <v>55963</v>
+      </c>
+      <c r="B1041" s="9" t="s">
+        <v>985</v>
+      </c>
+      <c r="C1041" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1041" s="13"/>
+      <c r="E1041" s="13"/>
+      <c r="F1041" s="14"/>
+    </row>
+    <row r="1042" spans="1:6">
+      <c r="A1042" s="8">
+        <v>55969</v>
+      </c>
+      <c r="B1042" s="9" t="s">
+        <v>986</v>
+      </c>
+      <c r="C1042" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1042" s="13"/>
+      <c r="E1042" s="13"/>
+      <c r="F1042" s="14"/>
+    </row>
+    <row r="1043" spans="1:6">
+      <c r="A1043" s="8">
+        <v>55971</v>
+      </c>
+      <c r="B1043" s="9" t="s">
+        <v>987</v>
+      </c>
+      <c r="C1043" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1043" s="13"/>
+      <c r="E1043" s="13"/>
+      <c r="F1043" s="14"/>
+    </row>
+    <row r="1044" spans="1:6">
+      <c r="A1044" s="8">
+        <v>55973</v>
+      </c>
+      <c r="B1044" s="9" t="s">
+        <v>988</v>
+      </c>
+      <c r="C1044" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1044" s="13"/>
+      <c r="E1044" s="13"/>
+      <c r="F1044" s="14"/>
+    </row>
+    <row r="1045" spans="1:6">
+      <c r="A1045" s="8">
+        <v>55988</v>
+      </c>
+      <c r="B1045" s="9" t="s">
+        <v>989</v>
+      </c>
+      <c r="C1045" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1045" s="13"/>
+      <c r="E1045" s="13"/>
+      <c r="F1045" s="14"/>
+    </row>
+    <row r="1046" spans="1:6">
+      <c r="A1046" s="8">
+        <v>55993</v>
+      </c>
+      <c r="B1046" s="9" t="s">
+        <v>990</v>
+      </c>
+      <c r="C1046" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1046" s="13"/>
+      <c r="E1046" s="13"/>
+      <c r="F1046" s="14"/>
+    </row>
+    <row r="1047" spans="1:6">
+      <c r="A1047" s="8">
+        <v>55998</v>
+      </c>
+      <c r="B1047" s="9" t="s">
+        <v>991</v>
+      </c>
+      <c r="C1047" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1047" s="13"/>
+      <c r="E1047" s="13"/>
+      <c r="F1047" s="14"/>
+    </row>
+    <row r="1048" spans="1:6">
+      <c r="A1048" s="8">
+        <v>56008</v>
+      </c>
+      <c r="B1048" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="C1048" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1048" s="13"/>
+      <c r="E1048" s="13"/>
+      <c r="F1048" s="14"/>
+    </row>
+    <row r="1049" spans="1:6">
+      <c r="A1049" s="8">
+        <v>56009</v>
+      </c>
+      <c r="B1049" s="9" t="s">
+        <v>993</v>
+      </c>
+      <c r="C1049" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1049" s="13"/>
+      <c r="E1049" s="13"/>
+      <c r="F1049" s="14"/>
+    </row>
+    <row r="1050" spans="1:6">
+      <c r="A1050" s="8">
+        <v>56010</v>
+      </c>
+      <c r="B1050" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="C1050" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1050" s="13"/>
+      <c r="E1050" s="13"/>
+      <c r="F1050" s="14"/>
+    </row>
+    <row r="1051" spans="1:6">
+      <c r="A1051" s="8">
+        <v>56022</v>
+      </c>
+      <c r="B1051" s="9" t="s">
+        <v>995</v>
+      </c>
+      <c r="C1051" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1051" s="13"/>
+      <c r="E1051" s="13"/>
+      <c r="F1051" s="14"/>
+    </row>
+    <row r="1052" spans="1:6">
+      <c r="A1052" s="8">
+        <v>56029</v>
+      </c>
+      <c r="B1052" s="9" t="s">
+        <v>996</v>
+      </c>
+      <c r="C1052" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1052" s="13"/>
+      <c r="E1052" s="13"/>
+      <c r="F1052" s="14"/>
+    </row>
+    <row r="1053" spans="1:6">
+      <c r="A1053" s="8">
+        <v>56035</v>
+      </c>
+      <c r="B1053" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="C1053" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1053" s="13"/>
+      <c r="E1053" s="13"/>
+      <c r="F1053" s="14"/>
+    </row>
+    <row r="1054" spans="1:6">
+      <c r="A1054" s="8">
+        <v>56037</v>
+      </c>
+      <c r="B1054" s="9" t="s">
+        <v>998</v>
+      </c>
+      <c r="C1054" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1054" s="13"/>
+      <c r="E1054" s="13"/>
+      <c r="F1054" s="14"/>
+    </row>
+    <row r="1055" spans="1:6">
+      <c r="A1055" s="8">
+        <v>56040</v>
+      </c>
+      <c r="B1055" s="9" t="s">
+        <v>999</v>
+      </c>
+      <c r="C1055" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1055" s="13"/>
+      <c r="E1055" s="13"/>
+      <c r="F1055" s="14"/>
+    </row>
+    <row r="1056" spans="1:6">
+      <c r="A1056" s="8">
+        <v>56041</v>
+      </c>
+      <c r="B1056" s="9" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C1056" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1056" s="13"/>
+      <c r="E1056" s="13"/>
+      <c r="F1056" s="14"/>
+    </row>
+    <row r="1057" spans="1:6">
+      <c r="A1057" s="8">
+        <v>56050</v>
+      </c>
+      <c r="B1057" s="9" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C1057" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1057" s="13"/>
+      <c r="E1057" s="13"/>
+      <c r="F1057" s="14"/>
+    </row>
+    <row r="1058" spans="1:6">
+      <c r="A1058" s="8">
+        <v>56055</v>
+      </c>
+      <c r="B1058" s="9" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C1058" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1058" s="13"/>
+      <c r="E1058" s="13"/>
+      <c r="F1058" s="14"/>
+    </row>
+    <row r="1059" spans="1:6">
+      <c r="A1059" s="8">
+        <v>56061</v>
+      </c>
+      <c r="B1059" s="9" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1059" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1059" s="13"/>
+      <c r="E1059" s="13"/>
+      <c r="F1059" s="14"/>
+    </row>
+    <row r="1060" spans="1:6">
+      <c r="A1060" s="8">
+        <v>56064</v>
+      </c>
+      <c r="B1060" s="9" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C1060" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1060" s="13"/>
+      <c r="E1060" s="13"/>
+      <c r="F1060" s="14"/>
+    </row>
+    <row r="1061" spans="1:6">
+      <c r="A1061" s="8">
+        <v>56076</v>
+      </c>
+      <c r="B1061" s="9" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1061" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1061" s="13"/>
+      <c r="E1061" s="13"/>
+      <c r="F1061" s="14"/>
+    </row>
+    <row r="1062" spans="1:6">
+      <c r="A1062" s="8">
+        <v>56078</v>
+      </c>
+      <c r="B1062" s="9" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C1062" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1062" s="13"/>
+      <c r="E1062" s="13"/>
+      <c r="F1062" s="14"/>
+    </row>
+    <row r="1063" spans="1:6">
+      <c r="A1063" s="8">
+        <v>56079</v>
+      </c>
+      <c r="B1063" s="9" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C1063" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1063" s="13"/>
+      <c r="E1063" s="13"/>
+      <c r="F1063" s="14"/>
+    </row>
+    <row r="1064" spans="1:6">
+      <c r="A1064" s="8">
+        <v>56083</v>
+      </c>
+      <c r="B1064" s="9" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C1064" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1064" s="13"/>
+      <c r="E1064" s="13"/>
+      <c r="F1064" s="14"/>
+    </row>
+    <row r="1065" spans="1:6">
+      <c r="A1065" s="8">
+        <v>56085</v>
+      </c>
+      <c r="B1065" s="9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1065" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1065" s="13"/>
+      <c r="E1065" s="13"/>
+      <c r="F1065" s="14"/>
+    </row>
+    <row r="1066" spans="1:6">
+      <c r="A1066" s="8">
+        <v>56089</v>
+      </c>
+      <c r="B1066" s="9" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C1066" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1066" s="13"/>
+      <c r="E1066" s="13"/>
+      <c r="F1066" s="14"/>
+    </row>
+    <row r="1067" spans="1:6">
+      <c r="A1067" s="8">
+        <v>56090</v>
+      </c>
+      <c r="B1067" s="9" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C1067" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1067" s="13"/>
+      <c r="E1067" s="13"/>
+      <c r="F1067" s="14"/>
+    </row>
+    <row r="1068" spans="1:6">
+      <c r="A1068" s="8">
+        <v>56091</v>
+      </c>
+      <c r="B1068" s="9" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C1068" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1068" s="13"/>
+      <c r="E1068" s="13"/>
+      <c r="F1068" s="14"/>
+    </row>
+    <row r="1069" spans="1:6">
+      <c r="A1069" s="8">
+        <v>56092</v>
+      </c>
+      <c r="B1069" s="9" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1069" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1069" s="13"/>
+      <c r="E1069" s="13"/>
+      <c r="F1069" s="14"/>
+    </row>
+    <row r="1070" spans="1:6">
+      <c r="A1070" s="8">
+        <v>56093</v>
+      </c>
+      <c r="B1070" s="9" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C1070" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1070" s="13"/>
+      <c r="E1070" s="13"/>
+      <c r="F1070" s="14"/>
+    </row>
+    <row r="1071" spans="1:6">
+      <c r="A1071" s="8">
+        <v>56096</v>
+      </c>
+      <c r="B1071" s="9" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C1071" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1071" s="13"/>
+      <c r="E1071" s="13"/>
+      <c r="F1071" s="14"/>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" s="8">
+        <v>56097</v>
+      </c>
+      <c r="B1072" s="9" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1072" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1072" s="13"/>
+      <c r="E1072" s="13"/>
+      <c r="F1072" s="14"/>
+    </row>
+    <row r="1073" spans="1:6">
+      <c r="A1073" s="8">
+        <v>56100</v>
+      </c>
+      <c r="B1073" s="9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C1073" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1073" s="13"/>
+      <c r="E1073" s="13"/>
+      <c r="F1073" s="14"/>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" s="8">
+        <v>56101</v>
+      </c>
+      <c r="B1074" s="9" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C1074" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1074" s="13"/>
+      <c r="E1074" s="13"/>
+      <c r="F1074" s="14"/>
+    </row>
+    <row r="1075" spans="1:6">
+      <c r="A1075" s="8">
+        <v>56103</v>
+      </c>
+      <c r="B1075" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C1075" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1075" s="13"/>
+      <c r="E1075" s="13"/>
+      <c r="F1075" s="14"/>
+    </row>
+    <row r="1076" spans="1:6">
+      <c r="A1076" s="8">
+        <v>56106</v>
+      </c>
+      <c r="B1076" s="9" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C1076" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1076" s="13"/>
+      <c r="E1076" s="13"/>
+      <c r="F1076" s="14"/>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" s="8">
+        <v>56110</v>
+      </c>
+      <c r="B1077" s="9" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C1077" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1077" s="13"/>
+      <c r="E1077" s="13"/>
+      <c r="F1077" s="14"/>
+    </row>
+    <row r="1078" spans="1:6">
+      <c r="A1078" s="8">
+        <v>56115</v>
+      </c>
+      <c r="B1078" s="9" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C1078" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1078" s="13"/>
+      <c r="E1078" s="13"/>
+      <c r="F1078" s="14"/>
+    </row>
+    <row r="1079" spans="1:6">
+      <c r="A1079" s="8">
+        <v>56119</v>
+      </c>
+      <c r="B1079" s="9" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C1079" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1079" s="13"/>
+      <c r="E1079" s="13"/>
+      <c r="F1079" s="14"/>
+    </row>
+    <row r="1080" spans="1:6">
+      <c r="A1080" s="8">
+        <v>56120</v>
+      </c>
+      <c r="B1080" s="9" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C1080" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1080" s="13"/>
+      <c r="E1080" s="13"/>
+      <c r="F1080" s="14"/>
+    </row>
+    <row r="1081" spans="1:6">
+      <c r="A1081" s="8">
+        <v>56124</v>
+      </c>
+      <c r="B1081" s="9" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C1081" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1081" s="13"/>
+      <c r="E1081" s="13"/>
+      <c r="F1081" s="14"/>
+    </row>
+    <row r="1082" spans="1:6">
+      <c r="A1082" s="8">
+        <v>56128</v>
+      </c>
+      <c r="B1082" s="9" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C1082" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1082" s="13"/>
+      <c r="E1082" s="13"/>
+      <c r="F1082" s="14"/>
+    </row>
+    <row r="1083" spans="1:6">
+      <c r="A1083" s="8">
+        <v>56130</v>
+      </c>
+      <c r="B1083" s="9" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1083" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1083" s="13"/>
+      <c r="E1083" s="13"/>
+      <c r="F1083" s="14"/>
+    </row>
+    <row r="1084" spans="1:6">
+      <c r="A1084" s="8">
+        <v>56131</v>
+      </c>
+      <c r="B1084" s="9" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C1084" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1084" s="13"/>
+      <c r="E1084" s="13"/>
+      <c r="F1084" s="14"/>
+    </row>
+    <row r="1085" spans="1:6">
+      <c r="A1085" s="8">
+        <v>56134</v>
+      </c>
+      <c r="B1085" s="9" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C1085" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1085" s="13"/>
+      <c r="E1085" s="13"/>
+      <c r="F1085" s="14"/>
+    </row>
+    <row r="1086" spans="1:6">
+      <c r="A1086" s="8">
+        <v>56137</v>
+      </c>
+      <c r="B1086" s="9" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C1086" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1086" s="13"/>
+      <c r="E1086" s="13"/>
+      <c r="F1086" s="14"/>
+    </row>
+    <row r="1087" spans="1:6">
+      <c r="A1087" s="8">
+        <v>56143</v>
+      </c>
+      <c r="B1087" s="9" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C1087" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1087" s="13"/>
+      <c r="E1087" s="13"/>
+      <c r="F1087" s="14"/>
+    </row>
+    <row r="1088" spans="1:6">
+      <c r="A1088" s="8">
+        <v>56144</v>
+      </c>
+      <c r="B1088" s="9" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C1088" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1088" s="13"/>
+      <c r="E1088" s="13"/>
+      <c r="F1088" s="14"/>
+    </row>
+    <row r="1089" spans="1:6">
+      <c r="A1089" s="8">
+        <v>56145</v>
+      </c>
+      <c r="B1089" s="9" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C1089" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1089" s="13"/>
+      <c r="E1089" s="13"/>
+      <c r="F1089" s="14"/>
+    </row>
+    <row r="1090" spans="1:6">
+      <c r="A1090" s="8">
+        <v>56146</v>
+      </c>
+      <c r="B1090" s="9" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C1090" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1090" s="13"/>
+      <c r="E1090" s="13"/>
+      <c r="F1090" s="14"/>
+    </row>
+    <row r="1091" spans="1:6">
+      <c r="A1091" s="8">
+        <v>56147</v>
+      </c>
+      <c r="B1091" s="9" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C1091" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1091" s="13"/>
+      <c r="E1091" s="13"/>
+      <c r="F1091" s="14"/>
+    </row>
+    <row r="1092" spans="1:6">
+      <c r="A1092" s="8">
+        <v>56148</v>
+      </c>
+      <c r="B1092" s="9" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C1092" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1092" s="13"/>
+      <c r="E1092" s="13"/>
+      <c r="F1092" s="14"/>
+    </row>
+    <row r="1093" spans="1:6">
+      <c r="A1093" s="8">
+        <v>56153</v>
+      </c>
+      <c r="B1093" s="9" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1093" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1093" s="13"/>
+      <c r="E1093" s="13"/>
+      <c r="F1093" s="14"/>
+    </row>
+    <row r="1094" spans="1:6">
+      <c r="A1094" s="8">
+        <v>56160</v>
+      </c>
+      <c r="B1094" s="9" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C1094" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1094" s="13"/>
+      <c r="E1094" s="13"/>
+      <c r="F1094" s="14"/>
+    </row>
+    <row r="1095" spans="1:6">
+      <c r="A1095" s="8">
+        <v>56161</v>
+      </c>
+      <c r="B1095" s="9" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1095" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1095" s="13"/>
+      <c r="E1095" s="13"/>
+      <c r="F1095" s="14"/>
+    </row>
+    <row r="1096" spans="1:6">
+      <c r="A1096" s="8">
+        <v>56165</v>
+      </c>
+      <c r="B1096" s="9" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C1096" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1096" s="13"/>
+      <c r="E1096" s="13"/>
+      <c r="F1096" s="14"/>
+    </row>
+    <row r="1097" spans="1:6">
+      <c r="A1097" s="8">
+        <v>56171</v>
+      </c>
+      <c r="B1097" s="9" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C1097" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1097" s="13"/>
+      <c r="E1097" s="13"/>
+      <c r="F1097" s="14"/>
+    </row>
+    <row r="1098" spans="1:6">
+      <c r="A1098" s="8">
+        <v>56172</v>
+      </c>
+      <c r="B1098" s="9" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C1098" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1098" s="13"/>
+      <c r="E1098" s="13"/>
+      <c r="F1098" s="14"/>
+    </row>
+    <row r="1099" spans="1:6">
+      <c r="A1099" s="8">
+        <v>56185</v>
+      </c>
+      <c r="B1099" s="9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C1099" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1099" s="13"/>
+      <c r="E1099" s="13"/>
+      <c r="F1099" s="14"/>
+    </row>
+    <row r="1100" spans="1:6">
+      <c r="A1100" s="8">
+        <v>56190</v>
+      </c>
+      <c r="B1100" s="9" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1100" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1100" s="13"/>
+      <c r="E1100" s="13"/>
+      <c r="F1100" s="14"/>
+    </row>
+    <row r="1101" spans="1:6">
+      <c r="A1101" s="8">
+        <v>56194</v>
+      </c>
+      <c r="B1101" s="9" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C1101" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1101" s="13"/>
+      <c r="E1101" s="13"/>
+      <c r="F1101" s="14"/>
+    </row>
+    <row r="1102" spans="1:6">
+      <c r="A1102" s="8">
+        <v>56199</v>
+      </c>
+      <c r="B1102" s="9" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C1102" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1102" s="13"/>
+      <c r="E1102" s="13"/>
+      <c r="F1102" s="14"/>
+    </row>
+    <row r="1103" spans="1:6">
+      <c r="A1103" s="8">
+        <v>56200</v>
+      </c>
+      <c r="B1103" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C1103" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1103" s="13"/>
+      <c r="E1103" s="13"/>
+      <c r="F1103" s="14"/>
+    </row>
+    <row r="1104" spans="1:6">
+      <c r="A1104" s="8">
+        <v>56201</v>
+      </c>
+      <c r="B1104" s="9" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C1104" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1104" s="13"/>
+      <c r="E1104" s="13"/>
+      <c r="F1104" s="14"/>
+    </row>
+    <row r="1105" spans="1:6">
+      <c r="A1105" s="8">
+        <v>56202</v>
+      </c>
+      <c r="B1105" s="9" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C1105" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1105" s="13"/>
+      <c r="E1105" s="13"/>
+      <c r="F1105" s="14"/>
+    </row>
+    <row r="1106" spans="1:6">
+      <c r="A1106" s="8">
+        <v>56210</v>
+      </c>
+      <c r="B1106" s="9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C1106" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1106" s="13"/>
+      <c r="E1106" s="13"/>
+      <c r="F1106" s="14"/>
+    </row>
+    <row r="1107" spans="1:6">
+      <c r="A1107" s="8">
+        <v>56218</v>
+      </c>
+      <c r="B1107" s="9" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C1107" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1107" s="13"/>
+      <c r="E1107" s="13"/>
+      <c r="F1107" s="14"/>
+    </row>
+    <row r="1108" spans="1:6">
+      <c r="A1108" s="8">
+        <v>56227</v>
+      </c>
+      <c r="B1108" s="9" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1108" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1108" s="13"/>
+      <c r="E1108" s="13"/>
+      <c r="F1108" s="14"/>
+    </row>
+    <row r="1109" spans="1:6">
+      <c r="A1109" s="8">
+        <v>56229</v>
+      </c>
+      <c r="B1109" s="9" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C1109" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1109" s="13"/>
+      <c r="E1109" s="13"/>
+      <c r="F1109" s="14"/>
+    </row>
+    <row r="1110" spans="1:6">
+      <c r="A1110" s="8">
+        <v>56233</v>
+      </c>
+      <c r="B1110" s="9" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C1110" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1110" s="13"/>
+      <c r="E1110" s="13"/>
+      <c r="F1110" s="14"/>
+    </row>
+    <row r="1111" spans="1:6">
+      <c r="A1111" s="8">
+        <v>56236</v>
+      </c>
+      <c r="B1111" s="9" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C1111" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1111" s="13"/>
+      <c r="E1111" s="13"/>
+      <c r="F1111" s="14"/>
+    </row>
+    <row r="1112" spans="1:6">
+      <c r="A1112" s="8">
+        <v>56239</v>
+      </c>
+      <c r="B1112" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C1112" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1112" s="13"/>
+      <c r="E1112" s="13"/>
+      <c r="F1112" s="14"/>
+    </row>
+    <row r="1113" spans="1:6">
+      <c r="A1113" s="8">
+        <v>56242</v>
+      </c>
+      <c r="B1113" s="9" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1113" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1113" s="13"/>
+      <c r="E1113" s="13"/>
+      <c r="F1113" s="14"/>
+    </row>
+    <row r="1114" spans="1:6">
+      <c r="A1114" s="8">
+        <v>56254</v>
+      </c>
+      <c r="B1114" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1114" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1114" s="13"/>
+      <c r="E1114" s="13"/>
+      <c r="F1114" s="14"/>
+    </row>
+    <row r="1115" spans="1:6">
+      <c r="A1115" s="8">
+        <v>56256</v>
+      </c>
+      <c r="B1115" s="9" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C1115" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1115" s="13"/>
+      <c r="E1115" s="13"/>
+      <c r="F1115" s="14"/>
+    </row>
+    <row r="1116" spans="1:6">
+      <c r="A1116" s="8">
+        <v>56257</v>
+      </c>
+      <c r="B1116" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1116" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1116" s="13"/>
+      <c r="E1116" s="13"/>
+      <c r="F1116" s="14"/>
+    </row>
+    <row r="1117" spans="1:6">
+      <c r="A1117" s="8">
+        <v>56271</v>
+      </c>
+      <c r="B1117" s="9" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C1117" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1117" s="13"/>
+      <c r="E1117" s="13"/>
+      <c r="F1117" s="14"/>
+    </row>
+    <row r="1118" spans="1:6">
+      <c r="A1118" s="8">
+        <v>56275</v>
+      </c>
+      <c r="B1118" s="9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C1118" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1118" s="13"/>
+      <c r="E1118" s="13"/>
+      <c r="F1118" s="14"/>
+    </row>
+    <row r="1119" spans="1:6">
+      <c r="A1119" s="8">
+        <v>56277</v>
+      </c>
+      <c r="B1119" s="9" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1119" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1119" s="13"/>
+      <c r="E1119" s="13"/>
+      <c r="F1119" s="14"/>
+    </row>
+    <row r="1120" spans="1:6">
+      <c r="A1120" s="8">
+        <v>56278</v>
+      </c>
+      <c r="B1120" s="9" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1120" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1120" s="13"/>
+      <c r="E1120" s="13"/>
+      <c r="F1120" s="14"/>
+    </row>
+    <row r="1121" spans="1:6">
+      <c r="A1121" s="8">
+        <v>56279</v>
+      </c>
+      <c r="B1121" s="9" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1121" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1121" s="13"/>
+      <c r="E1121" s="13"/>
+      <c r="F1121" s="14"/>
+    </row>
+    <row r="1122" spans="1:6">
+      <c r="A1122" s="8">
+        <v>56280</v>
+      </c>
+      <c r="B1122" s="9" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C1122" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1122" s="13"/>
+      <c r="E1122" s="13"/>
+      <c r="F1122" s="14"/>
+    </row>
+    <row r="1123" spans="1:6">
+      <c r="A1123" s="8">
+        <v>56282</v>
+      </c>
+      <c r="B1123" s="9" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C1123" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1123" s="13"/>
+      <c r="E1123" s="13"/>
+      <c r="F1123" s="14"/>
+    </row>
+    <row r="1124" spans="1:6">
+      <c r="A1124" s="8">
+        <v>56283</v>
+      </c>
+      <c r="B1124" s="9" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C1124" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1124" s="13"/>
+      <c r="E1124" s="13"/>
+      <c r="F1124" s="14"/>
+    </row>
+    <row r="1125" spans="1:6">
+      <c r="A1125" s="8">
+        <v>56285</v>
+      </c>
+      <c r="B1125" s="9" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C1125" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1125" s="13"/>
+      <c r="E1125" s="13"/>
+      <c r="F1125" s="14"/>
+    </row>
+    <row r="1126" spans="1:6">
+      <c r="A1126" s="8">
+        <v>56290</v>
+      </c>
+      <c r="B1126" s="9" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1126" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1126" s="13"/>
+      <c r="E1126" s="13"/>
+      <c r="F1126" s="14"/>
+    </row>
+    <row r="1127" spans="1:6">
+      <c r="A1127" s="8">
+        <v>56291</v>
+      </c>
+      <c r="B1127" s="9" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C1127" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1127" s="13"/>
+      <c r="E1127" s="13"/>
+      <c r="F1127" s="14"/>
+    </row>
+    <row r="1128" spans="1:6">
+      <c r="A1128" s="8">
+        <v>56298</v>
+      </c>
+      <c r="B1128" s="9" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C1128" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1128" s="13"/>
+      <c r="E1128" s="13"/>
+      <c r="F1128" s="14"/>
+    </row>
+    <row r="1129" spans="1:6">
+      <c r="A1129" s="8">
+        <v>56303</v>
+      </c>
+      <c r="B1129" s="9" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C1129" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1129" s="13"/>
+      <c r="E1129" s="13"/>
+      <c r="F1129" s="14"/>
+    </row>
+    <row r="1130" spans="1:6">
+      <c r="A1130" s="8">
+        <v>56306</v>
+      </c>
+      <c r="B1130" s="9" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C1130" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1130" s="13"/>
+      <c r="E1130" s="13"/>
+      <c r="F1130" s="14"/>
+    </row>
+    <row r="1131" spans="1:6">
+      <c r="A1131" s="8">
+        <v>56307</v>
+      </c>
+      <c r="B1131" s="9" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C1131" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1131" s="13"/>
+      <c r="E1131" s="13"/>
+      <c r="F1131" s="14"/>
+    </row>
+    <row r="1132" spans="1:6">
+      <c r="A1132" s="8">
+        <v>56311</v>
+      </c>
+      <c r="B1132" s="9" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1132" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1132" s="13"/>
+      <c r="E1132" s="13"/>
+      <c r="F1132" s="14"/>
+    </row>
+    <row r="1133" spans="1:6">
+      <c r="A1133" s="8">
+        <v>56318</v>
+      </c>
+      <c r="B1133" s="9" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C1133" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1133" s="13"/>
+      <c r="E1133" s="13"/>
+      <c r="F1133" s="14"/>
+    </row>
+    <row r="1134" spans="1:6">
+      <c r="A1134" s="8">
+        <v>56322</v>
+      </c>
+      <c r="B1134" s="9" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C1134" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1134" s="13"/>
+      <c r="E1134" s="13"/>
+      <c r="F1134" s="14"/>
+    </row>
+    <row r="1135" spans="1:6">
+      <c r="A1135" s="8">
+        <v>56328</v>
+      </c>
+      <c r="B1135" s="9" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1135" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1135" s="13"/>
+      <c r="E1135" s="13"/>
+      <c r="F1135" s="14"/>
+    </row>
+    <row r="1136" spans="1:6">
+      <c r="A1136" s="8">
+        <v>56338</v>
+      </c>
+      <c r="B1136" s="9" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C1136" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1136" s="13"/>
+      <c r="E1136" s="13"/>
+      <c r="F1136" s="14"/>
+    </row>
+    <row r="1137" spans="1:6">
+      <c r="A1137" s="8">
+        <v>56342</v>
+      </c>
+      <c r="B1137" s="9" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C1137" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1137" s="13"/>
+      <c r="E1137" s="13"/>
+      <c r="F1137" s="14"/>
+    </row>
+    <row r="1138" spans="1:6">
+      <c r="A1138" s="8">
+        <v>56345</v>
+      </c>
+      <c r="B1138" s="9" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C1138" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1138" s="13"/>
+      <c r="E1138" s="13"/>
+      <c r="F1138" s="14"/>
+    </row>
+    <row r="1139" spans="1:6">
+      <c r="A1139" s="8">
+        <v>56347</v>
+      </c>
+      <c r="B1139" s="9" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C1139" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1139" s="13"/>
+      <c r="E1139" s="13"/>
+      <c r="F1139" s="14"/>
+    </row>
+    <row r="1140" spans="1:6">
+      <c r="A1140" s="8">
+        <v>56358</v>
+      </c>
+      <c r="B1140" s="9" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1140" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1140" s="13"/>
+      <c r="E1140" s="13"/>
+      <c r="F1140" s="14"/>
+    </row>
+    <row r="1141" spans="1:6">
+      <c r="A1141" s="8">
+        <v>56363</v>
+      </c>
+      <c r="B1141" s="9" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C1141" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1141" s="13"/>
+      <c r="E1141" s="13"/>
+      <c r="F1141" s="14"/>
+    </row>
+    <row r="1142" spans="1:6">
+      <c r="A1142" s="8">
+        <v>56364</v>
+      </c>
+      <c r="B1142" s="9" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C1142" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1142" s="13"/>
+      <c r="E1142" s="13"/>
+      <c r="F1142" s="14"/>
+    </row>
+    <row r="1143" spans="1:6">
+      <c r="A1143" s="8">
+        <v>56367</v>
+      </c>
+      <c r="B1143" s="9" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1143" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1143" s="13"/>
+      <c r="E1143" s="13"/>
+      <c r="F1143" s="14"/>
+    </row>
+    <row r="1144" spans="1:6">
+      <c r="A1144" s="8">
+        <v>56370</v>
+      </c>
+      <c r="B1144" s="9" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C1144" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1144" s="13"/>
+      <c r="E1144" s="13"/>
+      <c r="F1144" s="14"/>
+    </row>
+    <row r="1145" spans="1:6">
+      <c r="A1145" s="8">
+        <v>56373</v>
+      </c>
+      <c r="B1145" s="9" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C1145" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1145" s="13"/>
+      <c r="E1145" s="13"/>
+      <c r="F1145" s="14"/>
+    </row>
+    <row r="1146" spans="1:6">
+      <c r="A1146" s="8">
+        <v>56374</v>
+      </c>
+      <c r="B1146" s="9" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C1146" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1146" s="13"/>
+      <c r="E1146" s="13"/>
+      <c r="F1146" s="14"/>
+    </row>
+    <row r="1147" spans="1:6">
+      <c r="A1147" s="8">
+        <v>56376</v>
+      </c>
+      <c r="B1147" s="9" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1147" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1147" s="13"/>
+      <c r="E1147" s="13"/>
+      <c r="F1147" s="14"/>
+    </row>
+    <row r="1148" spans="1:6">
+      <c r="A1148" s="8">
+        <v>56380</v>
+      </c>
+      <c r="B1148" s="9" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C1148" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1148" s="13"/>
+      <c r="E1148" s="13"/>
+      <c r="F1148" s="14"/>
+    </row>
+    <row r="1149" spans="1:6">
+      <c r="A1149" s="8">
+        <v>56381</v>
+      </c>
+      <c r="B1149" s="9" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C1149" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1149" s="13"/>
+      <c r="E1149" s="13"/>
+      <c r="F1149" s="14"/>
+    </row>
+    <row r="1150" spans="1:6">
+      <c r="A1150" s="8">
+        <v>56386</v>
+      </c>
+      <c r="B1150" s="9" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1150" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1150" s="13"/>
+      <c r="E1150" s="13"/>
+      <c r="F1150" s="14"/>
+    </row>
+    <row r="1151" spans="1:6">
+      <c r="A1151" s="8">
+        <v>56388</v>
+      </c>
+      <c r="B1151" s="9" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C1151" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1151" s="13"/>
+      <c r="E1151" s="13"/>
+      <c r="F1151" s="14"/>
+    </row>
+    <row r="1152" spans="1:6">
+      <c r="A1152" s="8">
+        <v>56396</v>
+      </c>
+      <c r="B1152" s="9" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C1152" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1152" s="13"/>
+      <c r="E1152" s="13"/>
+      <c r="F1152" s="14"/>
+    </row>
+    <row r="1153" spans="1:6">
+      <c r="A1153" s="8">
+        <v>56399</v>
+      </c>
+      <c r="B1153" s="9" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C1153" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1153" s="13"/>
+      <c r="E1153" s="13"/>
+      <c r="F1153" s="14"/>
+    </row>
+    <row r="1154" spans="1:6">
+      <c r="A1154" s="8">
+        <v>56400</v>
+      </c>
+      <c r="B1154" s="9" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C1154" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1154" s="13"/>
+      <c r="E1154" s="13"/>
+      <c r="F1154" s="14"/>
+    </row>
+    <row r="1155" spans="1:6">
+      <c r="A1155" s="8">
+        <v>56401</v>
+      </c>
+      <c r="B1155" s="9" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C1155" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1155" s="13"/>
+      <c r="E1155" s="13"/>
+      <c r="F1155" s="14"/>
+    </row>
+    <row r="1156" spans="1:6">
+      <c r="A1156" s="8">
+        <v>56406</v>
+      </c>
+      <c r="B1156" s="9" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C1156" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1156" s="13"/>
+      <c r="E1156" s="13"/>
+      <c r="F1156" s="14"/>
+    </row>
+    <row r="1157" spans="1:6">
+      <c r="A1157" s="8">
+        <v>56408</v>
+      </c>
+      <c r="B1157" s="9" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C1157" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1157" s="13"/>
+      <c r="E1157" s="13"/>
+      <c r="F1157" s="14"/>
+    </row>
+    <row r="1158" spans="1:6">
+      <c r="A1158" s="8">
+        <v>56409</v>
+      </c>
+      <c r="B1158" s="9" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C1158" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1158" s="13"/>
+      <c r="E1158" s="13"/>
+      <c r="F1158" s="14"/>
+    </row>
+    <row r="1159" spans="1:6">
+      <c r="A1159" s="8">
+        <v>56414</v>
+      </c>
+      <c r="B1159" s="9" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C1159" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1159" s="13"/>
+      <c r="E1159" s="13"/>
+      <c r="F1159" s="14"/>
+    </row>
+    <row r="1160" spans="1:6">
+      <c r="A1160" s="8">
+        <v>56416</v>
+      </c>
+      <c r="B1160" s="9" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C1160" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1160" s="13"/>
+      <c r="E1160" s="13"/>
+      <c r="F1160" s="14"/>
+    </row>
+    <row r="1161" spans="1:6">
+      <c r="A1161" s="8">
+        <v>56420</v>
+      </c>
+      <c r="B1161" s="9" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C1161" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1161" s="13"/>
+      <c r="E1161" s="13"/>
+      <c r="F1161" s="14"/>
+    </row>
+    <row r="1162" spans="1:6">
+      <c r="A1162" s="8">
+        <v>56424</v>
+      </c>
+      <c r="B1162" s="9" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C1162" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1162" s="13"/>
+      <c r="E1162" s="13"/>
+      <c r="F1162" s="14"/>
+    </row>
+    <row r="1163" spans="1:6">
+      <c r="A1163" s="8">
+        <v>56425</v>
+      </c>
+      <c r="B1163" s="9" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C1163" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1163" s="13"/>
+      <c r="E1163" s="13"/>
+      <c r="F1163" s="14"/>
+    </row>
+    <row r="1164" spans="1:6">
+      <c r="A1164" s="8">
+        <v>56428</v>
+      </c>
+      <c r="B1164" s="9" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C1164" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1164" s="13"/>
+      <c r="E1164" s="13"/>
+      <c r="F1164" s="14"/>
+    </row>
+    <row r="1165" spans="1:6">
+      <c r="A1165" s="8">
+        <v>56429</v>
+      </c>
+      <c r="B1165" s="9" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C1165" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1165" s="13"/>
+      <c r="E1165" s="13"/>
+      <c r="F1165" s="14"/>
+    </row>
+    <row r="1166" spans="1:6">
+      <c r="A1166" s="8">
+        <v>56436</v>
+      </c>
+      <c r="B1166" s="9" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C1166" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1166" s="13"/>
+      <c r="E1166" s="13"/>
+      <c r="F1166" s="14"/>
+    </row>
+    <row r="1167" spans="1:6">
+      <c r="A1167" s="8">
+        <v>56437</v>
+      </c>
+      <c r="B1167" s="9" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C1167" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1167" s="13"/>
+      <c r="E1167" s="13"/>
+      <c r="F1167" s="14"/>
+    </row>
+    <row r="1168" spans="1:6">
+      <c r="A1168" s="8">
+        <v>56439</v>
+      </c>
+      <c r="B1168" s="9" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C1168" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1168" s="13"/>
+      <c r="E1168" s="13"/>
+      <c r="F1168" s="14"/>
+    </row>
+    <row r="1169" spans="1:6">
+      <c r="A1169" s="8">
+        <v>56441</v>
+      </c>
+      <c r="B1169" s="9" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C1169" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1169" s="13"/>
+      <c r="E1169" s="13"/>
+      <c r="F1169" s="14"/>
+    </row>
+    <row r="1170" spans="1:6">
+      <c r="A1170" s="8">
+        <v>56442</v>
+      </c>
+      <c r="B1170" s="9" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C1170" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1170" s="13"/>
+      <c r="E1170" s="13"/>
+      <c r="F1170" s="14"/>
+    </row>
+    <row r="1171" spans="1:6">
+      <c r="A1171" s="8">
+        <v>56447</v>
+      </c>
+      <c r="B1171" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C1171" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1171" s="13"/>
+      <c r="E1171" s="13"/>
+      <c r="F1171" s="14"/>
+    </row>
+    <row r="1172" spans="1:6">
+      <c r="A1172" s="8">
+        <v>56451</v>
+      </c>
+      <c r="B1172" s="9" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C1172" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1172" s="13"/>
+      <c r="E1172" s="13"/>
+      <c r="F1172" s="14"/>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" s="8">
+        <v>56453</v>
+      </c>
+      <c r="B1173" s="9" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C1173" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1173" s="13"/>
+      <c r="E1173" s="13"/>
+      <c r="F1173" s="14"/>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" s="8">
+        <v>56454</v>
+      </c>
+      <c r="B1174" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C1174" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1174" s="13"/>
+      <c r="E1174" s="13"/>
+      <c r="F1174" s="14"/>
+    </row>
+    <row r="1175" spans="1:6">
+      <c r="A1175" s="8">
+        <v>56459</v>
+      </c>
+      <c r="B1175" s="9" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C1175" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1175" s="13"/>
+      <c r="E1175" s="13"/>
+      <c r="F1175" s="14"/>
+    </row>
+    <row r="1176" spans="1:6">
+      <c r="A1176" s="8">
+        <v>56461</v>
+      </c>
+      <c r="B1176" s="9" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C1176" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1176" s="13"/>
+      <c r="E1176" s="13"/>
+      <c r="F1176" s="14"/>
+    </row>
+    <row r="1177" spans="1:6">
+      <c r="A1177" s="8">
+        <v>56464</v>
+      </c>
+      <c r="B1177" s="9" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C1177" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1177" s="13"/>
+      <c r="E1177" s="13"/>
+      <c r="F1177" s="14"/>
+    </row>
+    <row r="1178" spans="1:6">
+      <c r="A1178" s="8">
+        <v>56465</v>
+      </c>
+      <c r="B1178" s="9" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C1178" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1178" s="13"/>
+      <c r="E1178" s="13"/>
+      <c r="F1178" s="14"/>
+    </row>
+    <row r="1179" spans="1:6">
+      <c r="A1179" s="8">
+        <v>56468</v>
+      </c>
+      <c r="B1179" s="9" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1179" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1179" s="13"/>
+      <c r="E1179" s="13"/>
+      <c r="F1179" s="14"/>
+    </row>
+    <row r="1180" spans="1:6">
+      <c r="A1180" s="8">
+        <v>56471</v>
+      </c>
+      <c r="B1180" s="9" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C1180" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1180" s="13"/>
+      <c r="E1180" s="13"/>
+      <c r="F1180" s="14"/>
+    </row>
+    <row r="1181" spans="1:6">
+      <c r="A1181" s="8">
+        <v>56476</v>
+      </c>
+      <c r="B1181" s="9" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C1181" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1181" s="13"/>
+      <c r="E1181" s="13"/>
+      <c r="F1181" s="14"/>
+    </row>
+    <row r="1182" spans="1:6">
+      <c r="A1182" s="8">
+        <v>56480</v>
+      </c>
+      <c r="B1182" s="9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C1182" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1182" s="13"/>
+      <c r="E1182" s="13"/>
+      <c r="F1182" s="14"/>
+    </row>
+    <row r="1183" spans="1:6">
+      <c r="A1183" s="8">
+        <v>56485</v>
+      </c>
+      <c r="B1183" s="9" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C1183" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1183" s="13"/>
+      <c r="E1183" s="13"/>
+      <c r="F1183" s="14"/>
+    </row>
+    <row r="1184" spans="1:6">
+      <c r="A1184" s="8">
+        <v>56498</v>
+      </c>
+      <c r="B1184" s="9" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C1184" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1184" s="13"/>
+      <c r="E1184" s="13"/>
+      <c r="F1184" s="14"/>
+    </row>
+    <row r="1185" spans="1:6">
+      <c r="A1185" s="8">
+        <v>56504</v>
+      </c>
+      <c r="B1185" s="9" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C1185" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1185" s="13"/>
+      <c r="E1185" s="13"/>
+      <c r="F1185" s="14"/>
+    </row>
+    <row r="1186" spans="1:6">
+      <c r="A1186" s="8">
+        <v>56507</v>
+      </c>
+      <c r="B1186" s="9" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C1186" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1186" s="13"/>
+      <c r="E1186" s="13"/>
+      <c r="F1186" s="14"/>
+    </row>
+    <row r="1187" spans="1:6">
+      <c r="A1187" s="8">
+        <v>56510</v>
+      </c>
+      <c r="B1187" s="9" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C1187" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1187" s="13"/>
+      <c r="E1187" s="13"/>
+      <c r="F1187" s="14"/>
+    </row>
+    <row r="1188" spans="1:6">
+      <c r="A1188" s="8">
+        <v>56515</v>
+      </c>
+      <c r="B1188" s="9" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C1188" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1188" s="13"/>
+      <c r="E1188" s="13"/>
+      <c r="F1188" s="14"/>
+    </row>
+    <row r="1189" spans="1:6">
+      <c r="A1189" s="8">
+        <v>56518</v>
+      </c>
+      <c r="B1189" s="9" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C1189" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1189" s="13"/>
+      <c r="E1189" s="13"/>
+      <c r="F1189" s="14"/>
+    </row>
+    <row r="1190" spans="1:6">
+      <c r="A1190" s="8">
+        <v>56520</v>
+      </c>
+      <c r="B1190" s="9" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C1190" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1190" s="13"/>
+      <c r="E1190" s="13"/>
+      <c r="F1190" s="14"/>
+    </row>
+    <row r="1191" spans="1:6">
+      <c r="A1191" s="8">
+        <v>56522</v>
+      </c>
+      <c r="B1191" s="9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1191" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1191" s="13"/>
+      <c r="E1191" s="13"/>
+      <c r="F1191" s="14"/>
+    </row>
+    <row r="1192" spans="1:6">
+      <c r="A1192" s="8">
+        <v>56526</v>
+      </c>
+      <c r="B1192" s="9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C1192" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1192" s="13"/>
+      <c r="E1192" s="13"/>
+      <c r="F1192" s="14"/>
+    </row>
+    <row r="1193" spans="1:6">
+      <c r="A1193" s="8">
+        <v>56528</v>
+      </c>
+      <c r="B1193" s="9" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C1193" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1193" s="13"/>
+      <c r="E1193" s="13"/>
+      <c r="F1193" s="14"/>
+    </row>
+    <row r="1194" spans="1:6">
+      <c r="A1194" s="8">
+        <v>56532</v>
+      </c>
+      <c r="B1194" s="9" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C1194" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1194" s="13"/>
+      <c r="E1194" s="13"/>
+      <c r="F1194" s="14"/>
+    </row>
+    <row r="1195" spans="1:6">
+      <c r="A1195" s="8">
+        <v>56533</v>
+      </c>
+      <c r="B1195" s="9" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C1195" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1195" s="13"/>
+      <c r="E1195" s="13"/>
+      <c r="F1195" s="14"/>
+    </row>
+    <row r="1196" spans="1:6">
+      <c r="A1196" s="8">
+        <v>56535</v>
+      </c>
+      <c r="B1196" s="9" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C1196" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1196" s="13"/>
+      <c r="E1196" s="13"/>
+      <c r="F1196" s="14"/>
+    </row>
+    <row r="1197" spans="1:6">
+      <c r="A1197" s="8">
+        <v>56537</v>
+      </c>
+      <c r="B1197" s="9" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C1197" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1197" s="13"/>
+      <c r="E1197" s="13"/>
+      <c r="F1197" s="14"/>
+    </row>
+    <row r="1198" spans="1:6">
+      <c r="A1198" s="8">
+        <v>56538</v>
+      </c>
+      <c r="B1198" s="9" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C1198" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1198" s="13"/>
+      <c r="E1198" s="13"/>
+      <c r="F1198" s="14"/>
+    </row>
+    <row r="1199" spans="1:6">
+      <c r="A1199" s="8">
+        <v>56539</v>
+      </c>
+      <c r="B1199" s="9" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C1199" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1199" s="13"/>
+      <c r="E1199" s="13"/>
+      <c r="F1199" s="14"/>
+    </row>
+    <row r="1200" spans="1:6">
+      <c r="A1200" s="8">
+        <v>56542</v>
+      </c>
+      <c r="B1200" s="9" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C1200" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1200" s="13"/>
+      <c r="E1200" s="13"/>
+      <c r="F1200" s="14"/>
+    </row>
+    <row r="1201" spans="1:6">
+      <c r="A1201" s="8">
+        <v>56543</v>
+      </c>
+      <c r="B1201" s="9" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C1201" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1201" s="13"/>
+      <c r="E1201" s="13"/>
+      <c r="F1201" s="14"/>
+    </row>
+    <row r="1202" spans="1:6">
+      <c r="A1202" s="8">
+        <v>56546</v>
+      </c>
+      <c r="B1202" s="9" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C1202" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1202" s="13"/>
+      <c r="E1202" s="13"/>
+      <c r="F1202" s="14"/>
+    </row>
+    <row r="1203" spans="1:6">
+      <c r="A1203" s="8">
+        <v>56555</v>
+      </c>
+      <c r="B1203" s="9" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C1203" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1203" s="13"/>
+      <c r="E1203" s="13"/>
+      <c r="F1203" s="14"/>
+    </row>
+    <row r="1204" spans="1:6">
+      <c r="A1204" s="8">
+        <v>56564</v>
+      </c>
+      <c r="B1204" s="9" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C1204" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1204" s="13"/>
+      <c r="E1204" s="13"/>
+      <c r="F1204" s="14"/>
+    </row>
+    <row r="1205" spans="1:6">
+      <c r="A1205" s="8">
+        <v>56567</v>
+      </c>
+      <c r="B1205" s="9" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C1205" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1205" s="13"/>
+      <c r="E1205" s="13"/>
+      <c r="F1205" s="14"/>
+    </row>
+    <row r="1206" spans="1:6">
+      <c r="A1206" s="8">
+        <v>56573</v>
+      </c>
+      <c r="B1206" s="9" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C1206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1206" s="13"/>
+      <c r="E1206" s="13"/>
+      <c r="F1206" s="14"/>
+    </row>
+    <row r="1207" spans="1:6">
+      <c r="A1207" s="8">
+        <v>56574</v>
+      </c>
+      <c r="B1207" s="9" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1207" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1207" s="13"/>
+      <c r="E1207" s="13"/>
+      <c r="F1207" s="14"/>
+    </row>
+    <row r="1208" spans="1:6">
+      <c r="A1208" s="8">
+        <v>56575</v>
+      </c>
+      <c r="B1208" s="9" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C1208" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1208" s="13"/>
+      <c r="E1208" s="13"/>
+      <c r="F1208" s="14"/>
+    </row>
+    <row r="1209" spans="1:6">
+      <c r="A1209" s="8">
+        <v>56576</v>
+      </c>
+      <c r="B1209" s="9" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C1209" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1209" s="13"/>
+      <c r="E1209" s="13"/>
+      <c r="F1209" s="14"/>
+    </row>
+    <row r="1210" spans="1:6">
+      <c r="A1210" s="8">
+        <v>56578</v>
+      </c>
+      <c r="B1210" s="9" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C1210" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1210" s="13"/>
+      <c r="E1210" s="13"/>
+      <c r="F1210" s="14"/>
+    </row>
+    <row r="1211" spans="1:6">
+      <c r="A1211" s="8">
+        <v>56580</v>
+      </c>
+      <c r="B1211" s="9" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C1211" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1211" s="13"/>
+      <c r="E1211" s="13"/>
+      <c r="F1211" s="14"/>
+    </row>
+    <row r="1212" spans="1:6">
+      <c r="A1212" s="8">
+        <v>56585</v>
+      </c>
+      <c r="B1212" s="9" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C1212" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1212" s="13"/>
+      <c r="E1212" s="13"/>
+      <c r="F1212" s="14"/>
+    </row>
+    <row r="1213" spans="1:6">
+      <c r="A1213" s="8">
+        <v>56586</v>
+      </c>
+      <c r="B1213" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C1213" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1213" s="13"/>
+      <c r="E1213" s="13"/>
+      <c r="F1213" s="14"/>
+    </row>
+    <row r="1214" spans="1:6">
+      <c r="A1214" s="8">
+        <v>56589</v>
+      </c>
+      <c r="B1214" s="9" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C1214" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1214" s="13"/>
+      <c r="E1214" s="13"/>
+      <c r="F1214" s="14"/>
+    </row>
+    <row r="1215" spans="1:6">
+      <c r="A1215" s="8">
+        <v>56594</v>
+      </c>
+      <c r="B1215" s="9" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C1215" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1215" s="13"/>
+      <c r="E1215" s="13"/>
+      <c r="F1215" s="14"/>
+    </row>
+    <row r="1216" spans="1:6">
+      <c r="A1216" s="8">
+        <v>56595</v>
+      </c>
+      <c r="B1216" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C1216" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1216" s="13"/>
+      <c r="E1216" s="13"/>
+      <c r="F1216" s="14"/>
+    </row>
+    <row r="1217" spans="1:6">
+      <c r="A1217" s="8">
+        <v>56596</v>
+      </c>
+      <c r="B1217" s="9" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C1217" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1217" s="13"/>
+      <c r="E1217" s="13"/>
+      <c r="F1217" s="14"/>
+    </row>
+    <row r="1218" spans="1:6">
+      <c r="A1218" s="8">
+        <v>56601</v>
+      </c>
+      <c r="B1218" s="9" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C1218" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1218" s="13"/>
+      <c r="E1218" s="13"/>
+      <c r="F1218" s="14"/>
+    </row>
+    <row r="1219" spans="1:6">
+      <c r="A1219" s="8">
+        <v>56604</v>
+      </c>
+      <c r="B1219" s="9" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C1219" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1219" s="13"/>
+      <c r="E1219" s="13"/>
+      <c r="F1219" s="14"/>
+    </row>
+    <row r="1220" spans="1:6">
+      <c r="A1220" s="8">
+        <v>56605</v>
+      </c>
+      <c r="B1220" s="9" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C1220" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1220" s="13"/>
+      <c r="E1220" s="13"/>
+      <c r="F1220" s="14"/>
+    </row>
+    <row r="1221" spans="1:6">
+      <c r="A1221" s="8">
+        <v>56607</v>
+      </c>
+      <c r="B1221" s="9" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C1221" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1221" s="13"/>
+      <c r="E1221" s="13"/>
+      <c r="F1221" s="14"/>
+    </row>
+    <row r="1222" spans="1:6">
+      <c r="A1222" s="8">
+        <v>56609</v>
+      </c>
+      <c r="B1222" s="9" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C1222" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1222" s="13"/>
+      <c r="E1222" s="13"/>
+      <c r="F1222" s="14"/>
+    </row>
+    <row r="1223" spans="1:6">
+      <c r="A1223" s="8">
+        <v>56612</v>
+      </c>
+      <c r="B1223" s="9" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C1223" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1223" s="13"/>
+      <c r="E1223" s="13"/>
+      <c r="F1223" s="14"/>
+    </row>
+    <row r="1224" spans="1:6">
+      <c r="A1224" s="8">
+        <v>56615</v>
+      </c>
+      <c r="B1224" s="9" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C1224" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1224" s="13"/>
+      <c r="E1224" s="13"/>
+      <c r="F1224" s="14"/>
+    </row>
+    <row r="1225" spans="1:6">
+      <c r="A1225" s="8">
+        <v>56616</v>
+      </c>
+      <c r="B1225" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C1225" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1225" s="13"/>
+      <c r="E1225" s="13"/>
+      <c r="F1225" s="14"/>
+    </row>
+    <row r="1226" spans="1:6">
+      <c r="A1226" s="8">
+        <v>56618</v>
+      </c>
+      <c r="B1226" s="9" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C1226" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1226" s="13"/>
+      <c r="E1226" s="13"/>
+      <c r="F1226" s="14"/>
+    </row>
+    <row r="1227" spans="1:6">
+      <c r="A1227" s="8">
+        <v>56619</v>
+      </c>
+      <c r="B1227" s="9" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C1227" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1227" s="13"/>
+      <c r="E1227" s="13"/>
+      <c r="F1227" s="14"/>
+    </row>
+    <row r="1228" spans="1:6">
+      <c r="A1228" s="8">
+        <v>56633</v>
+      </c>
+      <c r="B1228" s="9" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C1228" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1228" s="13"/>
+      <c r="E1228" s="13"/>
+      <c r="F1228" s="14"/>
+    </row>
+    <row r="1229" spans="1:6">
+      <c r="A1229" s="8">
+        <v>56635</v>
+      </c>
+      <c r="B1229" s="9" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C1229" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1229" s="13"/>
+      <c r="E1229" s="13"/>
+      <c r="F1229" s="14"/>
+    </row>
+    <row r="1230" spans="1:6">
+      <c r="A1230" s="8">
+        <v>56636</v>
+      </c>
+      <c r="B1230" s="9" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C1230" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1230" s="13"/>
+      <c r="E1230" s="13"/>
+      <c r="F1230" s="14"/>
+    </row>
+    <row r="1231" spans="1:6">
+      <c r="A1231" s="8">
+        <v>56638</v>
+      </c>
+      <c r="B1231" s="9" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C1231" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1231" s="13"/>
+      <c r="E1231" s="13"/>
+      <c r="F1231" s="14"/>
+    </row>
+    <row r="1232" spans="1:6">
+      <c r="A1232" s="8">
+        <v>56640</v>
+      </c>
+      <c r="B1232" s="9" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C1232" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1232" s="13"/>
+      <c r="E1232" s="13"/>
+      <c r="F1232" s="14"/>
+    </row>
+    <row r="1233" spans="1:6">
+      <c r="A1233" s="8">
+        <v>56643</v>
+      </c>
+      <c r="B1233" s="9" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C1233" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1233" s="13"/>
+      <c r="E1233" s="13"/>
+      <c r="F1233" s="14"/>
+    </row>
+    <row r="1234" spans="1:6">
+      <c r="A1234" s="8">
+        <v>56644</v>
+      </c>
+      <c r="B1234" s="9" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C1234" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1234" s="13"/>
+      <c r="E1234" s="13"/>
+      <c r="F1234" s="14"/>
+    </row>
+    <row r="1235" spans="1:6">
+      <c r="A1235" s="8">
+        <v>56650</v>
+      </c>
+      <c r="B1235" s="9" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C1235" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1235" s="13"/>
+      <c r="E1235" s="13"/>
+      <c r="F1235" s="14"/>
+    </row>
+    <row r="1236" spans="1:6">
+      <c r="A1236" s="8">
+        <v>56654</v>
+      </c>
+      <c r="B1236" s="9" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C1236" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1236" s="13"/>
+      <c r="E1236" s="13"/>
+      <c r="F1236" s="14"/>
+    </row>
+    <row r="1237" spans="1:6">
+      <c r="A1237" s="8">
+        <v>56655</v>
+      </c>
+      <c r="B1237" s="9" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C1237" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1237" s="13"/>
+      <c r="E1237" s="13"/>
+      <c r="F1237" s="14"/>
+    </row>
+    <row r="1238" spans="1:6">
+      <c r="A1238" s="8">
+        <v>56659</v>
+      </c>
+      <c r="B1238" s="9" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C1238" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1238" s="13"/>
+      <c r="E1238" s="13"/>
+      <c r="F1238" s="14"/>
+    </row>
+    <row r="1239" spans="1:6">
+      <c r="A1239" s="8">
+        <v>56664</v>
+      </c>
+      <c r="B1239" s="9" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C1239" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1239" s="13"/>
+      <c r="E1239" s="13"/>
+      <c r="F1239" s="14"/>
+    </row>
+    <row r="1240" spans="1:6">
+      <c r="A1240" s="8">
+        <v>56667</v>
+      </c>
+      <c r="B1240" s="9" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C1240" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1240" s="13"/>
+      <c r="E1240" s="13"/>
+      <c r="F1240" s="14"/>
+    </row>
+    <row r="1241" spans="1:6">
+      <c r="A1241" s="8">
+        <v>56668</v>
+      </c>
+      <c r="B1241" s="9" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C1241" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1241" s="13"/>
+      <c r="E1241" s="13"/>
+      <c r="F1241" s="14"/>
+    </row>
+    <row r="1242" spans="1:6">
+      <c r="A1242" s="8">
+        <v>56670</v>
+      </c>
+      <c r="B1242" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1242" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1242" s="13"/>
+      <c r="E1242" s="13"/>
+      <c r="F1242" s="14"/>
+    </row>
+    <row r="1243" spans="1:6">
+      <c r="A1243" s="8">
+        <v>56684</v>
+      </c>
+      <c r="B1243" s="9" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C1243" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1243" s="13"/>
+      <c r="E1243" s="13"/>
+      <c r="F1243" s="14"/>
+    </row>
+    <row r="1244" spans="1:6">
+      <c r="A1244" s="8">
+        <v>56687</v>
+      </c>
+      <c r="B1244" s="9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C1244" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1244" s="13"/>
+      <c r="E1244" s="13"/>
+      <c r="F1244" s="14"/>
+    </row>
+    <row r="1245" spans="1:6">
+      <c r="A1245" s="8">
+        <v>56689</v>
+      </c>
+      <c r="B1245" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1245" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1245" s="13"/>
+      <c r="E1245" s="13"/>
+      <c r="F1245" s="14"/>
+    </row>
+    <row r="1246" spans="1:6">
+      <c r="A1246" s="8">
+        <v>56691</v>
+      </c>
+      <c r="B1246" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C1246" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1246" s="13"/>
+      <c r="E1246" s="13"/>
+      <c r="F1246" s="14"/>
+    </row>
+    <row r="1247" spans="1:6">
+      <c r="A1247" s="8">
+        <v>56692</v>
+      </c>
+      <c r="B1247" s="9" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C1247" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1247" s="13"/>
+      <c r="E1247" s="13"/>
+      <c r="F1247" s="14"/>
+    </row>
+    <row r="1248" spans="1:6">
+      <c r="A1248" s="8">
+        <v>56693</v>
+      </c>
+      <c r="B1248" s="9" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C1248" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1248" s="13"/>
+      <c r="E1248" s="13"/>
+      <c r="F1248" s="14"/>
+    </row>
+    <row r="1249" spans="1:6">
+      <c r="A1249" s="8">
+        <v>56695</v>
+      </c>
+      <c r="B1249" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1249" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1249" s="13"/>
+      <c r="E1249" s="13"/>
+      <c r="F1249" s="14"/>
+    </row>
+    <row r="1250" spans="1:6">
+      <c r="A1250" s="8">
+        <v>56700</v>
+      </c>
+      <c r="B1250" s="9" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C1250" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1250" s="13"/>
+      <c r="E1250" s="13"/>
+      <c r="F1250" s="14"/>
+    </row>
+    <row r="1251" spans="1:6">
+      <c r="A1251" s="8">
+        <v>56701</v>
+      </c>
+      <c r="B1251" s="9" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C1251" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1251" s="13"/>
+      <c r="E1251" s="13"/>
+      <c r="F1251" s="14"/>
+    </row>
+    <row r="1252" spans="1:6">
+      <c r="A1252" s="8">
+        <v>56702</v>
+      </c>
+      <c r="B1252" s="9" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C1252" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1252" s="13"/>
+      <c r="E1252" s="13"/>
+      <c r="F1252" s="14"/>
+    </row>
+    <row r="1253" spans="1:6">
+      <c r="A1253" s="8">
+        <v>56704</v>
+      </c>
+      <c r="B1253" s="9" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C1253" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1253" s="13"/>
+      <c r="E1253" s="13"/>
+      <c r="F1253" s="14"/>
+    </row>
+    <row r="1254" spans="1:6">
+      <c r="A1254" s="8">
+        <v>56705</v>
+      </c>
+      <c r="B1254" s="9" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C1254" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1254" s="13"/>
+      <c r="E1254" s="13"/>
+      <c r="F1254" s="14"/>
+    </row>
+    <row r="1255" spans="1:6">
+      <c r="A1255" s="8">
+        <v>56710</v>
+      </c>
+      <c r="B1255" s="9" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C1255" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1255" s="13"/>
+      <c r="E1255" s="13"/>
+      <c r="F1255" s="14"/>
+    </row>
+    <row r="1256" spans="1:6">
+      <c r="A1256" s="8">
+        <v>56711</v>
+      </c>
+      <c r="B1256" s="9" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C1256" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1256" s="13"/>
+      <c r="E1256" s="13"/>
+      <c r="F1256" s="14"/>
+    </row>
+    <row r="1257" spans="1:6">
+      <c r="A1257" s="8">
+        <v>56712</v>
+      </c>
+      <c r="B1257" s="9" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C1257" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1257" s="13"/>
+      <c r="E1257" s="13"/>
+      <c r="F1257" s="14"/>
+    </row>
+    <row r="1258" spans="1:6">
+      <c r="A1258" s="8">
+        <v>56713</v>
+      </c>
+      <c r="B1258" s="9" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C1258" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1258" s="13"/>
+      <c r="E1258" s="13"/>
+      <c r="F1258" s="14"/>
+    </row>
+    <row r="1259" spans="1:6">
+      <c r="A1259" s="8">
+        <v>56714</v>
+      </c>
+      <c r="B1259" s="9" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C1259" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1259" s="13"/>
+      <c r="E1259" s="13"/>
+      <c r="F1259" s="14"/>
+    </row>
+    <row r="1260" spans="1:6">
+      <c r="A1260" s="8">
+        <v>56723</v>
+      </c>
+      <c r="B1260" s="9" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C1260" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1260" s="13"/>
+      <c r="E1260" s="13"/>
+      <c r="F1260" s="14"/>
+    </row>
+    <row r="1261" spans="1:6">
+      <c r="A1261" s="8">
+        <v>56726</v>
+      </c>
+      <c r="B1261" s="9" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C1261" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1261" s="13"/>
+      <c r="E1261" s="13"/>
+      <c r="F1261" s="14"/>
+    </row>
+    <row r="1262" spans="1:6">
+      <c r="A1262" s="8">
+        <v>56727</v>
+      </c>
+      <c r="B1262" s="9" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C1262" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1262" s="13"/>
+      <c r="E1262" s="13"/>
+      <c r="F1262" s="14"/>
+    </row>
+    <row r="1263" spans="1:6">
+      <c r="A1263" s="8">
+        <v>56728</v>
+      </c>
+      <c r="B1263" s="9" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C1263" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1263" s="13"/>
+      <c r="E1263" s="13"/>
+      <c r="F1263" s="14"/>
+    </row>
+    <row r="1264" spans="1:6">
+      <c r="A1264" s="8">
+        <v>56732</v>
+      </c>
+      <c r="B1264" s="9" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C1264" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1264" s="13"/>
+      <c r="E1264" s="13"/>
+      <c r="F1264" s="14"/>
+    </row>
+    <row r="1265" spans="1:6">
+      <c r="A1265" s="8">
+        <v>56737</v>
+      </c>
+      <c r="B1265" s="9" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C1265" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1265" s="13"/>
+      <c r="E1265" s="13"/>
+      <c r="F1265" s="14"/>
+    </row>
+    <row r="1266" spans="1:6">
+      <c r="A1266" s="8">
+        <v>56741</v>
+      </c>
+      <c r="B1266" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C1266" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1266" s="13"/>
+      <c r="E1266" s="13"/>
+      <c r="F1266" s="14"/>
+    </row>
+    <row r="1267" spans="1:6">
+      <c r="A1267" s="8">
+        <v>56747</v>
+      </c>
+      <c r="B1267" s="9" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C1267" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1267" s="13"/>
+      <c r="E1267" s="13"/>
+      <c r="F1267" s="14"/>
+    </row>
+    <row r="1268" spans="1:6">
+      <c r="A1268" s="8">
+        <v>56748</v>
+      </c>
+      <c r="B1268" s="9" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C1268" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1268" s="13"/>
+      <c r="E1268" s="13"/>
+      <c r="F1268" s="14"/>
+    </row>
+    <row r="1269" spans="1:6">
+      <c r="A1269" s="8">
+        <v>56749</v>
+      </c>
+      <c r="B1269" s="9" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C1269" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1269" s="13"/>
+      <c r="E1269" s="13"/>
+      <c r="F1269" s="14"/>
+    </row>
+    <row r="1270" spans="1:6">
+      <c r="A1270" s="8">
+        <v>56750</v>
+      </c>
+      <c r="B1270" s="9" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1270" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1270" s="13"/>
+      <c r="E1270" s="13"/>
+      <c r="F1270" s="14"/>
+    </row>
+    <row r="1271" spans="1:6">
+      <c r="A1271" s="8">
+        <v>56753</v>
+      </c>
+      <c r="B1271" s="9" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C1271" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1271" s="13"/>
+      <c r="E1271" s="13"/>
+      <c r="F1271" s="14"/>
+    </row>
+    <row r="1272" spans="1:6">
+      <c r="A1272" s="8">
+        <v>56755</v>
+      </c>
+      <c r="B1272" s="9" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C1272" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1272" s="13"/>
+      <c r="E1272" s="13"/>
+      <c r="F1272" s="14"/>
+    </row>
+    <row r="1273" spans="1:6">
+      <c r="A1273" s="8">
+        <v>56763</v>
+      </c>
+      <c r="B1273" s="9" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C1273" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1273" s="13"/>
+      <c r="E1273" s="13"/>
+      <c r="F1273" s="14"/>
+    </row>
+    <row r="1274" spans="1:6">
+      <c r="A1274" s="8">
+        <v>56765</v>
+      </c>
+      <c r="B1274" s="9" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1274" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1274" s="13"/>
+      <c r="E1274" s="13"/>
+      <c r="F1274" s="14"/>
+    </row>
+    <row r="1275" spans="1:6">
+      <c r="A1275" s="8">
+        <v>56768</v>
+      </c>
+      <c r="B1275" s="9" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C1275" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1275" s="13"/>
+      <c r="E1275" s="13"/>
+      <c r="F1275" s="14"/>
+    </row>
+    <row r="1276" spans="1:6">
+      <c r="A1276" s="8">
+        <v>56782</v>
+      </c>
+      <c r="B1276" s="9" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C1276" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1276" s="13"/>
+      <c r="E1276" s="13"/>
+      <c r="F1276" s="14"/>
+    </row>
+    <row r="1277" spans="1:6">
+      <c r="A1277" s="8">
+        <v>56785</v>
+      </c>
+      <c r="B1277" s="9" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C1277" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1277" s="13"/>
+      <c r="E1277" s="13"/>
+      <c r="F1277" s="14"/>
+    </row>
+    <row r="1278" spans="1:6">
+      <c r="A1278" s="8">
+        <v>56787</v>
+      </c>
+      <c r="B1278" s="9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C1278" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1278" s="18"/>
+      <c r="E1278" s="18"/>
+      <c r="F1278" s="18"/>
+    </row>
+    <row r="1279" spans="1:6">
+      <c r="A1279" s="8">
+        <v>56788</v>
+      </c>
+      <c r="B1279" s="9" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C1279" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1279" s="18"/>
+      <c r="E1279" s="18"/>
+      <c r="F1279" s="18"/>
+    </row>
+    <row r="1280" spans="1:6">
+      <c r="A1280" s="8">
+        <v>56792</v>
+      </c>
+      <c r="B1280" s="9" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C1280" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1280" s="18"/>
+      <c r="E1280" s="18"/>
+      <c r="F1280" s="18"/>
+    </row>
+    <row r="1281" spans="1:6">
+      <c r="A1281" s="8">
+        <v>56793</v>
+      </c>
+      <c r="B1281" s="9" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C1281" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1281" s="18"/>
+      <c r="E1281" s="18"/>
+      <c r="F1281" s="18"/>
+    </row>
+    <row r="1282" spans="1:6">
+      <c r="A1282" s="8">
+        <v>56794</v>
+      </c>
+      <c r="B1282" s="9" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C1282" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1282" s="18"/>
+      <c r="E1282" s="18"/>
+      <c r="F1282" s="18"/>
+    </row>
+    <row r="1283" spans="1:6">
+      <c r="A1283" s="8">
+        <v>56799</v>
+      </c>
+      <c r="B1283" s="9" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C1283" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1283" s="18"/>
+      <c r="E1283" s="18"/>
+      <c r="F1283" s="18"/>
+    </row>
+    <row r="1284" spans="1:6">
+      <c r="A1284" s="8">
+        <v>56803</v>
+      </c>
+      <c r="B1284" s="9" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C1284" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1284" s="18"/>
+      <c r="E1284" s="18"/>
+      <c r="F1284" s="18"/>
+    </row>
+    <row r="1285" spans="1:6">
+      <c r="A1285" s="8">
+        <v>56808</v>
+      </c>
+      <c r="B1285" s="9" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C1285" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1285" s="18"/>
+      <c r="E1285" s="18"/>
+      <c r="F1285" s="18"/>
+    </row>
+    <row r="1286" spans="1:6">
+      <c r="A1286" s="8">
+        <v>56809</v>
+      </c>
+      <c r="B1286" s="9" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C1286" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1286" s="18"/>
+      <c r="E1286" s="18"/>
+      <c r="F1286" s="18"/>
+    </row>
+    <row r="1287" spans="1:6">
+      <c r="A1287" s="8">
+        <v>56812</v>
+      </c>
+      <c r="B1287" s="9" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1287" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1287" s="18"/>
+      <c r="E1287" s="18"/>
+      <c r="F1287" s="18"/>
+    </row>
+    <row r="1288" spans="1:6">
+      <c r="A1288" s="8">
+        <v>56814</v>
+      </c>
+      <c r="B1288" s="9" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C1288" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1288" s="18"/>
+      <c r="E1288" s="18"/>
+      <c r="F1288" s="18"/>
+    </row>
+    <row r="1289" spans="1:6">
+      <c r="A1289" s="8">
+        <v>56815</v>
+      </c>
+      <c r="B1289" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C1289" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1289" s="18"/>
+      <c r="E1289" s="18"/>
+      <c r="F1289" s="18"/>
+    </row>
+    <row r="1290" spans="1:6">
+      <c r="A1290" s="8">
+        <v>56817</v>
+      </c>
+      <c r="B1290" s="9" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C1290" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1290" s="18"/>
+      <c r="E1290" s="18"/>
+      <c r="F1290" s="18"/>
+    </row>
+    <row r="1291" spans="1:6">
+      <c r="A1291" s="17">
+        <v>56818</v>
+      </c>
+      <c r="B1291" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C1291" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1291" s="18"/>
+      <c r="E1291" s="18"/>
+      <c r="F1291" s="18"/>
+    </row>
+    <row r="1292" spans="1:6">
+      <c r="A1292" s="17">
+        <v>56822</v>
+      </c>
+      <c r="B1292" s="9" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C1292" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1292" s="18"/>
+      <c r="E1292" s="18"/>
+      <c r="F1292" s="18"/>
+    </row>
+    <row r="1293" spans="1:6">
+      <c r="A1293" s="17">
+        <v>56823</v>
+      </c>
+      <c r="B1293" s="9" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C1293" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1293" s="18"/>
+      <c r="E1293" s="18"/>
+      <c r="F1293" s="18"/>
+    </row>
+    <row r="1294" spans="1:6">
+      <c r="A1294" s="17">
+        <v>56824</v>
+      </c>
+      <c r="B1294" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C1294" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1294" s="18"/>
+      <c r="E1294" s="18"/>
+      <c r="F1294" s="18"/>
+    </row>
+    <row r="1295" spans="1:6">
+      <c r="A1295" s="17">
+        <v>56825</v>
+      </c>
+      <c r="B1295" s="9" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C1295" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1295" s="18"/>
+      <c r="E1295" s="18"/>
+      <c r="F1295" s="18"/>
+    </row>
+    <row r="1296" spans="1:6">
+      <c r="A1296" s="17">
+        <v>56826</v>
+      </c>
+      <c r="B1296" s="9" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C1296" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1296" s="18"/>
+      <c r="E1296" s="18"/>
+      <c r="F1296" s="18"/>
+    </row>
+    <row r="1297" spans="1:6">
+      <c r="A1297" s="17">
+        <v>56828</v>
+      </c>
+      <c r="B1297" s="9" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C1297" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1297" s="18"/>
+      <c r="E1297" s="18"/>
+      <c r="F1297" s="18"/>
+    </row>
+    <row r="1298" spans="1:6">
+      <c r="A1298" s="17">
+        <v>56831</v>
+      </c>
+      <c r="B1298" s="9" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C1298" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1298" s="18"/>
+      <c r="E1298" s="18"/>
+      <c r="F1298" s="18"/>
+    </row>
+    <row r="1299" spans="1:6">
+      <c r="A1299" s="17">
+        <v>56834</v>
+      </c>
+      <c r="B1299" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1299" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1299" s="18"/>
+      <c r="E1299" s="18"/>
+      <c r="F1299" s="18"/>
+    </row>
+    <row r="1300" spans="1:6">
+      <c r="A1300" s="17">
+        <v>56836</v>
+      </c>
+      <c r="B1300" s="9" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C1300" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1300" s="18"/>
+      <c r="E1300" s="18"/>
+      <c r="F1300" s="18"/>
+    </row>
+    <row r="1301" spans="1:6">
+      <c r="A1301" s="17">
+        <v>56841</v>
+      </c>
+      <c r="B1301" s="9" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C1301" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1301" s="18"/>
+      <c r="E1301" s="18"/>
+      <c r="F1301" s="18"/>
+    </row>
+    <row r="1302" spans="1:6">
+      <c r="A1302" s="17">
+        <v>56842</v>
+      </c>
+      <c r="B1302" s="9" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C1302" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1302" s="18"/>
+      <c r="E1302" s="18"/>
+      <c r="F1302" s="18"/>
+    </row>
+    <row r="1303" spans="1:6">
+      <c r="A1303" s="17">
+        <v>56844</v>
+      </c>
+      <c r="B1303" s="9" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C1303" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1303" s="18"/>
+      <c r="E1303" s="18"/>
+      <c r="F1303" s="18"/>
+    </row>
+    <row r="1304" spans="1:6">
+      <c r="A1304" s="17">
+        <v>56847</v>
+      </c>
+      <c r="B1304" s="9" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C1304" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1304" s="18"/>
+      <c r="E1304" s="18"/>
+      <c r="F1304" s="18"/>
+    </row>
+    <row r="1305" spans="1:6">
+      <c r="A1305" s="17">
+        <v>56848</v>
+      </c>
+      <c r="B1305" s="9" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C1305" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1305" s="18"/>
+      <c r="E1305" s="18"/>
+      <c r="F1305" s="18"/>
+    </row>
+    <row r="1306" spans="1:6">
+      <c r="A1306" s="17">
+        <v>56856</v>
+      </c>
+      <c r="B1306" s="9" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C1306" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1306" s="18"/>
+      <c r="E1306" s="18"/>
+      <c r="F1306" s="18"/>
+    </row>
+    <row r="1307" spans="1:6">
+      <c r="A1307" s="17">
+        <v>56859</v>
+      </c>
+      <c r="B1307" s="9" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C1307" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1307" s="18"/>
+      <c r="E1307" s="18"/>
+      <c r="F1307" s="18"/>
+    </row>
+    <row r="1308" spans="1:6">
+      <c r="A1308" s="17">
+        <v>56862</v>
+      </c>
+      <c r="B1308" s="9" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C1308" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1308" s="18"/>
+      <c r="E1308" s="18"/>
+      <c r="F1308" s="18"/>
+    </row>
+    <row r="1309" spans="1:6">
+      <c r="A1309" s="17">
+        <v>56865</v>
+      </c>
+      <c r="B1309" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1309" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1309" s="18"/>
+      <c r="E1309" s="18"/>
+      <c r="F1309" s="18"/>
+    </row>
+    <row r="1310" spans="1:6">
+      <c r="A1310" s="17">
+        <v>56875</v>
+      </c>
+      <c r="B1310" s="9" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C1310" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1310" s="18"/>
+      <c r="E1310" s="18"/>
+      <c r="F1310" s="18"/>
+    </row>
+    <row r="1311" spans="1:6">
+      <c r="A1311" s="17">
+        <v>56876</v>
+      </c>
+      <c r="B1311" s="9" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C1311" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1311" s="18"/>
+      <c r="E1311" s="18"/>
+      <c r="F1311" s="18"/>
+    </row>
+    <row r="1312" spans="1:6">
+      <c r="A1312" s="17">
+        <v>56878</v>
+      </c>
+      <c r="B1312" s="9" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C1312" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1312" s="18"/>
+      <c r="E1312" s="18"/>
+      <c r="F1312" s="18"/>
+    </row>
+    <row r="1313" spans="1:6">
+      <c r="A1313" s="17">
+        <v>56879</v>
+      </c>
+      <c r="B1313" s="9" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1313" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1313" s="18"/>
+      <c r="E1313" s="18"/>
+      <c r="F1313" s="18"/>
+    </row>
+    <row r="1314" spans="1:6">
+      <c r="A1314" s="17">
+        <v>56883</v>
+      </c>
+      <c r="B1314" s="9" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C1314" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1314" s="18"/>
+      <c r="E1314" s="18"/>
+      <c r="F1314" s="18"/>
+    </row>
+    <row r="1315" spans="1:6">
+      <c r="A1315" s="17">
+        <v>56890</v>
+      </c>
+      <c r="B1315" s="9" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C1315" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1315" s="18"/>
+      <c r="E1315" s="18"/>
+      <c r="F1315" s="18"/>
+    </row>
+    <row r="1316" spans="1:6">
+      <c r="A1316" s="17">
+        <v>56895</v>
+      </c>
+      <c r="B1316" s="9" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1316" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1316" s="18"/>
+      <c r="E1316" s="18"/>
+      <c r="F1316" s="18"/>
+    </row>
+    <row r="1317" spans="1:6">
+      <c r="A1317" s="17">
+        <v>56899</v>
+      </c>
+      <c r="B1317" s="9" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C1317" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1317" s="18"/>
+      <c r="E1317" s="18"/>
+      <c r="F1317" s="18"/>
+    </row>
+    <row r="1318" spans="1:6">
+      <c r="A1318" s="17">
+        <v>56903</v>
+      </c>
+      <c r="B1318" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1318" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1318" s="18"/>
+      <c r="E1318" s="18"/>
+      <c r="F1318" s="18"/>
+    </row>
+    <row r="1319" spans="1:6">
+      <c r="A1319" s="17">
+        <v>56904</v>
+      </c>
+      <c r="B1319" s="9" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C1319" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1319" s="18"/>
+      <c r="E1319" s="18"/>
+      <c r="F1319" s="18"/>
+    </row>
+    <row r="1320" spans="1:6">
+      <c r="A1320" s="17">
+        <v>56912</v>
+      </c>
+      <c r="B1320" s="9" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C1320" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1320" s="18"/>
+      <c r="E1320" s="18"/>
+      <c r="F1320" s="18"/>
+    </row>
+    <row r="1321" spans="1:6">
+      <c r="A1321" s="17">
+        <v>56914</v>
+      </c>
+      <c r="B1321" s="9" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C1321" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1321" s="18"/>
+      <c r="E1321" s="18"/>
+      <c r="F1321" s="18"/>
+    </row>
+    <row r="1322" spans="1:6">
+      <c r="A1322" s="17">
+        <v>56915</v>
+      </c>
+      <c r="B1322" s="9" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C1322" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1322" s="18"/>
+      <c r="E1322" s="18"/>
+      <c r="F1322" s="18"/>
+    </row>
+    <row r="1323" spans="1:6">
+      <c r="A1323" s="17">
+        <v>56917</v>
+      </c>
+      <c r="B1323" s="9" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1323" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1323" s="18"/>
+      <c r="E1323" s="18"/>
+      <c r="F1323" s="18"/>
+    </row>
+    <row r="1324" spans="1:6">
+      <c r="A1324" s="17">
+        <v>56920</v>
+      </c>
+      <c r="B1324" s="9" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C1324" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1324" s="18"/>
+      <c r="E1324" s="18"/>
+      <c r="F1324" s="18"/>
+    </row>
+    <row r="1325" spans="1:6">
+      <c r="A1325" s="17">
+        <v>56923</v>
+      </c>
+      <c r="B1325" s="9" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1325" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1325" s="18"/>
+      <c r="E1325" s="18"/>
+      <c r="F1325" s="18"/>
+    </row>
+    <row r="1326" spans="1:6">
+      <c r="A1326" s="17">
+        <v>56925</v>
+      </c>
+      <c r="B1326" s="9" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C1326" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1326" s="18"/>
+      <c r="E1326" s="18"/>
+      <c r="F1326" s="18"/>
+    </row>
+    <row r="1327" spans="1:6">
+      <c r="A1327" s="17">
+        <v>56926</v>
+      </c>
+      <c r="B1327" s="9" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1327" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1327" s="18"/>
+      <c r="E1327" s="18"/>
+      <c r="F1327" s="18"/>
+    </row>
+    <row r="1328" spans="1:6">
+      <c r="A1328" s="17">
+        <v>56932</v>
+      </c>
+      <c r="B1328" s="9" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C1328" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1328" s="18"/>
+      <c r="E1328" s="18"/>
+      <c r="F1328" s="18"/>
+    </row>
+    <row r="1329" spans="1:6">
+      <c r="A1329" s="17">
+        <v>56933</v>
+      </c>
+      <c r="B1329" s="9" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C1329" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1329" s="18"/>
+      <c r="E1329" s="18"/>
+      <c r="F1329" s="18"/>
+    </row>
+    <row r="1330" spans="1:6">
+      <c r="A1330" s="17">
+        <v>56935</v>
+      </c>
+      <c r="B1330" s="9" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C1330" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1330" s="18"/>
+      <c r="E1330" s="18"/>
+      <c r="F1330" s="18"/>
+    </row>
+    <row r="1331" spans="1:6">
+      <c r="A1331" s="17">
+        <v>56938</v>
+      </c>
+      <c r="B1331" s="9" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C1331" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1331" s="18"/>
+      <c r="E1331" s="18"/>
+      <c r="F1331" s="18"/>
+    </row>
+    <row r="1332" spans="1:6">
+      <c r="A1332" s="17">
+        <v>56940</v>
+      </c>
+      <c r="B1332" s="9" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1332" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1332" s="18"/>
+      <c r="E1332" s="18"/>
+      <c r="F1332" s="18"/>
+    </row>
+    <row r="1333" spans="1:6">
+      <c r="A1333" s="17">
+        <v>56946</v>
+      </c>
+      <c r="B1333" s="9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C1333" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1333" s="18"/>
+      <c r="E1333" s="18"/>
+      <c r="F1333" s="18"/>
+    </row>
+    <row r="1334" spans="1:6">
+      <c r="A1334" s="17">
+        <v>56947</v>
+      </c>
+      <c r="B1334" s="9" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C1334" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1334" s="18"/>
+      <c r="E1334" s="18"/>
+      <c r="F1334" s="18"/>
+    </row>
+    <row r="1335" spans="1:6">
+      <c r="A1335" s="17">
+        <v>56948</v>
+      </c>
+      <c r="B1335" s="9" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C1335" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1335" s="18"/>
+      <c r="E1335" s="18"/>
+      <c r="F1335" s="18"/>
+    </row>
+    <row r="1336" spans="1:6">
+      <c r="A1336" s="17">
+        <v>56949</v>
+      </c>
+      <c r="B1336" s="9" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C1336" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1336" s="18"/>
+      <c r="E1336" s="18"/>
+      <c r="F1336" s="18"/>
+    </row>
+    <row r="1337" spans="1:6">
+      <c r="A1337" s="17">
+        <v>56953</v>
+      </c>
+      <c r="B1337" s="9" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C1337" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1337" s="18"/>
+      <c r="E1337" s="18"/>
+      <c r="F1337" s="18"/>
+    </row>
+    <row r="1338" spans="1:6">
+      <c r="A1338" s="17">
+        <v>56958</v>
+      </c>
+      <c r="B1338" s="9" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C1338" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1338" s="18"/>
+      <c r="E1338" s="18"/>
+      <c r="F1338" s="18"/>
+    </row>
+    <row r="1339" spans="1:6">
+      <c r="A1339" s="17">
+        <v>56959</v>
+      </c>
+      <c r="B1339" s="9" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C1339" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1339" s="18"/>
+      <c r="E1339" s="18"/>
+      <c r="F1339" s="18"/>
+    </row>
+    <row r="1340" spans="1:6">
+      <c r="A1340" s="17">
+        <v>56970</v>
+      </c>
+      <c r="B1340" s="9" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1340" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1340" s="18"/>
+      <c r="E1340" s="18"/>
+      <c r="F1340" s="18"/>
+    </row>
+    <row r="1341" spans="1:6">
+      <c r="A1341" s="17">
+        <v>56977</v>
+      </c>
+      <c r="B1341" s="9" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C1341" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1341" s="18"/>
+      <c r="E1341" s="18"/>
+      <c r="F1341" s="18"/>
+    </row>
+    <row r="1342" spans="1:6">
+      <c r="A1342" s="17">
+        <v>56978</v>
+      </c>
+      <c r="B1342" s="9" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C1342" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1342" s="18"/>
+      <c r="E1342" s="18"/>
+      <c r="F1342" s="18"/>
+    </row>
+    <row r="1343" spans="1:6">
+      <c r="A1343" s="17">
+        <v>56979</v>
+      </c>
+      <c r="B1343" s="9" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C1343" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1343" s="18"/>
+      <c r="E1343" s="18"/>
+      <c r="F1343" s="18"/>
+    </row>
+    <row r="1344" spans="1:6">
+      <c r="A1344" s="17">
+        <v>56986</v>
+      </c>
+      <c r="B1344" s="9" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C1344" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1344" s="18"/>
+      <c r="E1344" s="18"/>
+      <c r="F1344" s="18"/>
+    </row>
+    <row r="1345" spans="1:6">
+      <c r="A1345" s="17">
+        <v>56987</v>
+      </c>
+      <c r="B1345" s="9" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C1345" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1345" s="18"/>
+      <c r="E1345" s="18"/>
+      <c r="F1345" s="18"/>
+    </row>
+    <row r="1346" spans="1:6">
+      <c r="A1346" s="17">
+        <v>56993</v>
+      </c>
+      <c r="B1346" s="9" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C1346" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1346" s="18"/>
+      <c r="E1346" s="18"/>
+      <c r="F1346" s="18"/>
+    </row>
+    <row r="1347" spans="1:6">
+      <c r="A1347" s="17">
+        <v>56994</v>
+      </c>
+      <c r="B1347" s="9" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C1347" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1347" s="18"/>
+      <c r="E1347" s="18"/>
+      <c r="F1347" s="18"/>
+    </row>
+    <row r="1348" spans="1:6">
+      <c r="A1348" s="17">
+        <v>56996</v>
+      </c>
+      <c r="B1348" s="9" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C1348" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1348" s="18"/>
+      <c r="E1348" s="18"/>
+      <c r="F1348" s="18"/>
+    </row>
+    <row r="1349" spans="1:6">
+      <c r="A1349" s="17">
+        <v>56999</v>
+      </c>
+      <c r="B1349" s="9" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C1349" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1349" s="18"/>
+      <c r="E1349" s="18"/>
+      <c r="F1349" s="18"/>
+    </row>
+    <row r="1350" spans="1:6">
+      <c r="A1350" s="17">
+        <v>57016</v>
+      </c>
+      <c r="B1350" s="9" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C1350" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1350" s="18"/>
+      <c r="E1350" s="18"/>
+      <c r="F1350" s="18"/>
+    </row>
+    <row r="1351" spans="1:6">
+      <c r="A1351" s="17">
+        <v>57019</v>
+      </c>
+      <c r="B1351" s="9" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C1351" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1351" s="18"/>
+      <c r="E1351" s="18"/>
+      <c r="F1351" s="18"/>
+    </row>
+    <row r="1352" spans="1:6">
+      <c r="A1352" s="17">
+        <v>57025</v>
+      </c>
+      <c r="B1352" s="9" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C1352" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1352" s="18"/>
+      <c r="E1352" s="18"/>
+      <c r="F1352" s="18"/>
+    </row>
+    <row r="1353" spans="1:6">
+      <c r="A1353" s="17">
+        <v>57029</v>
+      </c>
+      <c r="B1353" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C1353" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1353" s="18"/>
+      <c r="E1353" s="18"/>
+      <c r="F1353" s="18"/>
+    </row>
+    <row r="1354" spans="1:6">
+      <c r="A1354" s="17">
+        <v>57030</v>
+      </c>
+      <c r="B1354" s="9" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C1354" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1354" s="18"/>
+      <c r="E1354" s="18"/>
+      <c r="F1354" s="18"/>
+    </row>
+    <row r="1355" spans="1:6">
+      <c r="A1355" s="17">
+        <v>57032</v>
+      </c>
+      <c r="B1355" s="9" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C1355" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1355" s="18"/>
+      <c r="E1355" s="18"/>
+      <c r="F1355" s="18"/>
+    </row>
+    <row r="1356" spans="1:6">
+      <c r="A1356" s="17">
+        <v>57038</v>
+      </c>
+      <c r="B1356" s="9" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C1356" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1356" s="18"/>
+      <c r="E1356" s="18"/>
+      <c r="F1356" s="18"/>
+    </row>
+    <row r="1357" spans="1:6">
+      <c r="A1357" s="17">
+        <v>57042</v>
+      </c>
+      <c r="B1357" s="9" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C1357" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1357" s="18"/>
+      <c r="E1357" s="18"/>
+      <c r="F1357" s="18"/>
+    </row>
+    <row r="1358" spans="1:6">
+      <c r="A1358" s="17">
+        <v>57048</v>
+      </c>
+      <c r="B1358" s="9" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C1358" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1358" s="18"/>
+      <c r="E1358" s="18"/>
+      <c r="F1358" s="18"/>
+    </row>
+    <row r="1359" spans="1:6">
+      <c r="A1359" s="17">
+        <v>57050</v>
+      </c>
+      <c r="B1359" s="9" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C1359" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1359" s="18"/>
+      <c r="E1359" s="18"/>
+      <c r="F1359" s="18"/>
+    </row>
+    <row r="1360" spans="1:6">
+      <c r="A1360" s="17">
+        <v>57052</v>
+      </c>
+      <c r="B1360" s="9" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C1360" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1360" s="18"/>
+      <c r="E1360" s="18"/>
+      <c r="F1360" s="18"/>
+    </row>
+    <row r="1361" spans="1:6">
+      <c r="A1361" s="17">
+        <v>57058</v>
+      </c>
+      <c r="B1361" s="9" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C1361" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1361" s="18"/>
+      <c r="E1361" s="18"/>
+      <c r="F1361" s="18"/>
+    </row>
+    <row r="1362" spans="1:6">
+      <c r="A1362" s="17">
+        <v>57061</v>
+      </c>
+      <c r="B1362" s="9" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C1362" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1362" s="18"/>
+      <c r="E1362" s="18"/>
+      <c r="F1362" s="18"/>
+    </row>
+    <row r="1363" spans="1:6">
+      <c r="A1363" s="17">
+        <v>57067</v>
+      </c>
+      <c r="B1363" s="9" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C1363" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1363" s="18"/>
+      <c r="E1363" s="18"/>
+      <c r="F1363" s="18"/>
+    </row>
+    <row r="1364" spans="1:6">
+      <c r="A1364" s="17">
+        <v>57070</v>
+      </c>
+      <c r="B1364" s="9" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C1364" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1364" s="18"/>
+      <c r="E1364" s="18"/>
+      <c r="F1364" s="18"/>
+    </row>
+    <row r="1365" spans="1:6">
+      <c r="A1365" s="17">
+        <v>57073</v>
+      </c>
+      <c r="B1365" s="9" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C1365" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1365" s="18"/>
+      <c r="E1365" s="18"/>
+      <c r="F1365" s="18"/>
+    </row>
+    <row r="1366" spans="1:6">
+      <c r="A1366" s="17">
+        <v>57075</v>
+      </c>
+      <c r="B1366" s="9" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C1366" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1366" s="18"/>
+      <c r="E1366" s="18"/>
+      <c r="F1366" s="18"/>
+    </row>
+    <row r="1367" spans="1:6">
+      <c r="A1367" s="17">
+        <v>57077</v>
+      </c>
+      <c r="B1367" s="9" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C1367" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1367" s="18"/>
+      <c r="E1367" s="18"/>
+      <c r="F1367" s="18"/>
+    </row>
+    <row r="1368" spans="1:6">
+      <c r="A1368" s="17">
+        <v>57083</v>
+      </c>
+      <c r="B1368" s="9" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C1368" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1368" s="18"/>
+      <c r="E1368" s="18"/>
+      <c r="F1368" s="18"/>
+    </row>
+    <row r="1369" spans="1:6">
+      <c r="A1369" s="17">
+        <v>57084</v>
+      </c>
+      <c r="B1369" s="9" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C1369" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1369" s="18"/>
+      <c r="E1369" s="18"/>
+      <c r="F1369" s="18"/>
+    </row>
+    <row r="1370" spans="1:6">
+      <c r="A1370" s="17">
+        <v>57085</v>
+      </c>
+      <c r="B1370" s="9" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C1370" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1370" s="18"/>
+      <c r="E1370" s="18"/>
+      <c r="F1370" s="18"/>
+    </row>
+    <row r="1371" spans="1:6">
+      <c r="A1371" s="17">
+        <v>57086</v>
+      </c>
+      <c r="B1371" s="9" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C1371" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1371" s="18"/>
+      <c r="E1371" s="18"/>
+      <c r="F1371" s="18"/>
+    </row>
+    <row r="1372" spans="1:6">
+      <c r="A1372" s="17">
+        <v>57089</v>
+      </c>
+      <c r="B1372" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1372" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1372" s="18"/>
+      <c r="E1372" s="18"/>
+      <c r="F1372" s="18"/>
+    </row>
+    <row r="1373" spans="1:6">
+      <c r="A1373" s="17">
+        <v>57091</v>
+      </c>
+      <c r="B1373" s="9" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C1373" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1373" s="18"/>
+      <c r="E1373" s="18"/>
+      <c r="F1373" s="18"/>
+    </row>
+    <row r="1374" spans="1:6">
+      <c r="A1374" s="17">
+        <v>57093</v>
+      </c>
+      <c r="B1374" s="9" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C1374" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1374" s="18"/>
+      <c r="E1374" s="18"/>
+      <c r="F1374" s="18"/>
+    </row>
+    <row r="1375" spans="1:6">
+      <c r="A1375" s="17">
+        <v>57102</v>
+      </c>
+      <c r="B1375" s="9" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C1375" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1375" s="18"/>
+      <c r="E1375" s="18"/>
+      <c r="F1375" s="18"/>
+    </row>
+    <row r="1376" spans="1:6">
+      <c r="A1376" s="17">
+        <v>57103</v>
+      </c>
+      <c r="B1376" s="9" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C1376" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1376" s="18"/>
+      <c r="E1376" s="18"/>
+      <c r="F1376" s="18"/>
+    </row>
+    <row r="1377" spans="1:6">
+      <c r="A1377" s="17">
+        <v>57107</v>
+      </c>
+      <c r="B1377" s="9" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C1377" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1377" s="18"/>
+      <c r="E1377" s="18"/>
+      <c r="F1377" s="18"/>
+    </row>
+    <row r="1378" spans="1:6">
+      <c r="A1378" s="17">
+        <v>57126</v>
+      </c>
+      <c r="B1378" s="9" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C1378" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1378" s="18"/>
+      <c r="E1378" s="18"/>
+      <c r="F1378" s="18"/>
+    </row>
+    <row r="1379" spans="1:6">
+      <c r="A1379" s="17">
+        <v>57131</v>
+      </c>
+      <c r="B1379" s="9" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C1379" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1379" s="18"/>
+      <c r="E1379" s="18"/>
+      <c r="F1379" s="18"/>
+    </row>
+    <row r="1380" spans="1:6">
+      <c r="A1380" s="17">
+        <v>57133</v>
+      </c>
+      <c r="B1380" s="9" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C1380" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1380" s="18"/>
+      <c r="E1380" s="18"/>
+      <c r="F1380" s="18"/>
+    </row>
+    <row r="1381" spans="1:6">
+      <c r="A1381" s="17">
+        <v>57134</v>
+      </c>
+      <c r="B1381" s="9" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C1381" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1381" s="18"/>
+      <c r="E1381" s="18"/>
+      <c r="F1381" s="18"/>
+    </row>
+    <row r="1382" spans="1:6">
+      <c r="A1382" s="17">
+        <v>57137</v>
+      </c>
+      <c r="B1382" s="9" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C1382" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1382" s="18"/>
+      <c r="E1382" s="18"/>
+      <c r="F1382" s="18"/>
+    </row>
+    <row r="1383" spans="1:6">
+      <c r="A1383" s="17">
+        <v>57142</v>
+      </c>
+      <c r="B1383" s="9" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C1383" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1383" s="18"/>
+      <c r="E1383" s="18"/>
+      <c r="F1383" s="18"/>
+    </row>
+    <row r="1384" spans="1:6">
+      <c r="A1384" s="17">
+        <v>57143</v>
+      </c>
+      <c r="B1384" s="9" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C1384" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1384" s="18"/>
+      <c r="E1384" s="18"/>
+      <c r="F1384" s="18"/>
+    </row>
+    <row r="1385" spans="1:6">
+      <c r="A1385" s="17">
+        <v>57148</v>
+      </c>
+      <c r="B1385" s="9" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C1385" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1385" s="18"/>
+      <c r="E1385" s="18"/>
+      <c r="F1385" s="18"/>
+    </row>
+    <row r="1386" spans="1:6">
+      <c r="A1386" s="17">
+        <v>57153</v>
+      </c>
+      <c r="B1386" s="9" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C1386" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1386" s="18"/>
+      <c r="E1386" s="18"/>
+      <c r="F1386" s="18"/>
+    </row>
+    <row r="1387" spans="1:6">
+      <c r="A1387" s="17">
+        <v>57158</v>
+      </c>
+      <c r="B1387" s="9" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C1387" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1387" s="18"/>
+      <c r="E1387" s="18"/>
+      <c r="F1387" s="18"/>
+    </row>
+    <row r="1388" spans="1:6">
+      <c r="A1388" s="17">
+        <v>57167</v>
+      </c>
+      <c r="B1388" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="C1388" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1388" s="18"/>
+      <c r="E1388" s="18"/>
+      <c r="F1388" s="18"/>
+    </row>
+    <row r="1389" spans="1:6">
+      <c r="A1389" s="17">
+        <v>57168</v>
+      </c>
+      <c r="B1389" s="9" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C1389" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1389" s="18"/>
+      <c r="E1389" s="18"/>
+      <c r="F1389" s="18"/>
+    </row>
+    <row r="1390" spans="1:6">
+      <c r="A1390" s="17">
+        <v>57169</v>
+      </c>
+      <c r="B1390" s="9" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C1390" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1390" s="18"/>
+      <c r="E1390" s="18"/>
+      <c r="F1390" s="18"/>
+    </row>
+    <row r="1391" spans="1:6">
+      <c r="A1391" s="17">
+        <v>57172</v>
+      </c>
+      <c r="B1391" s="9" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C1391" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1391" s="18"/>
+      <c r="E1391" s="18"/>
+      <c r="F1391" s="18"/>
+    </row>
+    <row r="1392" spans="1:6">
+      <c r="A1392" s="17">
+        <v>57180</v>
+      </c>
+      <c r="B1392" s="9" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C1392" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1392" s="18"/>
+      <c r="E1392" s="18"/>
+      <c r="F1392" s="18"/>
+    </row>
+    <row r="1393" spans="1:6">
+      <c r="A1393" s="17">
+        <v>57181</v>
+      </c>
+      <c r="B1393" s="9" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C1393" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1393" s="18"/>
+      <c r="E1393" s="18"/>
+      <c r="F1393" s="18"/>
+    </row>
+    <row r="1394" spans="1:6">
+      <c r="A1394" s="17">
+        <v>57186</v>
+      </c>
+      <c r="B1394" s="9" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C1394" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1394" s="18"/>
+      <c r="E1394" s="18"/>
+      <c r="F1394" s="18"/>
+    </row>
+    <row r="1395" spans="1:6">
+      <c r="A1395" s="17">
+        <v>57187</v>
+      </c>
+      <c r="B1395" s="9" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C1395" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1395" s="18"/>
+      <c r="E1395" s="18"/>
+      <c r="F1395" s="18"/>
+    </row>
+    <row r="1396" spans="1:6">
+      <c r="A1396" s="17">
+        <v>57189</v>
+      </c>
+      <c r="B1396" s="9" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C1396" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1396" s="18"/>
+      <c r="E1396" s="18"/>
+      <c r="F1396" s="18"/>
+    </row>
+    <row r="1397" spans="1:6">
+      <c r="A1397" s="17">
+        <v>57190</v>
+      </c>
+      <c r="B1397" s="9" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C1397" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1397" s="18"/>
+      <c r="E1397" s="18"/>
+      <c r="F1397" s="18"/>
+    </row>
+    <row r="1398" spans="1:6">
+      <c r="A1398" s="17">
+        <v>57192</v>
+      </c>
+      <c r="B1398" s="9" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C1398" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1398" s="18"/>
+      <c r="E1398" s="18"/>
+      <c r="F1398" s="18"/>
+    </row>
+    <row r="1399" spans="1:6">
+      <c r="A1399" s="17">
+        <v>57194</v>
+      </c>
+      <c r="B1399" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1399" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1399" s="18"/>
+      <c r="E1399" s="18"/>
+      <c r="F1399" s="18"/>
+    </row>
+    <row r="1400" spans="1:6">
+      <c r="A1400" s="17">
+        <v>57203</v>
+      </c>
+      <c r="B1400" s="9" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C1400" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1400" s="18"/>
+      <c r="E1400" s="18"/>
+      <c r="F1400" s="18"/>
+    </row>
+    <row r="1401" spans="1:6">
+      <c r="A1401" s="17">
+        <v>57204</v>
+      </c>
+      <c r="B1401" s="9" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C1401" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1401" s="18"/>
+      <c r="E1401" s="18"/>
+      <c r="F1401" s="18"/>
+    </row>
+    <row r="1402" spans="1:6">
+      <c r="A1402" s="17">
+        <v>57206</v>
+      </c>
+      <c r="B1402" s="9" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C1402" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1402" s="18"/>
+      <c r="E1402" s="18"/>
+      <c r="F1402" s="18"/>
+    </row>
+    <row r="1403" spans="1:6">
+      <c r="A1403" s="17">
+        <v>57208</v>
+      </c>
+      <c r="B1403" s="9" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C1403" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1403" s="18"/>
+      <c r="E1403" s="18"/>
+      <c r="F1403" s="18"/>
+    </row>
+    <row r="1404" spans="1:6">
+      <c r="A1404" s="17">
+        <v>57209</v>
+      </c>
+      <c r="B1404" s="9" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C1404" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1404" s="18"/>
+      <c r="E1404" s="18"/>
+      <c r="F1404" s="18"/>
+    </row>
+    <row r="1405" spans="1:6">
+      <c r="A1405" s="17">
+        <v>57214</v>
+      </c>
+      <c r="B1405" s="9" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C1405" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1405" s="18"/>
+      <c r="E1405" s="18"/>
+      <c r="F1405" s="18"/>
+    </row>
+    <row r="1406" spans="1:6">
+      <c r="A1406" s="17">
+        <v>57216</v>
+      </c>
+      <c r="B1406" s="9" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C1406" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1406" s="18"/>
+      <c r="E1406" s="18"/>
+      <c r="F1406" s="18"/>
+    </row>
+    <row r="1407" spans="1:6">
+      <c r="A1407" s="17">
+        <v>57222</v>
+      </c>
+      <c r="B1407" s="9" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C1407" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1407" s="18"/>
+      <c r="E1407" s="18"/>
+      <c r="F1407" s="18"/>
+    </row>
+    <row r="1408" spans="1:6">
+      <c r="A1408" s="17">
+        <v>57225</v>
+      </c>
+      <c r="B1408" s="9" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C1408" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1408" s="18"/>
+      <c r="E1408" s="18"/>
+      <c r="F1408" s="18"/>
+    </row>
+    <row r="1409" spans="1:6">
+      <c r="A1409" s="17">
+        <v>57228</v>
+      </c>
+      <c r="B1409" s="9" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C1409" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1409" s="18"/>
+      <c r="E1409" s="18"/>
+      <c r="F1409" s="18"/>
+    </row>
+    <row r="1410" spans="1:6">
+      <c r="A1410" s="17">
+        <v>57229</v>
+      </c>
+      <c r="B1410" s="9" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C1410" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1410" s="18"/>
+      <c r="E1410" s="18"/>
+      <c r="F1410" s="18"/>
+    </row>
+    <row r="1411" spans="1:6">
+      <c r="A1411" s="17">
+        <v>57238</v>
+      </c>
+      <c r="B1411" s="9" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C1411" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1411" s="18"/>
+      <c r="E1411" s="18"/>
+      <c r="F1411" s="18"/>
+    </row>
+    <row r="1412" spans="1:6">
+      <c r="A1412" s="17">
+        <v>57243</v>
+      </c>
+      <c r="B1412" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1412" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1412" s="18"/>
+      <c r="E1412" s="18"/>
+      <c r="F1412" s="18"/>
+    </row>
+    <row r="1413" spans="1:6">
+      <c r="A1413" s="17">
+        <v>57244</v>
+      </c>
+      <c r="B1413" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1413" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1413" s="18"/>
+      <c r="E1413" s="18"/>
+      <c r="F1413" s="18"/>
+    </row>
+    <row r="1414" spans="1:6">
+      <c r="A1414" s="17">
+        <v>57246</v>
+      </c>
+      <c r="B1414" s="9" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C1414" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1414" s="18"/>
+      <c r="E1414" s="18"/>
+      <c r="F1414" s="18"/>
+    </row>
+    <row r="1415" spans="1:6">
+      <c r="A1415" s="17">
+        <v>57248</v>
+      </c>
+      <c r="B1415" s="9" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1415" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1415" s="18"/>
+      <c r="E1415" s="18"/>
+      <c r="F1415" s="18"/>
+    </row>
+    <row r="1416" spans="1:6">
+      <c r="A1416" s="17">
+        <v>57250</v>
+      </c>
+      <c r="B1416" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="C1416" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1416" s="18"/>
+      <c r="E1416" s="18"/>
+      <c r="F1416" s="18"/>
+    </row>
+    <row r="1417" spans="1:6">
+      <c r="A1417" s="17">
+        <v>57251</v>
+      </c>
+      <c r="B1417" s="9" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C1417" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1417" s="18"/>
+      <c r="E1417" s="18"/>
+      <c r="F1417" s="18"/>
+    </row>
+    <row r="1418" spans="1:6">
+      <c r="A1418" s="17">
+        <v>57252</v>
+      </c>
+      <c r="B1418" s="9" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C1418" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1418" s="18"/>
+      <c r="E1418" s="18"/>
+      <c r="F1418" s="18"/>
+    </row>
+    <row r="1419" spans="1:6">
+      <c r="A1419" s="17">
+        <v>57253</v>
+      </c>
+      <c r="B1419" s="9" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C1419" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1419" s="18"/>
+      <c r="E1419" s="18"/>
+      <c r="F1419" s="18"/>
+    </row>
+    <row r="1420" spans="1:6">
+      <c r="A1420" s="17">
+        <v>57254</v>
+      </c>
+      <c r="B1420" s="9" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C1420" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1420" s="18"/>
+      <c r="E1420" s="18"/>
+      <c r="F1420" s="18"/>
+    </row>
+    <row r="1421" spans="1:6">
+      <c r="A1421" s="17">
+        <v>57256</v>
+      </c>
+      <c r="B1421" s="9" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C1421" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1421" s="18"/>
+      <c r="E1421" s="18"/>
+      <c r="F1421" s="18"/>
+    </row>
+    <row r="1422" spans="1:6">
+      <c r="A1422" s="17">
+        <v>57260</v>
+      </c>
+      <c r="B1422" s="9" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C1422" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1422" s="18"/>
+      <c r="E1422" s="18"/>
+      <c r="F1422" s="18"/>
+    </row>
+    <row r="1423" spans="1:6">
+      <c r="A1423" s="17">
+        <v>57261</v>
+      </c>
+      <c r="B1423" s="9" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C1423" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1423" s="18"/>
+      <c r="E1423" s="18"/>
+      <c r="F1423" s="18"/>
+    </row>
+    <row r="1424" spans="1:6">
+      <c r="A1424" s="17">
+        <v>57277</v>
+      </c>
+      <c r="B1424" s="9" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C1424" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1424" s="18"/>
+      <c r="E1424" s="18"/>
+      <c r="F1424" s="18"/>
+    </row>
+    <row r="1425" spans="1:6">
+      <c r="A1425" s="17">
+        <v>57284</v>
+      </c>
+      <c r="B1425" s="9" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C1425" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1425" s="18"/>
+      <c r="E1425" s="18"/>
+      <c r="F1425" s="18"/>
+    </row>
+    <row r="1426" spans="1:6">
+      <c r="A1426" s="17">
+        <v>57291</v>
+      </c>
+      <c r="B1426" s="9" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C1426" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1426" s="18"/>
+      <c r="E1426" s="18"/>
+      <c r="F1426" s="18"/>
+    </row>
+    <row r="1427" spans="1:6">
+      <c r="A1427" s="17">
+        <v>57293</v>
+      </c>
+      <c r="B1427" s="9" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C1427" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1427" s="18"/>
+      <c r="E1427" s="18"/>
+      <c r="F1427" s="18"/>
+    </row>
+    <row r="1428" spans="1:6">
+      <c r="A1428" s="17">
+        <v>57295</v>
+      </c>
+      <c r="B1428" s="9" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C1428" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1428" s="18"/>
+      <c r="E1428" s="18"/>
+      <c r="F1428" s="18"/>
+    </row>
+    <row r="1429" spans="1:6">
+      <c r="A1429" s="17">
+        <v>57302</v>
+      </c>
+      <c r="B1429" s="9" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1429" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1429" s="18"/>
+      <c r="E1429" s="18"/>
+      <c r="F1429" s="18"/>
+    </row>
+    <row r="1430" spans="1:6">
+      <c r="A1430" s="17">
+        <v>57303</v>
+      </c>
+      <c r="B1430" s="9" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C1430" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1430" s="18"/>
+      <c r="E1430" s="18"/>
+      <c r="F1430" s="18"/>
+    </row>
+    <row r="1431" spans="1:6">
+      <c r="A1431" s="17">
+        <v>57304</v>
+      </c>
+      <c r="B1431" s="9" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C1431" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1431" s="18"/>
+      <c r="E1431" s="18"/>
+      <c r="F1431" s="18"/>
+    </row>
+    <row r="1432" spans="1:6">
+      <c r="A1432" s="17">
+        <v>57308</v>
+      </c>
+      <c r="B1432" s="9" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C1432" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1432" s="18"/>
+      <c r="E1432" s="18"/>
+      <c r="F1432" s="18"/>
+    </row>
+    <row r="1433" spans="1:6">
+      <c r="A1433" s="17">
+        <v>57311</v>
+      </c>
+      <c r="B1433" s="9" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C1433" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1433" s="18"/>
+      <c r="E1433" s="18"/>
+      <c r="F1433" s="18"/>
+    </row>
+    <row r="1434" spans="1:6">
+      <c r="A1434" s="17">
+        <v>57318</v>
+      </c>
+      <c r="B1434" s="9" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C1434" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1434" s="18"/>
+      <c r="E1434" s="18"/>
+      <c r="F1434" s="18"/>
+    </row>
+    <row r="1435" spans="1:6">
+      <c r="A1435" s="17">
+        <v>57327</v>
+      </c>
+      <c r="B1435" s="9" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C1435" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1435" s="18"/>
+      <c r="E1435" s="18"/>
+      <c r="F1435" s="18"/>
+    </row>
+    <row r="1436" spans="1:6">
+      <c r="A1436" s="17">
+        <v>57328</v>
+      </c>
+      <c r="B1436" s="9" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C1436" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1436" s="18"/>
+      <c r="E1436" s="18"/>
+      <c r="F1436" s="18"/>
+    </row>
+    <row r="1437" spans="1:6">
+      <c r="A1437" s="17">
+        <v>57332</v>
+      </c>
+      <c r="B1437" s="9" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1437" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1437" s="18"/>
+      <c r="E1437" s="18"/>
+      <c r="F1437" s="18"/>
+    </row>
+    <row r="1438" spans="1:6">
+      <c r="A1438" s="17">
+        <v>57333</v>
+      </c>
+      <c r="B1438" s="9" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C1438" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1438" s="18"/>
+      <c r="E1438" s="18"/>
+      <c r="F1438" s="18"/>
+    </row>
+    <row r="1439" spans="1:6">
+      <c r="A1439" s="17">
+        <v>57335</v>
+      </c>
+      <c r="B1439" s="9" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C1439" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1439" s="18"/>
+      <c r="E1439" s="18"/>
+      <c r="F1439" s="18"/>
+    </row>
+    <row r="1440" spans="1:6">
+      <c r="A1440" s="17">
+        <v>57345</v>
+      </c>
+      <c r="B1440" s="9" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C1440" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1440" s="18"/>
+      <c r="E1440" s="18"/>
+      <c r="F1440" s="18"/>
+    </row>
+    <row r="1441" spans="1:6">
+      <c r="A1441" s="17">
+        <v>57347</v>
+      </c>
+      <c r="B1441" s="9" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C1441" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1441" s="18"/>
+      <c r="E1441" s="18"/>
+      <c r="F1441" s="18"/>
+    </row>
+    <row r="1442" spans="1:6">
+      <c r="A1442" s="17">
+        <v>57358</v>
+      </c>
+      <c r="B1442" s="9" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C1442" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1442" s="18"/>
+      <c r="E1442" s="18"/>
+      <c r="F1442" s="18"/>
+    </row>
+    <row r="1443" spans="1:6">
+      <c r="A1443" s="17">
+        <v>57359</v>
+      </c>
+      <c r="B1443" s="9" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1443" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1443" s="18"/>
+      <c r="E1443" s="18"/>
+      <c r="F1443" s="18"/>
+    </row>
+    <row r="1444" spans="1:6">
+      <c r="A1444" s="17">
+        <v>57362</v>
+      </c>
+      <c r="B1444" s="9" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C1444" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1444" s="18"/>
+      <c r="E1444" s="18"/>
+      <c r="F1444" s="18"/>
+    </row>
+    <row r="1445" spans="1:6">
+      <c r="A1445" s="17">
+        <v>57364</v>
+      </c>
+      <c r="B1445" s="9" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C1445" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1445" s="18"/>
+      <c r="E1445" s="18"/>
+      <c r="F1445" s="18"/>
+    </row>
+    <row r="1446" spans="1:6">
+      <c r="A1446" s="17">
+        <v>57370</v>
+      </c>
+      <c r="B1446" s="9" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C1446" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1446" s="18"/>
+      <c r="E1446" s="18"/>
+      <c r="F1446" s="18"/>
+    </row>
+    <row r="1447" spans="1:6">
+      <c r="A1447" s="17">
+        <v>57375</v>
+      </c>
+      <c r="B1447" s="9" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C1447" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1447" s="18"/>
+      <c r="E1447" s="18"/>
+      <c r="F1447" s="18"/>
+    </row>
+    <row r="1448" spans="1:6">
+      <c r="A1448" s="17">
+        <v>57376</v>
+      </c>
+      <c r="B1448" s="9" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C1448" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1448" s="18"/>
+      <c r="E1448" s="18"/>
+      <c r="F1448" s="18"/>
+    </row>
+    <row r="1449" spans="1:6">
+      <c r="A1449" s="17">
+        <v>57390</v>
+      </c>
+      <c r="B1449" s="9" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C1449" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1449" s="18"/>
+      <c r="E1449" s="18"/>
+      <c r="F1449" s="18"/>
+    </row>
+    <row r="1450" spans="1:6">
+      <c r="A1450" s="17">
+        <v>57394</v>
+      </c>
+      <c r="B1450" s="9" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C1450" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1450" s="18"/>
+      <c r="E1450" s="18"/>
+      <c r="F1450" s="18"/>
+    </row>
+    <row r="1451" spans="1:6">
+      <c r="A1451" s="17">
+        <v>57395</v>
+      </c>
+      <c r="B1451" s="9" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C1451" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1451" s="18"/>
+      <c r="E1451" s="18"/>
+      <c r="F1451" s="18"/>
+    </row>
+    <row r="1452" spans="1:6">
+      <c r="A1452" s="17">
+        <v>57403</v>
+      </c>
+      <c r="B1452" s="9" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C1452" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1452" s="18"/>
+      <c r="E1452" s="18"/>
+      <c r="F1452" s="18"/>
+    </row>
+    <row r="1453" spans="1:6">
+      <c r="A1453" s="17">
+        <v>57405</v>
+      </c>
+      <c r="B1453" s="9" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C1453" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1453" s="18"/>
+      <c r="E1453" s="18"/>
+      <c r="F1453" s="18"/>
+    </row>
+    <row r="1454" spans="1:6">
+      <c r="A1454" s="17">
+        <v>57406</v>
+      </c>
+      <c r="B1454" s="9" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C1454" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1454" s="18"/>
+      <c r="E1454" s="18"/>
+      <c r="F1454" s="18"/>
+    </row>
+    <row r="1455" spans="1:6">
+      <c r="A1455" s="17">
+        <v>57410</v>
+      </c>
+      <c r="B1455" s="9" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C1455" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1455" s="18"/>
+      <c r="E1455" s="18"/>
+      <c r="F1455" s="18"/>
+    </row>
+    <row r="1456" spans="1:6">
+      <c r="A1456" s="17">
+        <v>57411</v>
+      </c>
+      <c r="B1456" s="9" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C1456" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1456" s="18"/>
+      <c r="E1456" s="18"/>
+      <c r="F1456" s="18"/>
+    </row>
+    <row r="1457" spans="1:6">
+      <c r="A1457" s="17">
+        <v>57412</v>
+      </c>
+      <c r="B1457" s="9" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C1457" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1457" s="18"/>
+      <c r="E1457" s="18"/>
+      <c r="F1457" s="18"/>
+    </row>
+    <row r="1458" spans="1:6">
+      <c r="A1458" s="17">
+        <v>57420</v>
+      </c>
+      <c r="B1458" s="9" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C1458" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1458" s="18"/>
+      <c r="E1458" s="18"/>
+      <c r="F1458" s="18"/>
+    </row>
+    <row r="1459" spans="1:6">
+      <c r="A1459" s="17">
+        <v>57432</v>
+      </c>
+      <c r="B1459" s="9" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C1459" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1459" s="18"/>
+      <c r="E1459" s="18"/>
+      <c r="F1459" s="18"/>
+    </row>
+    <row r="1460" spans="1:6">
+      <c r="A1460" s="17">
+        <v>57436</v>
+      </c>
+      <c r="B1460" s="9" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C1460" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1460" s="18"/>
+      <c r="E1460" s="18"/>
+      <c r="F1460" s="18"/>
+    </row>
+    <row r="1461" spans="1:6">
+      <c r="A1461" s="17">
+        <v>57437</v>
+      </c>
+      <c r="B1461" s="9" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C1461" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1461" s="18"/>
+      <c r="E1461" s="18"/>
+      <c r="F1461" s="18"/>
+    </row>
+    <row r="1462" spans="1:6">
+      <c r="A1462" s="17">
+        <v>57443</v>
+      </c>
+      <c r="B1462" s="9" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C1462" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1462" s="18"/>
+      <c r="E1462" s="18"/>
+      <c r="F1462" s="18"/>
+    </row>
+    <row r="1463" spans="1:6">
+      <c r="A1463" s="17">
+        <v>57448</v>
+      </c>
+      <c r="B1463" s="9" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C1463" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1463" s="18"/>
+      <c r="E1463" s="18"/>
+      <c r="F1463" s="18"/>
+    </row>
+    <row r="1464" spans="1:6">
+      <c r="A1464" s="17">
+        <v>57454</v>
+      </c>
+      <c r="B1464" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1464" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1464" s="18"/>
+      <c r="E1464" s="18"/>
+      <c r="F1464" s="18"/>
+    </row>
+    <row r="1465" spans="1:6">
+      <c r="A1465" s="17">
+        <v>57464</v>
+      </c>
+      <c r="B1465" s="9" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C1465" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1465" s="18"/>
+      <c r="E1465" s="18"/>
+      <c r="F1465" s="18"/>
+    </row>
+    <row r="1466" spans="1:6">
+      <c r="A1466" s="17">
+        <v>57474</v>
+      </c>
+      <c r="B1466" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1466" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1466" s="18"/>
+      <c r="E1466" s="18"/>
+      <c r="F1466" s="18"/>
+    </row>
+    <row r="1467" spans="1:6">
+      <c r="A1467" s="17">
+        <v>57476</v>
+      </c>
+      <c r="B1467" s="9" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C1467" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1467" s="18"/>
+      <c r="E1467" s="18"/>
+      <c r="F1467" s="18"/>
+    </row>
+    <row r="1468" spans="1:6">
+      <c r="A1468" s="17">
+        <v>57477</v>
+      </c>
+      <c r="B1468" s="9" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C1468" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1468" s="18"/>
+      <c r="E1468" s="18"/>
+      <c r="F1468" s="18"/>
+    </row>
+    <row r="1469" spans="1:6">
+      <c r="A1469" s="17">
+        <v>57478</v>
+      </c>
+      <c r="B1469" s="9" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C1469" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1469" s="18"/>
+      <c r="E1469" s="18"/>
+      <c r="F1469" s="18"/>
+    </row>
+    <row r="1470" spans="1:6">
+      <c r="A1470" s="17">
+        <v>57479</v>
+      </c>
+      <c r="B1470" s="9" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C1470" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1470" s="18"/>
+      <c r="E1470" s="18"/>
+      <c r="F1470" s="18"/>
+    </row>
+    <row r="1471" spans="1:6">
+      <c r="A1471" s="17">
+        <v>57480</v>
+      </c>
+      <c r="B1471" s="9" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C1471" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1471" s="18"/>
+      <c r="E1471" s="18"/>
+      <c r="F1471" s="18"/>
+    </row>
+    <row r="1472" spans="1:6">
+      <c r="A1472" s="17">
+        <v>57490</v>
+      </c>
+      <c r="B1472" s="9" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C1472" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1472" s="18"/>
+      <c r="E1472" s="18"/>
+      <c r="F1472" s="18"/>
+    </row>
+    <row r="1473" spans="1:6">
+      <c r="A1473" s="17">
+        <v>57500</v>
+      </c>
+      <c r="B1473" s="9" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C1473" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1473" s="18"/>
+      <c r="E1473" s="18"/>
+      <c r="F1473" s="18"/>
+    </row>
+    <row r="1474" spans="1:6">
+      <c r="A1474" s="17">
+        <v>57507</v>
+      </c>
+      <c r="B1474" s="9" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C1474" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1474" s="18"/>
+      <c r="E1474" s="18"/>
+      <c r="F1474" s="18"/>
+    </row>
+    <row r="1475" spans="1:6">
+      <c r="A1475" s="17">
+        <v>57509</v>
+      </c>
+      <c r="B1475" s="9" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1475" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1475" s="18"/>
+      <c r="E1475" s="18"/>
+      <c r="F1475" s="18"/>
+    </row>
+    <row r="1476" spans="1:6">
+      <c r="A1476" s="17">
+        <v>57523</v>
+      </c>
+      <c r="B1476" s="9" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C1476" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1476" s="18"/>
+      <c r="E1476" s="18"/>
+      <c r="F1476" s="18"/>
+    </row>
+    <row r="1477" spans="1:6">
+      <c r="A1477" s="17">
+        <v>57537</v>
+      </c>
+      <c r="B1477" s="9" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1477" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1477" s="18"/>
+      <c r="E1477" s="18"/>
+      <c r="F1477" s="18"/>
+    </row>
+    <row r="1478" spans="1:6">
+      <c r="A1478" s="17">
+        <v>57538</v>
+      </c>
+      <c r="B1478" s="9" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C1478" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1478" s="18"/>
+      <c r="E1478" s="18"/>
+      <c r="F1478" s="18"/>
+    </row>
+    <row r="1479" spans="1:6">
+      <c r="A1479" s="17">
+        <v>57544</v>
+      </c>
+      <c r="B1479" s="9" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C1479" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1479" s="18"/>
+      <c r="E1479" s="18"/>
+      <c r="F1479" s="18"/>
+    </row>
+    <row r="1480" spans="1:6">
+      <c r="A1480" s="17">
+        <v>57546</v>
+      </c>
+      <c r="B1480" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C1480" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1480" s="18"/>
+      <c r="E1480" s="18"/>
+      <c r="F1480" s="18"/>
+    </row>
+    <row r="1481" spans="1:6">
+      <c r="A1481" s="17">
+        <v>57551</v>
+      </c>
+      <c r="B1481" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="C1481" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1481" s="18"/>
+      <c r="E1481" s="18"/>
+      <c r="F1481" s="18"/>
+    </row>
+    <row r="1482" spans="1:6">
+      <c r="A1482" s="17">
+        <v>57555</v>
+      </c>
+      <c r="B1482" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1482" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1482" s="18"/>
+      <c r="E1482" s="18"/>
+      <c r="F1482" s="18"/>
+    </row>
+    <row r="1483" spans="1:6">
+      <c r="A1483" s="17">
+        <v>57564</v>
+      </c>
+      <c r="B1483" s="9" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C1483" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1483" s="18"/>
+      <c r="E1483" s="18"/>
+      <c r="F1483" s="18"/>
+    </row>
+    <row r="1484" spans="1:6">
+      <c r="A1484" s="17">
+        <v>57565</v>
+      </c>
+      <c r="B1484" s="9" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C1484" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1484" s="18"/>
+      <c r="E1484" s="18"/>
+      <c r="F1484" s="18"/>
+    </row>
+    <row r="1485" spans="1:6">
+      <c r="A1485" s="17">
+        <v>57566</v>
+      </c>
+      <c r="B1485" s="9" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C1485" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1485" s="18"/>
+      <c r="E1485" s="18"/>
+      <c r="F1485" s="18"/>
+    </row>
+    <row r="1486" spans="1:6">
+      <c r="A1486" s="17">
+        <v>57567</v>
+      </c>
+      <c r="B1486" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C1486" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1486" s="18"/>
+      <c r="E1486" s="18"/>
+      <c r="F1486" s="18"/>
+    </row>
+    <row r="1487" spans="1:6">
+      <c r="A1487" s="17">
+        <v>57569</v>
+      </c>
+      <c r="B1487" s="9" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C1487" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1487" s="18"/>
+      <c r="E1487" s="18"/>
+      <c r="F1487" s="18"/>
+    </row>
+    <row r="1488" spans="1:6">
+      <c r="A1488" s="17">
+        <v>57571</v>
+      </c>
+      <c r="B1488" s="9" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C1488" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1488" s="18"/>
+      <c r="E1488" s="18"/>
+      <c r="F1488" s="18"/>
+    </row>
+    <row r="1489" spans="1:6">
+      <c r="A1489" s="17">
+        <v>57572</v>
+      </c>
+      <c r="B1489" s="9" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C1489" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1489" s="18"/>
+      <c r="E1489" s="18"/>
+      <c r="F1489" s="18"/>
+    </row>
+    <row r="1490" spans="1:6">
+      <c r="A1490" s="17">
+        <v>57575</v>
+      </c>
+      <c r="B1490" s="9" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C1490" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1490" s="18"/>
+      <c r="E1490" s="18"/>
+      <c r="F1490" s="18"/>
+    </row>
+    <row r="1491" spans="1:6">
+      <c r="A1491" s="17">
+        <v>57586</v>
+      </c>
+      <c r="B1491" s="9" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C1491" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1491" s="18"/>
+      <c r="E1491" s="18"/>
+      <c r="F1491" s="18"/>
+    </row>
+    <row r="1492" spans="1:6">
+      <c r="A1492" s="17">
+        <v>57588</v>
+      </c>
+      <c r="B1492" s="9" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C1492" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1492" s="18"/>
+      <c r="E1492" s="18"/>
+      <c r="F1492" s="18"/>
+    </row>
+    <row r="1493" spans="1:6">
+      <c r="A1493" s="17">
+        <v>57590</v>
+      </c>
+      <c r="B1493" s="9" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C1493" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1493" s="18"/>
+      <c r="E1493" s="18"/>
+      <c r="F1493" s="18"/>
+    </row>
+    <row r="1494" spans="1:6">
+      <c r="A1494" s="17">
+        <v>57595</v>
+      </c>
+      <c r="B1494" s="9" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C1494" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1494" s="18"/>
+      <c r="E1494" s="18"/>
+      <c r="F1494" s="18"/>
+    </row>
+    <row r="1495" spans="1:6">
+      <c r="A1495" s="17">
+        <v>57596</v>
+      </c>
+      <c r="B1495" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="C1495" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1495" s="18"/>
+      <c r="E1495" s="18"/>
+      <c r="F1495" s="18"/>
+    </row>
+    <row r="1496" spans="1:6">
+      <c r="A1496" s="8">
+        <v>57603</v>
+      </c>
+      <c r="B1496" s="9" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C1496" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1496" s="18"/>
+      <c r="E1496" s="18"/>
+      <c r="F1496" s="18"/>
+    </row>
+    <row r="1497" spans="1:6">
+      <c r="A1497" s="8">
+        <v>57604</v>
+      </c>
+      <c r="B1497" s="9" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C1497" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1497" s="18"/>
+      <c r="E1497" s="18"/>
+      <c r="F1497" s="18"/>
+    </row>
+    <row r="1498" spans="1:6">
+      <c r="A1498" s="8">
+        <v>57609</v>
+      </c>
+      <c r="B1498" s="9" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C1498" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1498" s="18"/>
+      <c r="E1498" s="18"/>
+      <c r="F1498" s="18"/>
+    </row>
+    <row r="1499" spans="1:6">
+      <c r="A1499" s="8">
+        <v>57621</v>
+      </c>
+      <c r="B1499" s="9" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C1499" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1499" s="18"/>
+      <c r="E1499" s="18"/>
+      <c r="F1499" s="18"/>
+    </row>
+    <row r="1500" spans="1:6">
+      <c r="A1500" s="8">
+        <v>57623</v>
+      </c>
+      <c r="B1500" s="9" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1500" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1500" s="18"/>
+      <c r="E1500" s="18"/>
+      <c r="F1500" s="18"/>
+    </row>
+    <row r="1501" spans="1:6">
+      <c r="A1501" s="8">
+        <v>57631</v>
+      </c>
+      <c r="B1501" s="9" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C1501" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1501" s="18"/>
+      <c r="E1501" s="18"/>
+      <c r="F1501" s="18"/>
+    </row>
+    <row r="1502" spans="1:6">
+      <c r="A1502" s="8">
+        <v>57634</v>
+      </c>
+      <c r="B1502" s="9" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C1502" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1502" s="18"/>
+      <c r="E1502" s="18"/>
+      <c r="F1502" s="18"/>
+    </row>
+    <row r="1503" spans="1:6">
+      <c r="A1503" s="8">
+        <v>57635</v>
+      </c>
+      <c r="B1503" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1503" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1503" s="18"/>
+      <c r="E1503" s="18"/>
+      <c r="F1503" s="18"/>
+    </row>
+    <row r="1504" spans="1:6">
+      <c r="A1504" s="8">
+        <v>57636</v>
+      </c>
+      <c r="B1504" s="9" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C1504" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1504" s="18"/>
+      <c r="E1504" s="18"/>
+      <c r="F1504" s="18"/>
+    </row>
+    <row r="1505" spans="1:6">
+      <c r="A1505" s="8">
+        <v>57639</v>
+      </c>
+      <c r="B1505" s="9" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C1505" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1505" s="18"/>
+      <c r="E1505" s="18"/>
+      <c r="F1505" s="18"/>
+    </row>
+    <row r="1506" spans="1:6">
+      <c r="A1506" s="8">
+        <v>57640</v>
+      </c>
+      <c r="B1506" s="9" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C1506" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1506" s="18"/>
+      <c r="E1506" s="18"/>
+      <c r="F1506" s="18"/>
+    </row>
+    <row r="1507" spans="1:6">
+      <c r="A1507" s="8">
+        <v>57645</v>
+      </c>
+      <c r="B1507" s="9" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C1507" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1507" s="18"/>
+      <c r="E1507" s="18"/>
+      <c r="F1507" s="18"/>
+    </row>
+    <row r="1508" spans="1:6">
+      <c r="A1508" s="8">
+        <v>57655</v>
+      </c>
+      <c r="B1508" s="9" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C1508" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1508" s="18"/>
+      <c r="E1508" s="18"/>
+      <c r="F1508" s="18"/>
+    </row>
+    <row r="1509" spans="1:6">
+      <c r="A1509" s="8">
+        <v>57660</v>
+      </c>
+      <c r="B1509" s="9" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C1509" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1509" s="18"/>
+      <c r="E1509" s="18"/>
+      <c r="F1509" s="18"/>
+    </row>
+    <row r="1510" spans="1:6">
+      <c r="A1510" s="8">
+        <v>57664</v>
+      </c>
+      <c r="B1510" s="9" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C1510" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1510" s="18"/>
+      <c r="E1510" s="18"/>
+      <c r="F1510" s="18"/>
+    </row>
+    <row r="1511" spans="1:6">
+      <c r="A1511" s="8">
+        <v>57675</v>
+      </c>
+      <c r="B1511" s="9" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C1511" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1511" s="18"/>
+      <c r="E1511" s="18"/>
+      <c r="F1511" s="18"/>
+    </row>
+    <row r="1512" spans="1:6">
+      <c r="A1512" s="8">
+        <v>57678</v>
+      </c>
+      <c r="B1512" s="9" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C1512" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1512" s="18"/>
+      <c r="E1512" s="18"/>
+      <c r="F1512" s="18"/>
+    </row>
+    <row r="1513" spans="1:6">
+      <c r="A1513" s="8">
+        <v>57679</v>
+      </c>
+      <c r="B1513" s="9" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C1513" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1513" s="18"/>
+      <c r="E1513" s="18"/>
+      <c r="F1513" s="18"/>
+    </row>
+    <row r="1514" spans="1:6">
+      <c r="A1514" s="8">
+        <v>57682</v>
+      </c>
+      <c r="B1514" s="9" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C1514" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1514" s="18"/>
+      <c r="E1514" s="18"/>
+      <c r="F1514" s="18"/>
+    </row>
+    <row r="1515" spans="1:6">
+      <c r="A1515" s="8">
+        <v>57683</v>
+      </c>
+      <c r="B1515" s="9" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C1515" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1515" s="18"/>
+      <c r="E1515" s="18"/>
+      <c r="F1515" s="18"/>
+    </row>
+    <row r="1516" spans="1:6">
+      <c r="A1516" s="8">
+        <v>57697</v>
+      </c>
+      <c r="B1516" s="9" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C1516" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1516" s="18"/>
+      <c r="E1516" s="18"/>
+      <c r="F1516" s="18"/>
+    </row>
+    <row r="1517" spans="1:6">
+      <c r="A1517" s="8">
+        <v>57714</v>
+      </c>
+      <c r="B1517" s="9" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C1517" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1517" s="18"/>
+      <c r="E1517" s="18"/>
+      <c r="F1517" s="18"/>
+    </row>
+    <row r="1518" spans="1:6">
+      <c r="A1518" s="8">
+        <v>57717</v>
+      </c>
+      <c r="B1518" s="9" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C1518" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1518" s="18"/>
+      <c r="E1518" s="18"/>
+      <c r="F1518" s="18"/>
+    </row>
+    <row r="1519" spans="1:6">
+      <c r="A1519" s="8">
+        <v>57724</v>
+      </c>
+      <c r="B1519" s="9" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C1519" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1519" s="18"/>
+      <c r="E1519" s="18"/>
+      <c r="F1519" s="18"/>
+    </row>
+    <row r="1520" spans="1:6">
+      <c r="A1520" s="8">
+        <v>57743</v>
+      </c>
+      <c r="B1520" s="9" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C1520" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1520" s="18"/>
+      <c r="E1520" s="18"/>
+      <c r="F1520" s="18"/>
+    </row>
+    <row r="1521" spans="1:6">
+      <c r="A1521" s="8">
+        <v>57756</v>
+      </c>
+      <c r="B1521" s="9" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C1521" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1521" s="18"/>
+      <c r="E1521" s="18"/>
+      <c r="F1521" s="18"/>
+    </row>
+    <row r="1522" spans="1:6">
+      <c r="A1522" s="8">
+        <v>57768</v>
+      </c>
+      <c r="B1522" s="9" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C1522" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1522" s="18"/>
+      <c r="E1522" s="18"/>
+      <c r="F1522" s="18"/>
+    </row>
+    <row r="1523" spans="1:6">
+      <c r="A1523" s="8">
+        <v>57769</v>
+      </c>
+      <c r="B1523" s="9" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C1523" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1523" s="18"/>
+      <c r="E1523" s="18"/>
+      <c r="F1523" s="18"/>
+    </row>
+    <row r="1524" spans="1:6">
+      <c r="A1524" s="8">
+        <v>57779</v>
+      </c>
+      <c r="B1524" s="9" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C1524" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1524" s="18"/>
+      <c r="E1524" s="18"/>
+      <c r="F1524" s="18"/>
+    </row>
+    <row r="1525" spans="1:6">
+      <c r="A1525" s="8">
+        <v>57780</v>
+      </c>
+      <c r="B1525" s="9" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C1525" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1525" s="18"/>
+      <c r="E1525" s="18"/>
+      <c r="F1525" s="18"/>
+    </row>
+    <row r="1526" spans="1:6">
+      <c r="A1526" s="8">
+        <v>57790</v>
+      </c>
+      <c r="B1526" s="9" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C1526" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1526" s="18"/>
+      <c r="E1526" s="18"/>
+      <c r="F1526" s="18"/>
+    </row>
+    <row r="1527" spans="1:6">
+      <c r="A1527" s="8">
+        <v>57809</v>
+      </c>
+      <c r="B1527" s="9" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C1527" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1527" s="18"/>
+      <c r="E1527" s="18"/>
+      <c r="F1527" s="18"/>
+    </row>
+    <row r="1528" spans="1:6">
+      <c r="A1528" s="8">
+        <v>57810</v>
+      </c>
+      <c r="B1528" s="9" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C1528" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1528" s="18"/>
+      <c r="E1528" s="18"/>
+      <c r="F1528" s="18"/>
+    </row>
+    <row r="1529" spans="1:6">
+      <c r="A1529" s="8">
+        <v>57811</v>
+      </c>
+      <c r="B1529" s="9" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C1529" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1529" s="18"/>
+      <c r="E1529" s="18"/>
+      <c r="F1529" s="18"/>
+    </row>
+    <row r="1530" spans="1:6">
+      <c r="A1530" s="8">
+        <v>57812</v>
+      </c>
+      <c r="B1530" s="9" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1530" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1530" s="18"/>
+      <c r="E1530" s="18"/>
+      <c r="F1530" s="18"/>
+    </row>
+    <row r="1531" spans="1:6">
+      <c r="A1531" s="8">
+        <v>57814</v>
+      </c>
+      <c r="B1531" s="9" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C1531" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1531" s="18"/>
+      <c r="E1531" s="18"/>
+      <c r="F1531" s="18"/>
+    </row>
+    <row r="1532" spans="1:6">
+      <c r="A1532" s="8">
+        <v>57815</v>
+      </c>
+      <c r="B1532" s="9" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C1532" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1532" s="18"/>
+      <c r="E1532" s="18"/>
+      <c r="F1532" s="18"/>
+    </row>
+    <row r="1533" spans="1:6">
+      <c r="A1533" s="8">
+        <v>57816</v>
+      </c>
+      <c r="B1533" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1533" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1533" s="18"/>
+      <c r="E1533" s="18"/>
+      <c r="F1533" s="18"/>
+    </row>
+    <row r="1534" spans="1:6">
+      <c r="A1534" s="8">
+        <v>57817</v>
+      </c>
+      <c r="B1534" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C1534" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1534" s="18"/>
+      <c r="E1534" s="18"/>
+      <c r="F1534" s="18"/>
+    </row>
+    <row r="1535" spans="1:6">
+      <c r="A1535" s="8">
+        <v>57824</v>
+      </c>
+      <c r="B1535" s="9" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C1535" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1535" s="18"/>
+      <c r="E1535" s="18"/>
+      <c r="F1535" s="18"/>
+    </row>
+    <row r="1536" spans="1:6">
+      <c r="A1536" s="8">
+        <v>57827</v>
+      </c>
+      <c r="B1536" s="9" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C1536" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1536" s="18"/>
+      <c r="E1536" s="18"/>
+      <c r="F1536" s="18"/>
+    </row>
+    <row r="1537" spans="1:6">
+      <c r="A1537" s="8">
+        <v>57830</v>
+      </c>
+      <c r="B1537" s="9" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C1537" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1537" s="18"/>
+      <c r="E1537" s="18"/>
+      <c r="F1537" s="18"/>
+    </row>
+    <row r="1538" spans="1:6">
+      <c r="A1538" s="8">
+        <v>57834</v>
+      </c>
+      <c r="B1538" s="9" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C1538" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1538" s="18"/>
+      <c r="E1538" s="18"/>
+      <c r="F1538" s="18"/>
+    </row>
+    <row r="1539" spans="1:6">
+      <c r="A1539" s="8">
+        <v>57838</v>
+      </c>
+      <c r="B1539" s="9" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C1539" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1539" s="18"/>
+      <c r="E1539" s="18"/>
+      <c r="F1539" s="18"/>
+    </row>
+    <row r="1540" spans="1:6">
+      <c r="A1540" s="8">
+        <v>57840</v>
+      </c>
+      <c r="B1540" s="9" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C1540" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1540" s="18"/>
+      <c r="E1540" s="18"/>
+      <c r="F1540" s="18"/>
+    </row>
+    <row r="1541" spans="1:6">
+      <c r="A1541" s="8">
+        <v>57853</v>
+      </c>
+      <c r="B1541" s="9" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C1541" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1541" s="18"/>
+      <c r="E1541" s="18"/>
+      <c r="F1541" s="18"/>
+    </row>
+    <row r="1542" spans="1:6">
+      <c r="A1542" s="8">
+        <v>57857</v>
+      </c>
+      <c r="B1542" s="9" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C1542" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1542" s="18"/>
+      <c r="E1542" s="18"/>
+      <c r="F1542" s="18"/>
+    </row>
+    <row r="1543" spans="1:6">
+      <c r="A1543" s="8">
+        <v>57859</v>
+      </c>
+      <c r="B1543" s="9" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1543" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1543" s="18"/>
+      <c r="E1543" s="18"/>
+      <c r="F1543" s="18"/>
+    </row>
+    <row r="1544" spans="1:6">
+      <c r="A1544" s="8">
+        <v>57872</v>
+      </c>
+      <c r="B1544" s="9" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C1544" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1544" s="18"/>
+      <c r="E1544" s="18"/>
+      <c r="F1544" s="18"/>
+    </row>
+    <row r="1545" spans="1:6">
+      <c r="A1545" s="8">
+        <v>57876</v>
+      </c>
+      <c r="B1545" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1545" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1545" s="18"/>
+      <c r="E1545" s="18"/>
+      <c r="F1545" s="18"/>
+    </row>
+    <row r="1546" spans="1:6">
+      <c r="A1546" s="8">
+        <v>57883</v>
+      </c>
+      <c r="B1546" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C1546" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1546" s="18"/>
+      <c r="E1546" s="18"/>
+      <c r="F1546" s="18"/>
+    </row>
+    <row r="1547" spans="1:6">
+      <c r="A1547" s="8">
+        <v>57887</v>
+      </c>
+      <c r="B1547" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="C1547" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1547" s="18"/>
+      <c r="E1547" s="18"/>
+      <c r="F1547" s="18"/>
+    </row>
+    <row r="1548" spans="1:6">
+      <c r="A1548" s="8">
+        <v>57889</v>
+      </c>
+      <c r="B1548" s="9" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C1548" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1548" s="18"/>
+      <c r="E1548" s="18"/>
+      <c r="F1548" s="18"/>
+    </row>
+    <row r="1549" spans="1:6">
+      <c r="A1549" s="8">
+        <v>57891</v>
+      </c>
+      <c r="B1549" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="C1549" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1549" s="18"/>
+      <c r="E1549" s="18"/>
+      <c r="F1549" s="18"/>
+    </row>
+    <row r="1550" spans="1:6">
+      <c r="A1550" s="8">
+        <v>57893</v>
+      </c>
+      <c r="B1550" s="9" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C1550" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1550" s="18"/>
+      <c r="E1550" s="18"/>
+      <c r="F1550" s="18"/>
+    </row>
+    <row r="1551" spans="1:6">
+      <c r="A1551" s="8">
+        <v>57894</v>
+      </c>
+      <c r="B1551" s="9" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C1551" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1551" s="18"/>
+      <c r="E1551" s="18"/>
+      <c r="F1551" s="18"/>
+    </row>
+    <row r="1552" spans="1:6">
+      <c r="A1552" s="8">
+        <v>57898</v>
+      </c>
+      <c r="B1552" s="9" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C1552" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1552" s="18"/>
+      <c r="E1552" s="18"/>
+      <c r="F1552" s="18"/>
+    </row>
+    <row r="1553" spans="1:6">
+      <c r="A1553" s="8">
+        <v>57899</v>
+      </c>
+      <c r="B1553" s="9" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C1553" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1553" s="18"/>
+      <c r="E1553" s="18"/>
+      <c r="F1553" s="18"/>
+    </row>
+    <row r="1554" spans="1:6">
+      <c r="A1554" s="8">
+        <v>57900</v>
+      </c>
+      <c r="B1554" s="9" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C1554" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1554" s="18"/>
+      <c r="E1554" s="18"/>
+      <c r="F1554" s="18"/>
+    </row>
+    <row r="1555" spans="1:6">
+      <c r="A1555" s="8">
+        <v>57902</v>
+      </c>
+      <c r="B1555" s="9" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C1555" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1555" s="18"/>
+      <c r="E1555" s="18"/>
+      <c r="F1555" s="18"/>
+    </row>
+    <row r="1556" spans="1:6">
+      <c r="A1556" s="8">
+        <v>57904</v>
+      </c>
+      <c r="B1556" s="9" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C1556" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1556" s="18"/>
+      <c r="E1556" s="18"/>
+      <c r="F1556" s="18"/>
+    </row>
+    <row r="1557" spans="1:6">
+      <c r="A1557" s="8">
+        <v>57909</v>
+      </c>
+      <c r="B1557" s="9" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C1557" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1557" s="18"/>
+      <c r="E1557" s="18"/>
+      <c r="F1557" s="18"/>
+    </row>
+    <row r="1558" spans="1:6">
+      <c r="A1558" s="8">
+        <v>57914</v>
+      </c>
+      <c r="B1558" s="9" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C1558" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1558" s="18"/>
+      <c r="E1558" s="18"/>
+      <c r="F1558" s="18"/>
+    </row>
+    <row r="1559" spans="1:6">
+      <c r="A1559" s="8">
+        <v>57925</v>
+      </c>
+      <c r="B1559" s="9" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C1559" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1559" s="18"/>
+      <c r="E1559" s="18"/>
+      <c r="F1559" s="18"/>
+    </row>
+    <row r="1560" spans="1:6">
+      <c r="A1560" s="8">
+        <v>57945</v>
+      </c>
+      <c r="B1560" s="9" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C1560" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1560" s="18"/>
+      <c r="E1560" s="18"/>
+      <c r="F1560" s="18"/>
+    </row>
+    <row r="1561" spans="1:6">
+      <c r="A1561" s="8">
+        <v>57952</v>
+      </c>
+      <c r="B1561" s="9" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C1561" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1561" s="18"/>
+      <c r="E1561" s="18"/>
+      <c r="F1561" s="18"/>
+    </row>
+    <row r="1562" spans="1:6">
+      <c r="A1562" s="8">
+        <v>57956</v>
+      </c>
+      <c r="B1562" s="9" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C1562" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1562" s="18"/>
+      <c r="E1562" s="18"/>
+      <c r="F1562" s="18"/>
+    </row>
+    <row r="1563" spans="1:6">
+      <c r="A1563" s="8">
+        <v>57959</v>
+      </c>
+      <c r="B1563" s="9" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C1563" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1563" s="18"/>
+      <c r="E1563" s="18"/>
+      <c r="F1563" s="18"/>
+    </row>
+    <row r="1564" spans="1:6">
+      <c r="A1564" s="8">
+        <v>57965</v>
+      </c>
+      <c r="B1564" s="9" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C1564" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1564" s="18"/>
+      <c r="E1564" s="18"/>
+      <c r="F1564" s="18"/>
+    </row>
+    <row r="1565" spans="1:6">
+      <c r="A1565" s="8">
+        <v>57966</v>
+      </c>
+      <c r="B1565" s="9" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C1565" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1565" s="18"/>
+      <c r="E1565" s="18"/>
+      <c r="F1565" s="18"/>
+    </row>
+    <row r="1566" spans="1:6">
+      <c r="A1566" s="8">
+        <v>57967</v>
+      </c>
+      <c r="B1566" s="9" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C1566" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1566" s="18"/>
+      <c r="E1566" s="18"/>
+      <c r="F1566" s="18"/>
+    </row>
+    <row r="1567" spans="1:6">
+      <c r="A1567" s="8">
+        <v>57974</v>
+      </c>
+      <c r="B1567" s="9" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C1567" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1567" s="18"/>
+      <c r="E1567" s="18"/>
+      <c r="F1567" s="18"/>
+    </row>
+    <row r="1568" spans="1:6">
+      <c r="A1568" s="8">
+        <v>57975</v>
+      </c>
+      <c r="B1568" s="9" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C1568" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1568" s="18"/>
+      <c r="E1568" s="18"/>
+      <c r="F1568" s="18"/>
+    </row>
+    <row r="1569" spans="1:6">
+      <c r="A1569" s="8">
+        <v>57976</v>
+      </c>
+      <c r="B1569" s="9" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C1569" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1569" s="18"/>
+      <c r="E1569" s="18"/>
+      <c r="F1569" s="18"/>
+    </row>
+    <row r="1570" spans="1:6">
+      <c r="A1570" s="8">
+        <v>57981</v>
+      </c>
+      <c r="B1570" s="9" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C1570" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1570" s="18"/>
+      <c r="E1570" s="18"/>
+      <c r="F1570" s="18"/>
+    </row>
+    <row r="1571" spans="1:6">
+      <c r="A1571" s="8">
+        <v>57982</v>
+      </c>
+      <c r="B1571" s="9" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C1571" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1571" s="18"/>
+      <c r="E1571" s="18"/>
+      <c r="F1571" s="18"/>
+    </row>
+    <row r="1572" spans="1:6">
+      <c r="A1572" s="8">
+        <v>57984</v>
+      </c>
+      <c r="B1572" s="9" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C1572" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1572" s="18"/>
+      <c r="E1572" s="18"/>
+      <c r="F1572" s="18"/>
+    </row>
+    <row r="1573" spans="1:6">
+      <c r="A1573" s="8">
+        <v>57998</v>
+      </c>
+      <c r="B1573" s="9" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C1573" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1573" s="18"/>
+      <c r="E1573" s="18"/>
+      <c r="F1573" s="18"/>
+    </row>
+    <row r="1574" spans="1:6">
+      <c r="A1574" s="8">
+        <v>58005</v>
+      </c>
+      <c r="B1574" s="9" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C1574" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1574" s="18"/>
+      <c r="E1574" s="18"/>
+      <c r="F1574" s="18"/>
+    </row>
+    <row r="1575" spans="1:6">
+      <c r="A1575" s="8">
+        <v>58011</v>
+      </c>
+      <c r="B1575" s="9" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C1575" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1575" s="18"/>
+      <c r="E1575" s="18"/>
+      <c r="F1575" s="18"/>
+    </row>
+    <row r="1576" spans="1:6">
+      <c r="A1576" s="8">
+        <v>58023</v>
+      </c>
+      <c r="B1576" s="9" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C1576" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1576" s="18"/>
+      <c r="E1576" s="18"/>
+      <c r="F1576" s="18"/>
+    </row>
+    <row r="1577" spans="1:6">
+      <c r="A1577" s="8">
+        <v>58031</v>
+      </c>
+      <c r="B1577" s="9" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C1577" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1577" s="18"/>
+      <c r="E1577" s="18"/>
+      <c r="F1577" s="18"/>
+    </row>
+    <row r="1578" spans="1:6">
+      <c r="A1578" s="8">
+        <v>58043</v>
+      </c>
+      <c r="B1578" s="9" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C1578" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1578" s="18"/>
+      <c r="E1578" s="18"/>
+      <c r="F1578" s="18"/>
+    </row>
+    <row r="1579" spans="1:6">
+      <c r="A1579" s="8">
+        <v>58048</v>
+      </c>
+      <c r="B1579" s="9" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C1579" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1579" s="18"/>
+      <c r="E1579" s="18"/>
+      <c r="F1579" s="18"/>
+    </row>
+    <row r="1580" spans="1:6">
+      <c r="A1580" s="8">
+        <v>58054</v>
+      </c>
+      <c r="B1580" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="C1580" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1580" s="18"/>
+      <c r="E1580" s="18"/>
+      <c r="F1580" s="18"/>
+    </row>
+    <row r="1581" spans="1:6">
+      <c r="A1581" s="8">
+        <v>58085</v>
+      </c>
+      <c r="B1581" s="9" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C1581" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1581" s="18"/>
+      <c r="E1581" s="18"/>
+      <c r="F1581" s="18"/>
+    </row>
+    <row r="1582" spans="1:6">
+      <c r="A1582" s="8">
+        <v>58091</v>
+      </c>
+      <c r="B1582" s="9" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C1582" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1582" s="18"/>
+      <c r="E1582" s="18"/>
+      <c r="F1582" s="18"/>
+    </row>
+    <row r="1583" spans="1:6">
+      <c r="A1583" s="8">
+        <v>58092</v>
+      </c>
+      <c r="B1583" s="9" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C1583" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1583" s="18"/>
+      <c r="E1583" s="18"/>
+      <c r="F1583" s="18"/>
+    </row>
+    <row r="1584" spans="1:6">
+      <c r="A1584" s="8">
+        <v>58094</v>
+      </c>
+      <c r="B1584" s="9" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C1584" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1584" s="18"/>
+      <c r="E1584" s="18"/>
+      <c r="F1584" s="18"/>
+    </row>
+    <row r="1585" spans="1:6">
+      <c r="A1585" s="8">
+        <v>58111</v>
+      </c>
+      <c r="B1585" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1585" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1585" s="18"/>
+      <c r="E1585" s="18"/>
+      <c r="F1585" s="18"/>
+    </row>
+    <row r="1586" spans="1:6">
+      <c r="A1586" s="8">
+        <v>58113</v>
+      </c>
+      <c r="B1586" s="9" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C1586" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1586" s="18"/>
+      <c r="E1586" s="18"/>
+      <c r="F1586" s="18"/>
+    </row>
+    <row r="1587" spans="1:6">
+      <c r="A1587" s="8">
+        <v>58116</v>
+      </c>
+      <c r="B1587" s="9" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C1587" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1587" s="18"/>
+      <c r="E1587" s="18"/>
+      <c r="F1587" s="18"/>
+    </row>
+    <row r="1588" spans="1:6">
+      <c r="A1588" s="8">
+        <v>58117</v>
+      </c>
+      <c r="B1588" s="9" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C1588" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1588" s="18"/>
+      <c r="E1588" s="18"/>
+      <c r="F1588" s="18"/>
+    </row>
+    <row r="1589" spans="1:6">
+      <c r="A1589" s="8">
+        <v>58132</v>
+      </c>
+      <c r="B1589" s="9" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C1589" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1589" s="18"/>
+      <c r="E1589" s="18"/>
+      <c r="F1589" s="18"/>
+    </row>
+    <row r="1590" spans="1:6">
+      <c r="A1590" s="8">
+        <v>58136</v>
+      </c>
+      <c r="B1590" s="9" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C1590" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1590" s="18"/>
+      <c r="E1590" s="18"/>
+      <c r="F1590" s="18"/>
+    </row>
+    <row r="1591" spans="1:6">
+      <c r="A1591" s="8">
+        <v>58162</v>
+      </c>
+      <c r="B1591" s="9" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C1591" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1591" s="18"/>
+      <c r="E1591" s="18"/>
+      <c r="F1591" s="18"/>
+    </row>
+    <row r="1592" spans="1:6">
+      <c r="A1592" s="8">
+        <v>58166</v>
+      </c>
+      <c r="B1592" s="9" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C1592" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1592" s="18"/>
+      <c r="E1592" s="18"/>
+      <c r="F1592" s="18"/>
+    </row>
+    <row r="1593" spans="1:6">
+      <c r="A1593" s="8">
+        <v>58168</v>
+      </c>
+      <c r="B1593" s="9" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1593" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1593" s="18"/>
+      <c r="E1593" s="18"/>
+      <c r="F1593" s="18"/>
+    </row>
+    <row r="1594" spans="1:6">
+      <c r="A1594" s="8">
+        <v>58169</v>
+      </c>
+      <c r="B1594" s="9" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C1594" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1594" s="18"/>
+      <c r="E1594" s="18"/>
+      <c r="F1594" s="18"/>
+    </row>
+    <row r="1595" spans="1:6">
+      <c r="A1595" s="8">
+        <v>58172</v>
+      </c>
+      <c r="B1595" s="9" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C1595" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1595" s="18"/>
+      <c r="E1595" s="18"/>
+      <c r="F1595" s="18"/>
+    </row>
+    <row r="1596" spans="1:6">
+      <c r="A1596" s="8">
+        <v>58192</v>
+      </c>
+      <c r="B1596" s="9" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C1596" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1596" s="18"/>
+      <c r="E1596" s="18"/>
+      <c r="F1596" s="18"/>
+    </row>
+    <row r="1597" spans="1:6">
+      <c r="A1597" s="8">
+        <v>58198</v>
+      </c>
+      <c r="B1597" s="9" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C1597" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1597" s="18"/>
+      <c r="E1597" s="18"/>
+      <c r="F1597" s="18"/>
+    </row>
+    <row r="1598" spans="1:6">
+      <c r="A1598" s="8">
+        <v>58202</v>
+      </c>
+      <c r="B1598" s="9" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C1598" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1598" s="18"/>
+      <c r="E1598" s="18"/>
+      <c r="F1598" s="18"/>
+    </row>
+    <row r="1599" spans="1:6">
+      <c r="A1599" s="8">
+        <v>58211</v>
+      </c>
+      <c r="B1599" s="9" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C1599" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1599" s="18"/>
+      <c r="E1599" s="18"/>
+      <c r="F1599" s="18"/>
+    </row>
+    <row r="1600" spans="1:6">
+      <c r="A1600" s="8">
+        <v>58216</v>
+      </c>
+      <c r="B1600" s="9" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1600" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1600" s="18"/>
+      <c r="E1600" s="18"/>
+      <c r="F1600" s="18"/>
+    </row>
+    <row r="1601" spans="1:6">
+      <c r="A1601" s="8">
+        <v>58250</v>
+      </c>
+      <c r="B1601" s="9" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C1601" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1601" s="18"/>
+      <c r="E1601" s="18"/>
+      <c r="F1601" s="18"/>
+    </row>
+    <row r="1602" spans="1:6">
+      <c r="A1602" s="8">
+        <v>58255</v>
+      </c>
+      <c r="B1602" s="9" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1602" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1602" s="18"/>
+      <c r="E1602" s="18"/>
+      <c r="F1602" s="18"/>
+    </row>
+    <row r="1603" spans="1:6">
+      <c r="A1603" s="8">
+        <v>58259</v>
+      </c>
+      <c r="B1603" s="9" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C1603" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1603" s="18"/>
+      <c r="E1603" s="18"/>
+      <c r="F1603" s="18"/>
+    </row>
+    <row r="1604" spans="1:6">
+      <c r="A1604" s="8">
+        <v>58288</v>
+      </c>
+      <c r="B1604" s="9" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C1604" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1604" s="18"/>
+      <c r="E1604" s="18"/>
+      <c r="F1604" s="18"/>
+    </row>
+    <row r="1605" spans="1:6">
+      <c r="A1605" s="8">
+        <v>58293</v>
+      </c>
+      <c r="B1605" s="9" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C1605" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1605" s="18"/>
+      <c r="E1605" s="18"/>
+      <c r="F1605" s="18"/>
+    </row>
+    <row r="1606" spans="1:6">
+      <c r="A1606" s="8">
+        <v>58300</v>
+      </c>
+      <c r="B1606" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="C1606" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1606" s="18"/>
+      <c r="E1606" s="18"/>
+      <c r="F1606" s="18"/>
+    </row>
+    <row r="1607" spans="1:6">
+      <c r="A1607" s="8">
+        <v>58315</v>
+      </c>
+      <c r="B1607" s="9" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C1607" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1607" s="18"/>
+      <c r="E1607" s="18"/>
+      <c r="F1607" s="18"/>
+    </row>
+    <row r="1608" spans="1:6">
+      <c r="A1608" s="8">
+        <v>58316</v>
+      </c>
+      <c r="B1608" s="9" t="s">
+        <v>816</v>
+      </c>
+      <c r="C1608" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1608" s="18"/>
+      <c r="E1608" s="18"/>
+      <c r="F1608" s="18"/>
+    </row>
+    <row r="1609" spans="1:6">
+      <c r="A1609" s="8">
+        <v>58323</v>
+      </c>
+      <c r="B1609" s="9" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C1609" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1609" s="18"/>
+      <c r="E1609" s="18"/>
+      <c r="F1609" s="18"/>
+    </row>
+    <row r="1610" spans="1:6">
+      <c r="A1610" s="8">
+        <v>58334</v>
+      </c>
+      <c r="B1610" s="9" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C1610" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1610" s="18"/>
+      <c r="E1610" s="18"/>
+      <c r="F1610" s="18"/>
+    </row>
+    <row r="1611" spans="1:6">
+      <c r="A1611" s="8">
+        <v>58345</v>
+      </c>
+      <c r="B1611" s="9" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C1611" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1611" s="18"/>
+      <c r="E1611" s="18"/>
+      <c r="F1611" s="18"/>
+    </row>
+    <row r="1612" spans="1:6">
+      <c r="A1612" s="8">
+        <v>58347</v>
+      </c>
+      <c r="B1612" s="9" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C1612" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1612" s="18"/>
+      <c r="E1612" s="18"/>
+      <c r="F1612" s="18"/>
+    </row>
+    <row r="1613" spans="1:6">
+      <c r="A1613" s="8">
+        <v>58349</v>
+      </c>
+      <c r="B1613" s="9" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C1613" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1613" s="18"/>
+      <c r="E1613" s="18"/>
+      <c r="F1613" s="18"/>
+    </row>
+    <row r="1614" spans="1:6">
+      <c r="A1614" s="8">
+        <v>58359</v>
+      </c>
+      <c r="B1614" s="9" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C1614" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1614" s="18"/>
+      <c r="E1614" s="18"/>
+      <c r="F1614" s="18"/>
+    </row>
+    <row r="1615" spans="1:6">
+      <c r="A1615" s="8">
+        <v>58367</v>
+      </c>
+      <c r="B1615" s="9" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C1615" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1615" s="18"/>
+      <c r="E1615" s="18"/>
+      <c r="F1615" s="18"/>
+    </row>
+    <row r="1616" spans="1:6">
+      <c r="A1616" s="8">
+        <v>58370</v>
+      </c>
+      <c r="B1616" s="9" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C1616" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1616" s="18"/>
+      <c r="E1616" s="18"/>
+      <c r="F1616" s="18"/>
+    </row>
+    <row r="1617" spans="1:6">
+      <c r="A1617" s="8">
+        <v>58375</v>
+      </c>
+      <c r="B1617" s="9" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C1617" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1617" s="18"/>
+      <c r="E1617" s="18"/>
+      <c r="F1617" s="18"/>
+    </row>
+    <row r="1618" spans="1:6">
+      <c r="A1618" s="8">
+        <v>58377</v>
+      </c>
+      <c r="B1618" s="9" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C1618" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1618" s="18"/>
+      <c r="E1618" s="18"/>
+      <c r="F1618" s="18"/>
+    </row>
+    <row r="1619" spans="1:6">
+      <c r="A1619" s="8">
+        <v>58379</v>
+      </c>
+      <c r="B1619" s="9" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C1619" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1619" s="18"/>
+      <c r="E1619" s="18"/>
+      <c r="F1619" s="18"/>
+    </row>
+    <row r="1620" spans="1:6">
+      <c r="A1620" s="8">
+        <v>58383</v>
+      </c>
+      <c r="B1620" s="9" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C1620" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1620" s="18"/>
+      <c r="E1620" s="18"/>
+      <c r="F1620" s="18"/>
+    </row>
+    <row r="1621" spans="1:6">
+      <c r="A1621" s="8">
+        <v>58392</v>
+      </c>
+      <c r="B1621" s="9" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C1621" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1621" s="18"/>
+      <c r="E1621" s="18"/>
+      <c r="F1621" s="18"/>
+    </row>
+    <row r="1622" spans="1:6">
+      <c r="A1622" s="8">
+        <v>58401</v>
+      </c>
+      <c r="B1622" s="9" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C1622" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1622" s="18"/>
+      <c r="E1622" s="18"/>
+      <c r="F1622" s="18"/>
+    </row>
+    <row r="1623" spans="1:6">
+      <c r="A1623" s="8">
+        <v>58402</v>
+      </c>
+      <c r="B1623" s="9" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C1623" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1623" s="18"/>
+      <c r="E1623" s="18"/>
+      <c r="F1623" s="18"/>
+    </row>
+    <row r="1624" spans="1:6">
+      <c r="A1624" s="8">
+        <v>58403</v>
+      </c>
+      <c r="B1624" s="9" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C1624" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1624" s="18"/>
+      <c r="E1624" s="18"/>
+      <c r="F1624" s="18"/>
+    </row>
+    <row r="1625" spans="1:6">
+      <c r="A1625" s="8">
+        <v>58407</v>
+      </c>
+      <c r="B1625" s="9" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C1625" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1625" s="18"/>
+      <c r="E1625" s="18"/>
+      <c r="F1625" s="18"/>
+    </row>
+    <row r="1626" spans="1:6">
+      <c r="A1626" s="8">
+        <v>58428</v>
+      </c>
+      <c r="B1626" s="9" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C1626" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1626" s="18"/>
+      <c r="E1626" s="18"/>
+      <c r="F1626" s="18"/>
+    </row>
+    <row r="1627" spans="1:6">
+      <c r="A1627" s="8">
+        <v>58433</v>
+      </c>
+      <c r="B1627" s="9" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C1627" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1627" s="18"/>
+      <c r="E1627" s="18"/>
+      <c r="F1627" s="18"/>
+    </row>
+    <row r="1628" spans="1:6">
+      <c r="A1628" s="8">
+        <v>58436</v>
+      </c>
+      <c r="B1628" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="C1628" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1628" s="18"/>
+      <c r="E1628" s="18"/>
+      <c r="F1628" s="18"/>
+    </row>
+    <row r="1629" spans="1:6">
+      <c r="A1629" s="8">
+        <v>58444</v>
+      </c>
+      <c r="B1629" s="9" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C1629" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1629" s="18"/>
+      <c r="E1629" s="18"/>
+      <c r="F1629" s="18"/>
+    </row>
+    <row r="1630" spans="1:6">
+      <c r="A1630" s="8">
+        <v>58448</v>
+      </c>
+      <c r="B1630" s="9" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C1630" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1630" s="18"/>
+      <c r="E1630" s="18"/>
+      <c r="F1630" s="18"/>
+    </row>
+    <row r="1631" spans="1:6">
+      <c r="A1631" s="8">
+        <v>58450</v>
+      </c>
+      <c r="B1631" s="9" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C1631" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1631" s="18"/>
+      <c r="E1631" s="18"/>
+      <c r="F1631" s="18"/>
+    </row>
+    <row r="1632" spans="1:6">
+      <c r="A1632" s="8">
+        <v>58452</v>
+      </c>
+      <c r="B1632" s="9" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C1632" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1632" s="18"/>
+      <c r="E1632" s="18"/>
+      <c r="F1632" s="18"/>
+    </row>
+    <row r="1633" spans="1:6">
+      <c r="A1633" s="8">
+        <v>58459</v>
+      </c>
+      <c r="B1633" s="9" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C1633" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1633" s="18"/>
+      <c r="E1633" s="18"/>
+      <c r="F1633" s="18"/>
+    </row>
+    <row r="1634" spans="1:6">
+      <c r="A1634" s="8">
+        <v>58462</v>
+      </c>
+      <c r="B1634" s="9" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C1634" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1634" s="18"/>
+      <c r="E1634" s="18"/>
+      <c r="F1634" s="18"/>
+    </row>
+    <row r="1635" spans="1:6">
+      <c r="A1635" s="8">
+        <v>58463</v>
+      </c>
+      <c r="B1635" s="9" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C1635" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1635" s="18"/>
+      <c r="E1635" s="18"/>
+      <c r="F1635" s="18"/>
+    </row>
+    <row r="1636" spans="1:6">
+      <c r="A1636" s="8">
+        <v>58476</v>
+      </c>
+      <c r="B1636" s="9" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C1636" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1636" s="18"/>
+      <c r="E1636" s="18"/>
+      <c r="F1636" s="18"/>
+    </row>
+    <row r="1637" spans="1:6">
+      <c r="A1637" s="8">
+        <v>58482</v>
+      </c>
+      <c r="B1637" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1637" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1637" s="18"/>
+      <c r="E1637" s="18"/>
+      <c r="F1637" s="18"/>
+    </row>
+    <row r="1638" spans="1:6">
+      <c r="A1638" s="8">
+        <v>58485</v>
+      </c>
+      <c r="B1638" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1638" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1638" s="18"/>
+      <c r="E1638" s="18"/>
+      <c r="F1638" s="18"/>
+    </row>
+    <row r="1639" spans="1:6">
+      <c r="A1639" s="8">
+        <v>58488</v>
+      </c>
+      <c r="B1639" s="9" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C1639" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1639" s="18"/>
+      <c r="E1639" s="18"/>
+      <c r="F1639" s="18"/>
+    </row>
+    <row r="1640" spans="1:6">
+      <c r="A1640" s="8">
+        <v>58489</v>
+      </c>
+      <c r="B1640" s="9" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C1640" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1640" s="18"/>
+      <c r="E1640" s="18"/>
+      <c r="F1640" s="18"/>
+    </row>
+    <row r="1641" spans="1:6">
+      <c r="A1641" s="8">
+        <v>58492</v>
+      </c>
+      <c r="B1641" s="9" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C1641" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1641" s="18"/>
+      <c r="E1641" s="18"/>
+      <c r="F1641" s="18"/>
+    </row>
+    <row r="1642" spans="1:6">
+      <c r="A1642" s="8">
+        <v>58495</v>
+      </c>
+      <c r="B1642" s="9" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C1642" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1642" s="18"/>
+      <c r="E1642" s="18"/>
+      <c r="F1642" s="18"/>
+    </row>
+    <row r="1643" spans="1:6">
+      <c r="A1643" s="8">
+        <v>58498</v>
+      </c>
+      <c r="B1643" s="9" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C1643" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1643" s="18"/>
+      <c r="E1643" s="18"/>
+      <c r="F1643" s="18"/>
+    </row>
+    <row r="1644" spans="1:6">
+      <c r="A1644" s="8">
+        <v>58500</v>
+      </c>
+      <c r="B1644" s="9" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C1644" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1644" s="18"/>
+      <c r="E1644" s="18"/>
+      <c r="F1644" s="18"/>
+    </row>
+    <row r="1645" spans="1:6">
+      <c r="A1645" s="8">
+        <v>58506</v>
+      </c>
+      <c r="B1645" s="9" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C1645" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1645" s="18"/>
+      <c r="E1645" s="18"/>
+      <c r="F1645" s="18"/>
+    </row>
+    <row r="1646" spans="1:6">
+      <c r="A1646" s="8">
+        <v>58509</v>
+      </c>
+      <c r="B1646" s="9" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C1646" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1646" s="18"/>
+      <c r="E1646" s="18"/>
+      <c r="F1646" s="18"/>
+    </row>
+    <row r="1647" spans="1:6">
+      <c r="A1647" s="8">
+        <v>58518</v>
+      </c>
+      <c r="B1647" s="9" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C1647" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1647" s="18"/>
+      <c r="E1647" s="18"/>
+      <c r="F1647" s="18"/>
+    </row>
+    <row r="1648" spans="1:6">
+      <c r="A1648" s="8">
+        <v>58531</v>
+      </c>
+      <c r="B1648" s="9" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C1648" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1648" s="18"/>
+      <c r="E1648" s="18"/>
+      <c r="F1648" s="18"/>
+    </row>
+    <row r="1649" spans="1:6">
+      <c r="A1649" s="8">
+        <v>58535</v>
+      </c>
+      <c r="B1649" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1649" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1649" s="18"/>
+      <c r="E1649" s="18"/>
+      <c r="F1649" s="18"/>
+    </row>
+    <row r="1650" spans="1:6">
+      <c r="A1650" s="8">
+        <v>58538</v>
+      </c>
+      <c r="B1650" s="9" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1650" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1650" s="18"/>
+      <c r="E1650" s="18"/>
+      <c r="F1650" s="18"/>
+    </row>
+    <row r="1651" spans="1:6">
+      <c r="A1651" s="8">
+        <v>58546</v>
+      </c>
+      <c r="B1651" s="9" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C1651" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1651" s="18"/>
+      <c r="E1651" s="18"/>
+      <c r="F1651" s="18"/>
+    </row>
+    <row r="1652" spans="1:6">
+      <c r="A1652" s="8">
+        <v>58555</v>
+      </c>
+      <c r="B1652" s="9" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C1652" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1652" s="18"/>
+      <c r="E1652" s="18"/>
+      <c r="F1652" s="18"/>
+    </row>
+    <row r="1653" spans="1:6">
+      <c r="A1653" s="8">
+        <v>58556</v>
+      </c>
+      <c r="B1653" s="9" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C1653" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1653" s="18"/>
+      <c r="E1653" s="18"/>
+      <c r="F1653" s="18"/>
+    </row>
+    <row r="1654" spans="1:6">
+      <c r="A1654" s="8">
+        <v>58558</v>
+      </c>
+      <c r="B1654" s="9" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C1654" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1654" s="18"/>
+      <c r="E1654" s="18"/>
+      <c r="F1654" s="18"/>
+    </row>
+    <row r="1655" spans="1:6">
+      <c r="A1655" s="8">
+        <v>58559</v>
+      </c>
+      <c r="B1655" s="9" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C1655" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1655" s="18"/>
+      <c r="E1655" s="18"/>
+      <c r="F1655" s="18"/>
+    </row>
+    <row r="1656" spans="1:6">
+      <c r="A1656" s="8">
+        <v>58562</v>
+      </c>
+      <c r="B1656" s="9" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C1656" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1656" s="18"/>
+      <c r="E1656" s="18"/>
+      <c r="F1656" s="18"/>
+    </row>
+    <row r="1657" spans="1:6">
+      <c r="A1657" s="8">
+        <v>58576</v>
+      </c>
+      <c r="B1657" s="9" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C1657" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1657" s="18"/>
+      <c r="E1657" s="18"/>
+      <c r="F1657" s="18"/>
+    </row>
+    <row r="1658" spans="1:6">
+      <c r="A1658" s="8">
+        <v>58599</v>
+      </c>
+      <c r="B1658" s="9" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C1658" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1658" s="18"/>
+      <c r="E1658" s="18"/>
+      <c r="F1658" s="18"/>
+    </row>
+    <row r="1659" spans="1:6">
+      <c r="A1659" s="8">
+        <v>58608</v>
+      </c>
+      <c r="B1659" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="C1659" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1659" s="18"/>
+      <c r="E1659" s="18"/>
+      <c r="F1659" s="18"/>
+    </row>
+    <row r="1660" spans="1:6">
+      <c r="A1660" s="8">
+        <v>58625</v>
+      </c>
+      <c r="B1660" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="C1660" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1660" s="18"/>
+      <c r="E1660" s="18"/>
+      <c r="F1660" s="18"/>
+    </row>
+    <row r="1661" spans="1:6">
+      <c r="A1661" s="8">
+        <v>58627</v>
+      </c>
+      <c r="B1661" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1661" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1661" s="18"/>
+      <c r="E1661" s="18"/>
+      <c r="F1661" s="18"/>
+    </row>
+    <row r="1662" spans="1:6">
+      <c r="A1662" s="8">
+        <v>58631</v>
+      </c>
+      <c r="B1662" s="9" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C1662" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1662" s="18"/>
+      <c r="E1662" s="18"/>
+      <c r="F1662" s="18"/>
+    </row>
+    <row r="1663" spans="1:6">
+      <c r="A1663" s="8">
+        <v>58645</v>
+      </c>
+      <c r="B1663" s="9" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C1663" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1663" s="18"/>
+      <c r="E1663" s="18"/>
+      <c r="F1663" s="18"/>
+    </row>
+    <row r="1664" spans="1:6">
+      <c r="A1664" s="8">
+        <v>58646</v>
+      </c>
+      <c r="B1664" s="9" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C1664" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1664" s="18"/>
+      <c r="E1664" s="18"/>
+      <c r="F1664" s="18"/>
+    </row>
+    <row r="1665" spans="1:6">
+      <c r="A1665" s="8">
+        <v>58652</v>
+      </c>
+      <c r="B1665" s="9" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C1665" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1665" s="18"/>
+      <c r="E1665" s="18"/>
+      <c r="F1665" s="18"/>
+    </row>
+    <row r="1666" spans="1:6">
+      <c r="A1666" s="8">
+        <v>58668</v>
+      </c>
+      <c r="B1666" s="9" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C1666" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1666" s="18"/>
+      <c r="E1666" s="18"/>
+      <c r="F1666" s="18"/>
+    </row>
+    <row r="1667" spans="1:6">
+      <c r="A1667" s="8">
+        <v>58685</v>
+      </c>
+      <c r="B1667" s="9" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C1667" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1667" s="18"/>
+      <c r="E1667" s="18"/>
+      <c r="F1667" s="18"/>
+    </row>
+    <row r="1668" spans="1:6">
+      <c r="A1668" s="8">
+        <v>58686</v>
+      </c>
+      <c r="B1668" s="9" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C1668" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1668" s="18"/>
+      <c r="E1668" s="18"/>
+      <c r="F1668" s="18"/>
+    </row>
+    <row r="1669" spans="1:6">
+      <c r="A1669" s="8">
+        <v>58687</v>
+      </c>
+      <c r="B1669" s="9" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C1669" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1669" s="18"/>
+      <c r="E1669" s="18"/>
+      <c r="F1669" s="18"/>
+    </row>
+    <row r="1670" spans="1:6">
+      <c r="A1670" s="8">
+        <v>58688</v>
+      </c>
+      <c r="B1670" s="9" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C1670" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1670" s="18"/>
+      <c r="E1670" s="18"/>
+      <c r="F1670" s="18"/>
+    </row>
+    <row r="1671" spans="1:6">
+      <c r="A1671" s="8">
+        <v>58690</v>
+      </c>
+      <c r="B1671" s="9" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C1671" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1671" s="18"/>
+      <c r="E1671" s="18"/>
+      <c r="F1671" s="18"/>
+    </row>
+    <row r="1672" spans="1:6">
+      <c r="A1672" s="8">
+        <v>58692</v>
+      </c>
+      <c r="B1672" s="9" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C1672" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1672" s="18"/>
+      <c r="E1672" s="18"/>
+      <c r="F1672" s="18"/>
+    </row>
+    <row r="1673" spans="1:6">
+      <c r="A1673" s="8">
+        <v>58695</v>
+      </c>
+      <c r="B1673" s="9" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C1673" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1673" s="18"/>
+      <c r="E1673" s="18"/>
+      <c r="F1673" s="18"/>
+    </row>
+    <row r="1674" spans="1:6">
+      <c r="A1674" s="8">
+        <v>58698</v>
+      </c>
+      <c r="B1674" s="9" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C1674" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1674" s="18"/>
+      <c r="E1674" s="18"/>
+      <c r="F1674" s="18"/>
+    </row>
+    <row r="1675" spans="1:6">
+      <c r="A1675" s="8">
+        <v>58699</v>
+      </c>
+      <c r="B1675" s="9" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C1675" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1675" s="18"/>
+      <c r="E1675" s="18"/>
+      <c r="F1675" s="18"/>
+    </row>
+    <row r="1676" spans="1:6">
+      <c r="A1676" s="8">
+        <v>58702</v>
+      </c>
+      <c r="B1676" s="9" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C1676" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1676" s="18"/>
+      <c r="E1676" s="18"/>
+      <c r="F1676" s="18"/>
+    </row>
+    <row r="1677" spans="1:6">
+      <c r="A1677" s="8">
+        <v>58714</v>
+      </c>
+      <c r="B1677" s="9" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C1677" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1677" s="18"/>
+      <c r="E1677" s="18"/>
+      <c r="F1677" s="18"/>
+    </row>
+    <row r="1678" spans="1:6">
+      <c r="A1678" s="8">
+        <v>58725</v>
+      </c>
+      <c r="B1678" s="9" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C1678" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1678" s="18"/>
+      <c r="E1678" s="18"/>
+      <c r="F1678" s="18"/>
+    </row>
+    <row r="1679" spans="1:6">
+      <c r="A1679" s="8">
+        <v>58730</v>
+      </c>
+      <c r="B1679" s="9" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C1679" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1679" s="18"/>
+      <c r="E1679" s="18"/>
+      <c r="F1679" s="18"/>
+    </row>
+    <row r="1680" spans="1:6">
+      <c r="A1680" s="8">
+        <v>58745</v>
+      </c>
+      <c r="B1680" s="9" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C1680" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1680" s="18"/>
+      <c r="E1680" s="18"/>
+      <c r="F1680" s="18"/>
+    </row>
+    <row r="1681" spans="1:6">
+      <c r="A1681" s="8">
+        <v>58748</v>
+      </c>
+      <c r="B1681" s="9" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C1681" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1681" s="18"/>
+      <c r="E1681" s="18"/>
+      <c r="F1681" s="18"/>
+    </row>
+    <row r="1682" spans="1:6">
+      <c r="A1682" s="8">
+        <v>58758</v>
+      </c>
+      <c r="B1682" s="9" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C1682" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1682" s="18"/>
+      <c r="E1682" s="18"/>
+      <c r="F1682" s="18"/>
+    </row>
+    <row r="1683" spans="1:6">
+      <c r="A1683" s="8">
+        <v>58769</v>
+      </c>
+      <c r="B1683" s="9" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C1683" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1683" s="18"/>
+      <c r="E1683" s="18"/>
+      <c r="F1683" s="18"/>
+    </row>
+    <row r="1684" spans="1:6">
+      <c r="A1684" s="8">
+        <v>58773</v>
+      </c>
+      <c r="B1684" s="9" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C1684" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1684" s="18"/>
+      <c r="E1684" s="18"/>
+      <c r="F1684" s="18"/>
+    </row>
+    <row r="1685" spans="1:6">
+      <c r="A1685" s="8">
+        <v>58774</v>
+      </c>
+      <c r="B1685" s="9" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C1685" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1685" s="18"/>
+      <c r="E1685" s="18"/>
+      <c r="F1685" s="18"/>
+    </row>
+    <row r="1686" spans="1:6">
+      <c r="A1686" s="8">
+        <v>58777</v>
+      </c>
+      <c r="B1686" s="9" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C1686" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1686" s="18"/>
+      <c r="E1686" s="18"/>
+      <c r="F1686" s="18"/>
+    </row>
+    <row r="1687" spans="1:6">
+      <c r="A1687" s="8">
+        <v>58783</v>
+      </c>
+      <c r="B1687" s="9" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C1687" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1687" s="18"/>
+      <c r="E1687" s="18"/>
+      <c r="F1687" s="18"/>
+    </row>
+    <row r="1688" spans="1:6">
+      <c r="A1688" s="8">
+        <v>58806</v>
+      </c>
+      <c r="B1688" s="9" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C1688" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1688" s="18"/>
+      <c r="E1688" s="18"/>
+      <c r="F1688" s="18"/>
+    </row>
+    <row r="1689" spans="1:6">
+      <c r="A1689" s="8">
+        <v>58809</v>
+      </c>
+      <c r="B1689" s="9" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C1689" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1689" s="18"/>
+      <c r="E1689" s="18"/>
+      <c r="F1689" s="18"/>
+    </row>
+    <row r="1690" spans="1:6">
+      <c r="A1690" s="8">
+        <v>58814</v>
+      </c>
+      <c r="B1690" s="9" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C1690" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1690" s="18"/>
+      <c r="E1690" s="18"/>
+      <c r="F1690" s="18"/>
+    </row>
+    <row r="1691" spans="1:6">
+      <c r="A1691" s="8">
+        <v>58820</v>
+      </c>
+      <c r="B1691" s="9" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C1691" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1691" s="18"/>
+      <c r="E1691" s="18"/>
+      <c r="F1691" s="18"/>
+    </row>
+    <row r="1692" spans="1:6">
+      <c r="A1692" s="8">
+        <v>58835</v>
+      </c>
+      <c r="B1692" s="9" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C1692" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1692" s="18"/>
+      <c r="E1692" s="18"/>
+      <c r="F1692" s="18"/>
+    </row>
+    <row r="1693" spans="1:6">
+      <c r="A1693" s="8">
+        <v>58841</v>
+      </c>
+      <c r="B1693" s="9" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C1693" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1693" s="18"/>
+      <c r="E1693" s="18"/>
+      <c r="F1693" s="18"/>
+    </row>
+    <row r="1694" spans="1:6">
+      <c r="A1694" s="8">
+        <v>58842</v>
+      </c>
+      <c r="B1694" s="9" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C1694" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1694" s="18"/>
+      <c r="E1694" s="18"/>
+      <c r="F1694" s="18"/>
+    </row>
+    <row r="1695" spans="1:6">
+      <c r="A1695" s="8">
+        <v>58892</v>
+      </c>
+      <c r="B1695" s="9" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C1695" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1695" s="18"/>
+      <c r="E1695" s="18"/>
+      <c r="F1695" s="18"/>
+    </row>
+    <row r="1696" spans="1:6">
+      <c r="A1696" s="8">
+        <v>58895</v>
+      </c>
+      <c r="B1696" s="9" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C1696" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1696" s="18"/>
+      <c r="E1696" s="18"/>
+      <c r="F1696" s="18"/>
+    </row>
+    <row r="1697" spans="1:6">
+      <c r="A1697" s="8">
+        <v>58905</v>
+      </c>
+      <c r="B1697" s="9" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C1697" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1697" s="18"/>
+      <c r="E1697" s="18"/>
+      <c r="F1697" s="18"/>
+    </row>
+    <row r="1698" spans="1:6">
+      <c r="A1698" s="8">
+        <v>58914</v>
+      </c>
+      <c r="B1698" s="9" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C1698" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1698" s="18"/>
+      <c r="E1698" s="18"/>
+      <c r="F1698" s="18"/>
+    </row>
+    <row r="1699" spans="1:6">
+      <c r="A1699" s="8">
+        <v>58920</v>
+      </c>
+      <c r="B1699" s="9" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C1699" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1699" s="18"/>
+      <c r="E1699" s="18"/>
+      <c r="F1699" s="18"/>
+    </row>
+    <row r="1700" spans="1:6">
+      <c r="A1700" s="8">
+        <v>58938</v>
+      </c>
+      <c r="B1700" s="9" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C1700" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1700" s="18"/>
+      <c r="E1700" s="18"/>
+      <c r="F1700" s="18"/>
+    </row>
+    <row r="1701" spans="1:6">
+      <c r="A1701" s="8">
+        <v>58942</v>
+      </c>
+      <c r="B1701" s="9" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C1701" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1701" s="18"/>
+      <c r="E1701" s="18"/>
+      <c r="F1701" s="18"/>
+    </row>
+    <row r="1702" spans="1:6">
+      <c r="A1702" s="8">
+        <v>58955</v>
+      </c>
+      <c r="B1702" s="9" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C1702" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1702" s="18"/>
+      <c r="E1702" s="18"/>
+      <c r="F1702" s="18"/>
+    </row>
+    <row r="1703" spans="1:6">
+      <c r="A1703" s="8">
+        <v>58956</v>
+      </c>
+      <c r="B1703" s="9" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C1703" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1703" s="18"/>
+      <c r="E1703" s="18"/>
+      <c r="F1703" s="18"/>
+    </row>
+    <row r="1704" spans="1:6">
+      <c r="A1704" s="8">
+        <v>58961</v>
+      </c>
+      <c r="B1704" s="9" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C1704" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1704" s="18"/>
+      <c r="E1704" s="18"/>
+      <c r="F1704" s="18"/>
+    </row>
+    <row r="1705" spans="1:6">
+      <c r="A1705" s="8">
+        <v>58972</v>
+      </c>
+      <c r="B1705" s="9" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C1705" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1705" s="18"/>
+      <c r="E1705" s="18"/>
+      <c r="F1705" s="18"/>
+    </row>
+    <row r="1706" spans="1:6">
+      <c r="A1706" s="8">
+        <v>58973</v>
+      </c>
+      <c r="B1706" s="9" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C1706" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1706" s="18"/>
+      <c r="E1706" s="18"/>
+      <c r="F1706" s="18"/>
+    </row>
+    <row r="1707" spans="1:6">
+      <c r="A1707" s="8">
+        <v>58991</v>
+      </c>
+      <c r="B1707" s="9" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C1707" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1707" s="18"/>
+      <c r="E1707" s="18"/>
+      <c r="F1707" s="18"/>
+    </row>
+    <row r="1708" spans="1:6">
+      <c r="A1708" s="8">
+        <v>58992</v>
+      </c>
+      <c r="B1708" s="9" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C1708" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1708" s="18"/>
+      <c r="E1708" s="18"/>
+      <c r="F1708" s="18"/>
+    </row>
+    <row r="1709" spans="1:6">
+      <c r="A1709" s="8">
+        <v>59008</v>
+      </c>
+      <c r="B1709" s="9" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C1709" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1709" s="18"/>
+      <c r="E1709" s="18"/>
+      <c r="F1709" s="18"/>
+    </row>
+    <row r="1710" spans="1:6">
+      <c r="A1710" s="8">
+        <v>59022</v>
+      </c>
+      <c r="B1710" s="9" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C1710" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1710" s="18"/>
+      <c r="E1710" s="18"/>
+      <c r="F1710" s="18"/>
+    </row>
+    <row r="1711" spans="1:6">
+      <c r="A1711" s="8">
+        <v>59031</v>
+      </c>
+      <c r="B1711" s="9" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C1711" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1711" s="18"/>
+      <c r="E1711" s="18"/>
+      <c r="F1711" s="18"/>
+    </row>
+    <row r="1712" spans="1:6">
+      <c r="A1712" s="8">
+        <v>59037</v>
+      </c>
+      <c r="B1712" s="9" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C1712" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1712" s="18"/>
+      <c r="E1712" s="18"/>
+      <c r="F1712" s="18"/>
+    </row>
+    <row r="1713" spans="1:6">
+      <c r="A1713" s="8">
+        <v>59040</v>
+      </c>
+      <c r="B1713" s="9" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C1713" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1713" s="18"/>
+      <c r="E1713" s="18"/>
+      <c r="F1713" s="18"/>
+    </row>
+    <row r="1714" spans="1:6">
+      <c r="A1714" s="8">
+        <v>59042</v>
+      </c>
+      <c r="B1714" s="9" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C1714" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1714" s="18"/>
+      <c r="E1714" s="18"/>
+      <c r="F1714" s="18"/>
+    </row>
+    <row r="1715" spans="1:6">
+      <c r="A1715" s="8">
+        <v>59043</v>
+      </c>
+      <c r="B1715" s="9" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C1715" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1715" s="18"/>
+      <c r="E1715" s="18"/>
+      <c r="F1715" s="18"/>
+    </row>
+    <row r="1716" spans="1:6">
+      <c r="A1716" s="8">
+        <v>59044</v>
+      </c>
+      <c r="B1716" s="9" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C1716" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1716" s="18"/>
+      <c r="E1716" s="18"/>
+      <c r="F1716" s="18"/>
+    </row>
+    <row r="1717" spans="1:6">
+      <c r="A1717" s="8">
+        <v>59051</v>
+      </c>
+      <c r="B1717" s="9" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C1717" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1717" s="18"/>
+      <c r="E1717" s="18"/>
+      <c r="F1717" s="18"/>
+    </row>
+    <row r="1718" spans="1:6">
+      <c r="A1718" s="8">
+        <v>59088</v>
+      </c>
+      <c r="B1718" s="9" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C1718" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1718" s="18"/>
+      <c r="E1718" s="18"/>
+      <c r="F1718" s="18"/>
+    </row>
+    <row r="1719" spans="1:6">
+      <c r="A1719" s="8">
+        <v>59104</v>
+      </c>
+      <c r="B1719" s="9" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C1719" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1719" s="18"/>
+      <c r="E1719" s="18"/>
+      <c r="F1719" s="18"/>
+    </row>
+    <row r="1720" spans="1:6">
+      <c r="A1720" s="8">
+        <v>59112</v>
+      </c>
+      <c r="B1720" s="9" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C1720" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1720" s="18"/>
+      <c r="E1720" s="18"/>
+      <c r="F1720" s="18"/>
+    </row>
+    <row r="1721" spans="1:6">
+      <c r="A1721" s="8">
+        <v>59113</v>
+      </c>
+      <c r="B1721" s="9" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C1721" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1721" s="18"/>
+      <c r="E1721" s="18"/>
+      <c r="F1721" s="18"/>
+    </row>
+    <row r="1722" spans="1:6">
+      <c r="A1722" s="8">
+        <v>59115</v>
+      </c>
+      <c r="B1722" s="9" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C1722" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1722" s="18"/>
+      <c r="E1722" s="18"/>
+      <c r="F1722" s="18"/>
+    </row>
+    <row r="1723" spans="1:6">
+      <c r="A1723" s="8">
+        <v>59118</v>
+      </c>
+      <c r="B1723" s="9" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C1723" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1723" s="18"/>
+      <c r="E1723" s="18"/>
+      <c r="F1723" s="18"/>
+    </row>
+    <row r="1724" spans="1:6">
+      <c r="A1724" s="8">
+        <v>59121</v>
+      </c>
+      <c r="B1724" s="9" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C1724" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1724" s="18"/>
+      <c r="E1724" s="18"/>
+      <c r="F1724" s="18"/>
+    </row>
+    <row r="1725" spans="1:6">
+      <c r="A1725" s="8">
+        <v>59125</v>
+      </c>
+      <c r="B1725" s="9" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C1725" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1725" s="18"/>
+      <c r="E1725" s="18"/>
+      <c r="F1725" s="18"/>
+    </row>
+    <row r="1726" spans="1:6">
+      <c r="A1726" s="8">
+        <v>59126</v>
+      </c>
+      <c r="B1726" s="9" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C1726" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1726" s="18"/>
+      <c r="E1726" s="18"/>
+      <c r="F1726" s="18"/>
+    </row>
+    <row r="1727" spans="1:6">
+      <c r="A1727" s="8">
+        <v>59130</v>
+      </c>
+      <c r="B1727" s="9" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C1727" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1727" s="18"/>
+      <c r="E1727" s="18"/>
+      <c r="F1727" s="18"/>
+    </row>
+    <row r="1728" spans="1:6">
+      <c r="A1728" s="8">
+        <v>59135</v>
+      </c>
+      <c r="B1728" s="9" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C1728" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1728" s="18"/>
+      <c r="E1728" s="18"/>
+      <c r="F1728" s="18"/>
+    </row>
+    <row r="1729" spans="1:6">
+      <c r="A1729" s="8">
+        <v>59139</v>
+      </c>
+      <c r="B1729" s="9" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C1729" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1729" s="18"/>
+      <c r="E1729" s="18"/>
+      <c r="F1729" s="18"/>
+    </row>
+    <row r="1730" spans="1:6">
+      <c r="A1730" s="8">
+        <v>59141</v>
+      </c>
+      <c r="B1730" s="9" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C1730" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1730" s="18"/>
+      <c r="E1730" s="18"/>
+      <c r="F1730" s="18"/>
+    </row>
+    <row r="1731" spans="1:6">
+      <c r="A1731" s="8">
+        <v>59150</v>
+      </c>
+      <c r="B1731" s="9" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C1731" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1731" s="18"/>
+      <c r="E1731" s="18"/>
+      <c r="F1731" s="18"/>
+    </row>
+    <row r="1732" spans="1:6">
+      <c r="A1732" s="8">
+        <v>59163</v>
+      </c>
+      <c r="B1732" s="9" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C1732" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1732" s="18"/>
+      <c r="E1732" s="18"/>
+      <c r="F1732" s="18"/>
+    </row>
+    <row r="1733" spans="1:6">
+      <c r="A1733" s="8">
+        <v>59174</v>
+      </c>
+      <c r="B1733" s="9" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C1733" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1733" s="18"/>
+      <c r="E1733" s="18"/>
+      <c r="F1733" s="18"/>
+    </row>
+    <row r="1734" spans="1:6">
+      <c r="A1734" s="8">
+        <v>59175</v>
+      </c>
+      <c r="B1734" s="9" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C1734" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1734" s="18"/>
+      <c r="E1734" s="18"/>
+      <c r="F1734" s="18"/>
+    </row>
+    <row r="1735" spans="1:6">
+      <c r="A1735" s="8">
+        <v>59182</v>
+      </c>
+      <c r="B1735" s="9" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C1735" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1735" s="18"/>
+      <c r="E1735" s="18"/>
+      <c r="F1735" s="18"/>
+    </row>
+    <row r="1736" spans="1:6">
+      <c r="A1736" s="8">
+        <v>59183</v>
+      </c>
+      <c r="B1736" s="9" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C1736" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1736" s="18"/>
+      <c r="E1736" s="18"/>
+      <c r="F1736" s="18"/>
+    </row>
+    <row r="1737" spans="1:6">
+      <c r="A1737" s="8">
+        <v>59194</v>
+      </c>
+      <c r="B1737" s="9" t="s">
+        <v>817</v>
+      </c>
+      <c r="C1737" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1737" s="18"/>
+      <c r="E1737" s="18"/>
+      <c r="F1737" s="18"/>
+    </row>
+    <row r="1738" spans="1:6">
+      <c r="A1738" s="8">
+        <v>59199</v>
+      </c>
+      <c r="B1738" s="9" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C1738" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1738" s="18"/>
+      <c r="E1738" s="18"/>
+      <c r="F1738" s="18"/>
+    </row>
+    <row r="1739" spans="1:6">
+      <c r="A1739" s="8">
+        <v>59206</v>
+      </c>
+      <c r="B1739" s="9" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C1739" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1739" s="18"/>
+      <c r="E1739" s="18"/>
+      <c r="F1739" s="18"/>
+    </row>
+    <row r="1740" spans="1:6">
+      <c r="A1740" s="8">
+        <v>59208</v>
+      </c>
+      <c r="B1740" s="9" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C1740" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1740" s="18"/>
+      <c r="E1740" s="18"/>
+      <c r="F1740" s="18"/>
+    </row>
+    <row r="1741" spans="1:6">
+      <c r="A1741" s="8">
+        <v>59231</v>
+      </c>
+      <c r="B1741" s="9" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C1741" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1741" s="18"/>
+      <c r="E1741" s="18"/>
+      <c r="F1741" s="18"/>
+    </row>
+    <row r="1742" spans="1:6">
+      <c r="A1742" s="8">
+        <v>59238</v>
+      </c>
+      <c r="B1742" s="9" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C1742" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1742" s="18"/>
+      <c r="E1742" s="18"/>
+      <c r="F1742" s="18"/>
+    </row>
+    <row r="1743" spans="1:6">
+      <c r="A1743" s="8">
+        <v>59246</v>
+      </c>
+      <c r="B1743" s="9" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1743" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1743" s="18"/>
+      <c r="E1743" s="18"/>
+      <c r="F1743" s="18"/>
+    </row>
+    <row r="1744" spans="1:6">
+      <c r="A1744" s="8">
+        <v>59261</v>
+      </c>
+      <c r="B1744" s="9" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C1744" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1744" s="18"/>
+      <c r="E1744" s="18"/>
+      <c r="F1744" s="18"/>
+    </row>
+    <row r="1745" spans="1:6">
+      <c r="A1745" s="8">
+        <v>59263</v>
+      </c>
+      <c r="B1745" s="9" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C1745" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1745" s="18"/>
+      <c r="E1745" s="18"/>
+      <c r="F1745" s="18"/>
+    </row>
+    <row r="1746" spans="1:6">
+      <c r="A1746" s="8">
+        <v>59267</v>
+      </c>
+      <c r="B1746" s="9" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C1746" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1746" s="18"/>
+      <c r="E1746" s="18"/>
+      <c r="F1746" s="18"/>
+    </row>
+    <row r="1747" spans="1:6">
+      <c r="A1747" s="8">
+        <v>59276</v>
+      </c>
+      <c r="B1747" s="9" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C1747" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1747" s="18"/>
+      <c r="E1747" s="18"/>
+      <c r="F1747" s="18"/>
+    </row>
+    <row r="1748" spans="1:6">
+      <c r="A1748" s="8">
+        <v>59279</v>
+      </c>
+      <c r="B1748" s="9" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C1748" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1748" s="18"/>
+      <c r="E1748" s="18"/>
+      <c r="F1748" s="18"/>
+    </row>
+    <row r="1749" spans="1:6">
+      <c r="A1749" s="8">
+        <v>59285</v>
+      </c>
+      <c r="B1749" s="9" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C1749" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1749" s="18"/>
+      <c r="E1749" s="18"/>
+      <c r="F1749" s="18"/>
+    </row>
+    <row r="1750" spans="1:6">
+      <c r="A1750" s="8">
+        <v>59296</v>
+      </c>
+      <c r="B1750" s="9" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C1750" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1750" s="18"/>
+      <c r="E1750" s="18"/>
+      <c r="F1750" s="18"/>
+    </row>
+    <row r="1751" spans="1:6">
+      <c r="A1751" s="8">
+        <v>59305</v>
+      </c>
+      <c r="B1751" s="9" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C1751" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1751" s="18"/>
+      <c r="E1751" s="18"/>
+      <c r="F1751" s="18"/>
+    </row>
+    <row r="1752" spans="1:6">
+      <c r="A1752" s="8">
+        <v>59314</v>
+      </c>
+      <c r="B1752" s="9" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C1752" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1752" s="18"/>
+      <c r="E1752" s="18"/>
+      <c r="F1752" s="18"/>
+    </row>
+    <row r="1753" spans="1:6">
+      <c r="A1753" s="8">
+        <v>59315</v>
+      </c>
+      <c r="B1753" s="9" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1753" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1753" s="18"/>
+      <c r="E1753" s="18"/>
+      <c r="F1753" s="18"/>
+    </row>
+    <row r="1754" spans="1:6">
+      <c r="A1754" s="8">
+        <v>59316</v>
+      </c>
+      <c r="B1754" s="9" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C1754" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1754" s="18"/>
+      <c r="E1754" s="18"/>
+      <c r="F1754" s="18"/>
+    </row>
+    <row r="1755" spans="1:6">
+      <c r="A1755" s="8">
+        <v>59319</v>
+      </c>
+      <c r="B1755" s="9" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C1755" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1755" s="18"/>
+      <c r="E1755" s="18"/>
+      <c r="F1755" s="18"/>
+    </row>
+    <row r="1756" spans="1:6">
+      <c r="A1756" s="8">
+        <v>59333</v>
+      </c>
+      <c r="B1756" s="9" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C1756" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1756" s="18"/>
+      <c r="E1756" s="18"/>
+      <c r="F1756" s="18"/>
+    </row>
+    <row r="1757" spans="1:6">
+      <c r="A1757" s="8">
+        <v>59348</v>
+      </c>
+      <c r="B1757" s="9" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C1757" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1757" s="18"/>
+      <c r="E1757" s="18"/>
+      <c r="F1757" s="18"/>
+    </row>
+    <row r="1758" spans="1:6">
+      <c r="A1758" s="8">
+        <v>59352</v>
+      </c>
+      <c r="B1758" s="9" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C1758" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1758" s="18"/>
+      <c r="E1758" s="18"/>
+      <c r="F1758" s="18"/>
+    </row>
+    <row r="1759" spans="1:6">
+      <c r="A1759" s="8">
+        <v>59358</v>
+      </c>
+      <c r="B1759" s="9" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C1759" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1759" s="18"/>
+      <c r="E1759" s="18"/>
+      <c r="F1759" s="18"/>
+    </row>
+    <row r="1760" spans="1:6">
+      <c r="A1760" s="8">
+        <v>59361</v>
+      </c>
+      <c r="B1760" s="9" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C1760" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1760" s="18"/>
+      <c r="E1760" s="18"/>
+      <c r="F1760" s="18"/>
+    </row>
+    <row r="1761" spans="1:6">
+      <c r="A1761" s="8">
+        <v>59363</v>
+      </c>
+      <c r="B1761" s="9" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C1761" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1761" s="18"/>
+      <c r="E1761" s="18"/>
+      <c r="F1761" s="18"/>
+    </row>
+    <row r="1762" spans="1:6">
+      <c r="A1762" s="8">
+        <v>59368</v>
+      </c>
+      <c r="B1762" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="C1762" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1762" s="18"/>
+      <c r="E1762" s="18"/>
+      <c r="F1762" s="18"/>
+    </row>
+    <row r="1763" spans="1:6">
+      <c r="A1763" s="8">
+        <v>59369</v>
+      </c>
+      <c r="B1763" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="C1763" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1763" s="18"/>
+      <c r="E1763" s="18"/>
+      <c r="F1763" s="18"/>
+    </row>
+    <row r="1764" spans="1:6">
+      <c r="A1764" s="8">
+        <v>59370</v>
+      </c>
+      <c r="B1764" s="9" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C1764" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1764" s="18"/>
+      <c r="E1764" s="18"/>
+      <c r="F1764" s="18"/>
+    </row>
+    <row r="1765" spans="1:6">
+      <c r="A1765" s="8">
+        <v>59371</v>
+      </c>
+      <c r="B1765" s="9" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C1765" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1765" s="18"/>
+      <c r="E1765" s="18"/>
+      <c r="F1765" s="18"/>
+    </row>
+    <row r="1766" spans="1:6">
+      <c r="A1766" s="8">
+        <v>59372</v>
+      </c>
+      <c r="B1766" s="9" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C1766" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1766" s="18"/>
+      <c r="E1766" s="18"/>
+      <c r="F1766" s="18"/>
+    </row>
+    <row r="1767" spans="1:6">
+      <c r="A1767" s="8">
+        <v>59373</v>
+      </c>
+      <c r="B1767" s="9" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C1767" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1767" s="18"/>
+      <c r="E1767" s="18"/>
+      <c r="F1767" s="18"/>
+    </row>
+    <row r="1768" spans="1:6">
+      <c r="A1768" s="8">
+        <v>59377</v>
+      </c>
+      <c r="B1768" s="9" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C1768" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1768" s="18"/>
+      <c r="E1768" s="18"/>
+      <c r="F1768" s="18"/>
+    </row>
+    <row r="1769" spans="1:6">
+      <c r="A1769" s="8">
+        <v>59384</v>
+      </c>
+      <c r="B1769" s="9" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C1769" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1769" s="18"/>
+      <c r="E1769" s="18"/>
+      <c r="F1769" s="18"/>
+    </row>
+    <row r="1770" spans="1:6">
+      <c r="A1770" s="8">
+        <v>59392</v>
+      </c>
+      <c r="B1770" s="9" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C1770" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1770" s="18"/>
+      <c r="E1770" s="18"/>
+      <c r="F1770" s="18"/>
+    </row>
+    <row r="1771" spans="1:6">
+      <c r="A1771" s="8">
+        <v>59393</v>
+      </c>
+      <c r="B1771" s="9" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C1771" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1771" s="18"/>
+      <c r="E1771" s="18"/>
+      <c r="F1771" s="18"/>
+    </row>
+    <row r="1772" spans="1:6">
+      <c r="A1772" s="8">
+        <v>59397</v>
+      </c>
+      <c r="B1772" s="9" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C1772" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1772" s="18"/>
+      <c r="E1772" s="18"/>
+      <c r="F1772" s="18"/>
+    </row>
+    <row r="1773" spans="1:6">
+      <c r="A1773" s="8">
+        <v>59424</v>
+      </c>
+      <c r="B1773" s="9" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C1773" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1773" s="18"/>
+      <c r="E1773" s="18"/>
+      <c r="F1773" s="18"/>
+    </row>
+    <row r="1774" spans="1:6">
+      <c r="A1774" s="8">
+        <v>59439</v>
+      </c>
+      <c r="B1774" s="9" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C1774" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1774" s="18"/>
+      <c r="E1774" s="18"/>
+      <c r="F1774" s="18"/>
+    </row>
+    <row r="1775" spans="1:6">
+      <c r="A1775" s="8">
+        <v>59442</v>
+      </c>
+      <c r="B1775" s="9" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C1775" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1775" s="18"/>
+      <c r="E1775" s="18"/>
+      <c r="F1775" s="18"/>
+    </row>
+    <row r="1776" spans="1:6">
+      <c r="A1776" s="8">
+        <v>59444</v>
+      </c>
+      <c r="B1776" s="9" t="s">
+        <v>658</v>
+      </c>
+      <c r="C1776" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1776" s="18"/>
+      <c r="E1776" s="18"/>
+      <c r="F1776" s="18"/>
+    </row>
+    <row r="1777" spans="1:6">
+      <c r="A1777" s="8">
+        <v>59452</v>
+      </c>
+      <c r="B1777" s="9" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C1777" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1777" s="18"/>
+      <c r="E1777" s="18"/>
+      <c r="F1777" s="18"/>
+    </row>
+    <row r="1778" spans="1:6">
+      <c r="A1778" s="8">
+        <v>59454</v>
+      </c>
+      <c r="B1778" s="9" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C1778" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1778" s="18"/>
+      <c r="E1778" s="18"/>
+      <c r="F1778" s="18"/>
+    </row>
+    <row r="1779" spans="1:6">
+      <c r="A1779" s="8">
+        <v>59484</v>
+      </c>
+      <c r="B1779" s="9" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C1779" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1779" s="18"/>
+      <c r="E1779" s="18"/>
+      <c r="F1779" s="18"/>
+    </row>
+    <row r="1780" spans="1:6">
+      <c r="A1780" s="8">
+        <v>59486</v>
+      </c>
+      <c r="B1780" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1780" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1780" s="18"/>
+      <c r="E1780" s="18"/>
+      <c r="F1780" s="18"/>
+    </row>
+    <row r="1781" spans="1:6">
+      <c r="A1781" s="8">
+        <v>59487</v>
+      </c>
+      <c r="B1781" s="9" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C1781" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1781" s="18"/>
+      <c r="E1781" s="18"/>
+      <c r="F1781" s="18"/>
+    </row>
+    <row r="1782" spans="1:6">
+      <c r="A1782" s="8">
+        <v>59497</v>
+      </c>
+      <c r="B1782" s="9" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C1782" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1782" s="18"/>
+      <c r="E1782" s="18"/>
+      <c r="F1782" s="18"/>
+    </row>
+    <row r="1783" spans="1:6">
+      <c r="A1783" s="8">
+        <v>59506</v>
+      </c>
+      <c r="B1783" s="9" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C1783" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1783" s="18"/>
+      <c r="E1783" s="18"/>
+      <c r="F1783" s="18"/>
+    </row>
+    <row r="1784" spans="1:6">
+      <c r="A1784" s="8">
+        <v>59507</v>
+      </c>
+      <c r="B1784" s="9" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C1784" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1784" s="18"/>
+      <c r="E1784" s="18"/>
+      <c r="F1784" s="18"/>
+    </row>
+    <row r="1785" spans="1:6">
+      <c r="A1785" s="8">
+        <v>59509</v>
+      </c>
+      <c r="B1785" s="9" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C1785" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1785" s="18"/>
+      <c r="E1785" s="18"/>
+      <c r="F1785" s="18"/>
+    </row>
+    <row r="1786" spans="1:6">
+      <c r="A1786" s="8">
+        <v>59511</v>
+      </c>
+      <c r="B1786" s="9" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C1786" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1786" s="18"/>
+      <c r="E1786" s="18"/>
+      <c r="F1786" s="18"/>
+    </row>
+    <row r="1787" spans="1:6">
+      <c r="A1787" s="8">
+        <v>59512</v>
+      </c>
+      <c r="B1787" s="9" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C1787" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1787" s="18"/>
+      <c r="E1787" s="18"/>
+      <c r="F1787" s="18"/>
+    </row>
+    <row r="1788" spans="1:6">
+      <c r="A1788" s="8">
+        <v>59525</v>
+      </c>
+      <c r="B1788" s="9" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C1788" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1788" s="18"/>
+      <c r="E1788" s="18"/>
+      <c r="F1788" s="18"/>
+    </row>
+    <row r="1789" spans="1:6">
+      <c r="A1789" s="8">
+        <v>59530</v>
+      </c>
+      <c r="B1789" s="9" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C1789" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1789" s="18"/>
+      <c r="E1789" s="18"/>
+      <c r="F1789" s="18"/>
+    </row>
+    <row r="1790" spans="1:6">
+      <c r="A1790" s="8">
+        <v>59533</v>
+      </c>
+      <c r="B1790" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="C1790" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1790" s="18"/>
+      <c r="E1790" s="18"/>
+      <c r="F1790" s="18"/>
+    </row>
+    <row r="1791" spans="1:6">
+      <c r="A1791" s="8">
+        <v>59534</v>
+      </c>
+      <c r="B1791" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1791" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1791" s="18"/>
+      <c r="E1791" s="18"/>
+      <c r="F1791" s="18"/>
+    </row>
+    <row r="1792" spans="1:6">
+      <c r="A1792" s="8">
+        <v>59535</v>
+      </c>
+      <c r="B1792" s="9" t="s">
+        <v>663</v>
+      </c>
+      <c r="C1792" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1792" s="18"/>
+      <c r="E1792" s="18"/>
+      <c r="F1792" s="18"/>
+    </row>
+    <row r="1793" spans="1:6">
+      <c r="A1793" s="8">
+        <v>59537</v>
+      </c>
+      <c r="B1793" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="C1793" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1793" s="18"/>
+      <c r="E1793" s="18"/>
+      <c r="F1793" s="18"/>
+    </row>
+    <row r="1794" spans="1:6">
+      <c r="A1794" s="8">
+        <v>59541</v>
+      </c>
+      <c r="B1794" s="9" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C1794" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1794" s="18"/>
+      <c r="E1794" s="18"/>
+      <c r="F1794" s="18"/>
+    </row>
+    <row r="1795" spans="1:6">
+      <c r="A1795" s="8">
+        <v>59545</v>
+      </c>
+      <c r="B1795" s="9" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C1795" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1795" s="18"/>
+      <c r="E1795" s="18"/>
+      <c r="F1795" s="18"/>
+    </row>
+    <row r="1796" spans="1:6">
+      <c r="A1796" s="8">
+        <v>59547</v>
+      </c>
+      <c r="B1796" s="9" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C1796" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1796" s="18"/>
+      <c r="E1796" s="18"/>
+      <c r="F1796" s="18"/>
+    </row>
+    <row r="1797" spans="1:6">
+      <c r="A1797" s="8">
+        <v>59548</v>
+      </c>
+      <c r="B1797" s="9" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C1797" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1797" s="18"/>
+      <c r="E1797" s="18"/>
+      <c r="F1797" s="18"/>
+    </row>
+    <row r="1798" spans="1:6">
+      <c r="A1798" s="8">
+        <v>59550</v>
+      </c>
+      <c r="B1798" s="9" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C1798" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1798" s="18"/>
+      <c r="E1798" s="18"/>
+      <c r="F1798" s="18"/>
+    </row>
+    <row r="1799" spans="1:6">
+      <c r="A1799" s="8">
+        <v>59551</v>
+      </c>
+      <c r="B1799" s="9" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C1799" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1799" s="18"/>
+      <c r="E1799" s="18"/>
+      <c r="F1799" s="18"/>
+    </row>
+    <row r="1800" spans="1:6">
+      <c r="A1800" s="8">
+        <v>59560</v>
+      </c>
+      <c r="B1800" s="9" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C1800" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1800" s="18"/>
+      <c r="E1800" s="18"/>
+      <c r="F1800" s="18"/>
+    </row>
+    <row r="1801" spans="1:6">
+      <c r="A1801" s="8">
+        <v>59562</v>
+      </c>
+      <c r="B1801" s="9" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C1801" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1801" s="18"/>
+      <c r="E1801" s="18"/>
+      <c r="F1801" s="18"/>
+    </row>
+    <row r="1802" spans="1:6">
+      <c r="A1802" s="8">
+        <v>59575</v>
+      </c>
+      <c r="B1802" s="9" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C1802" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1802" s="18"/>
+      <c r="E1802" s="18"/>
+      <c r="F1802" s="18"/>
+    </row>
+    <row r="1803" spans="1:6">
+      <c r="A1803" s="8">
+        <v>59605</v>
+      </c>
+      <c r="B1803" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C1803" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1803" s="18"/>
+      <c r="E1803" s="18"/>
+      <c r="F1803" s="18"/>
+    </row>
+    <row r="1804" spans="1:6">
+      <c r="A1804" s="8">
+        <v>59606</v>
+      </c>
+      <c r="B1804" s="9" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C1804" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1804" s="18"/>
+      <c r="E1804" s="18"/>
+      <c r="F1804" s="18"/>
+    </row>
+    <row r="1805" spans="1:6">
+      <c r="A1805" s="8">
+        <v>59614</v>
+      </c>
+      <c r="B1805" s="9" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C1805" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1805" s="18"/>
+      <c r="E1805" s="18"/>
+      <c r="F1805" s="18"/>
+    </row>
+    <row r="1806" spans="1:6">
+      <c r="A1806" s="8">
+        <v>59619</v>
+      </c>
+      <c r="B1806" s="9" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C1806" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1806" s="18"/>
+      <c r="E1806" s="18"/>
+      <c r="F1806" s="18"/>
+    </row>
+    <row r="1807" spans="1:6">
+      <c r="A1807" s="8">
+        <v>59625</v>
+      </c>
+      <c r="B1807" s="9" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C1807" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1807" s="18"/>
+      <c r="E1807" s="18"/>
+      <c r="F1807" s="18"/>
+    </row>
+    <row r="1808" spans="1:6">
+      <c r="A1808" s="8">
+        <v>59628</v>
+      </c>
+      <c r="B1808" s="9" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C1808" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1808" s="18"/>
+      <c r="E1808" s="18"/>
+      <c r="F1808" s="18"/>
+    </row>
+    <row r="1809" spans="1:6">
+      <c r="A1809" s="8">
+        <v>59645</v>
+      </c>
+      <c r="B1809" s="9" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C1809" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1809" s="18"/>
+      <c r="E1809" s="18"/>
+      <c r="F1809" s="18"/>
+    </row>
+    <row r="1810" spans="1:6">
+      <c r="A1810" s="8">
+        <v>59647</v>
+      </c>
+      <c r="B1810" s="9" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C1810" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1810" s="18"/>
+      <c r="E1810" s="18"/>
+      <c r="F1810" s="18"/>
+    </row>
+    <row r="1811" spans="1:6">
+      <c r="A1811" s="8">
+        <v>59656</v>
+      </c>
+      <c r="B1811" s="9" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C1811" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1811" s="18"/>
+      <c r="E1811" s="18"/>
+      <c r="F1811" s="18"/>
+    </row>
+    <row r="1812" spans="1:6">
+      <c r="A1812" s="8">
+        <v>59670</v>
+      </c>
+      <c r="B1812" s="9" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C1812" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1812" s="18"/>
+      <c r="E1812" s="18"/>
+      <c r="F1812" s="18"/>
+    </row>
+    <row r="1813" spans="1:6">
+      <c r="A1813" s="8">
+        <v>59671</v>
+      </c>
+      <c r="B1813" s="9" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C1813" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1813" s="18"/>
+      <c r="E1813" s="18"/>
+      <c r="F1813" s="18"/>
+    </row>
+    <row r="1814" spans="1:6">
+      <c r="A1814" s="8">
+        <v>59676</v>
+      </c>
+      <c r="B1814" s="9" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C1814" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1814" s="18"/>
+      <c r="E1814" s="18"/>
+      <c r="F1814" s="18"/>
+    </row>
+    <row r="1815" spans="1:6">
+      <c r="A1815" s="8">
+        <v>59677</v>
+      </c>
+      <c r="B1815" s="9" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C1815" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1815" s="18"/>
+      <c r="E1815" s="18"/>
+      <c r="F1815" s="18"/>
+    </row>
+    <row r="1816" spans="1:6">
+      <c r="A1816" s="8">
+        <v>59682</v>
+      </c>
+      <c r="B1816" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1816" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1816" s="18"/>
+      <c r="E1816" s="18"/>
+      <c r="F1816" s="18"/>
+    </row>
+    <row r="1817" spans="1:6">
+      <c r="A1817" s="8">
+        <v>59691</v>
+      </c>
+      <c r="B1817" s="9" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C1817" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1817" s="18"/>
+      <c r="E1817" s="18"/>
+      <c r="F1817" s="18"/>
+    </row>
+    <row r="1818" spans="1:6">
+      <c r="A1818" s="8">
+        <v>59693</v>
+      </c>
+      <c r="B1818" s="9" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C1818" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1818" s="18"/>
+      <c r="E1818" s="18"/>
+      <c r="F1818" s="18"/>
+    </row>
+    <row r="1819" spans="1:6">
+      <c r="A1819" s="8">
+        <v>59707</v>
+      </c>
+      <c r="B1819" s="9" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C1819" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1819" s="18"/>
+      <c r="E1819" s="18"/>
+      <c r="F1819" s="18"/>
+    </row>
+    <row r="1820" spans="1:6">
+      <c r="A1820" s="8">
+        <v>59708</v>
+      </c>
+      <c r="B1820" s="9" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C1820" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1820" s="18"/>
+      <c r="E1820" s="18"/>
+      <c r="F1820" s="18"/>
+    </row>
+    <row r="1821" spans="1:6">
+      <c r="A1821" s="8">
+        <v>59714</v>
+      </c>
+      <c r="B1821" s="9" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C1821" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1821" s="18"/>
+      <c r="E1821" s="18"/>
+      <c r="F1821" s="18"/>
+    </row>
+    <row r="1822" spans="1:6">
+      <c r="A1822" s="8">
+        <v>59723</v>
+      </c>
+      <c r="B1822" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1822" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1822" s="18"/>
+      <c r="E1822" s="18"/>
+      <c r="F1822" s="18"/>
+    </row>
+    <row r="1823" spans="1:6">
+      <c r="A1823" s="8">
+        <v>59724</v>
+      </c>
+      <c r="B1823" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1823" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1823" s="18"/>
+      <c r="E1823" s="18"/>
+      <c r="F1823" s="18"/>
+    </row>
+    <row r="1824" spans="1:6">
+      <c r="A1824" s="8">
+        <v>59729</v>
+      </c>
+      <c r="B1824" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1824" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1824" s="18"/>
+      <c r="E1824" s="18"/>
+      <c r="F1824" s="18"/>
+    </row>
+    <row r="1825" spans="1:6">
+      <c r="A1825" s="8">
+        <v>59742</v>
+      </c>
+      <c r="B1825" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1825" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1825" s="18"/>
+      <c r="E1825" s="18"/>
+      <c r="F1825" s="18"/>
+    </row>
+    <row r="1826" spans="1:6">
+      <c r="A1826" s="8">
+        <v>59745</v>
+      </c>
+      <c r="B1826" s="9" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C1826" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1826" s="18"/>
+      <c r="E1826" s="18"/>
+      <c r="F1826" s="18"/>
+    </row>
+    <row r="1827" spans="1:6">
+      <c r="A1827" s="8">
+        <v>59747</v>
+      </c>
+      <c r="B1827" s="9" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C1827" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1827" s="18"/>
+      <c r="E1827" s="18"/>
+      <c r="F1827" s="18"/>
+    </row>
+    <row r="1828" spans="1:6">
+      <c r="A1828" s="8">
+        <v>59748</v>
+      </c>
+      <c r="B1828" s="9" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C1828" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1828" s="18"/>
+      <c r="E1828" s="18"/>
+      <c r="F1828" s="18"/>
+    </row>
+    <row r="1829" spans="1:6">
+      <c r="A1829" s="8">
+        <v>59754</v>
+      </c>
+      <c r="B1829" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="C1829" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1829" s="18"/>
+      <c r="E1829" s="18"/>
+      <c r="F1829" s="18"/>
+    </row>
+    <row r="1830" spans="1:6">
+      <c r="A1830" s="8">
+        <v>59774</v>
+      </c>
+      <c r="B1830" s="9" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C1830" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1830" s="18"/>
+      <c r="E1830" s="18"/>
+      <c r="F1830" s="18"/>
+    </row>
+    <row r="1831" spans="1:6">
+      <c r="A1831" s="8">
+        <v>59780</v>
+      </c>
+      <c r="B1831" s="9" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C1831" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1831" s="18"/>
+      <c r="E1831" s="18"/>
+      <c r="F1831" s="18"/>
+    </row>
+    <row r="1832" spans="1:6">
+      <c r="A1832" s="8">
+        <v>59782</v>
+      </c>
+      <c r="B1832" s="9" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C1832" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1832" s="18"/>
+      <c r="E1832" s="18"/>
+      <c r="F1832" s="18"/>
+    </row>
+    <row r="1833" spans="1:6">
+      <c r="A1833" s="8">
+        <v>59792</v>
+      </c>
+      <c r="B1833" s="9" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C1833" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1833" s="18"/>
+      <c r="E1833" s="18"/>
+      <c r="F1833" s="18"/>
+    </row>
+    <row r="1834" spans="1:6">
+      <c r="A1834" s="8">
+        <v>59801</v>
+      </c>
+      <c r="B1834" s="9" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C1834" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1834" s="18"/>
+      <c r="E1834" s="18"/>
+      <c r="F1834" s="18"/>
+    </row>
+    <row r="1835" spans="1:6">
+      <c r="A1835" s="8">
+        <v>59803</v>
+      </c>
+      <c r="B1835" s="9" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C1835" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1835" s="18"/>
+      <c r="E1835" s="18"/>
+      <c r="F1835" s="18"/>
+    </row>
+    <row r="1836" spans="1:6">
+      <c r="A1836" s="8">
+        <v>59808</v>
+      </c>
+      <c r="B1836" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1836" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1836" s="18"/>
+      <c r="E1836" s="18"/>
+      <c r="F1836" s="18"/>
+    </row>
+    <row r="1837" spans="1:6">
+      <c r="A1837" s="8">
+        <v>59816</v>
+      </c>
+      <c r="B1837" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1837" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1837" s="18"/>
+      <c r="E1837" s="18"/>
+      <c r="F1837" s="18"/>
+    </row>
+    <row r="1838" spans="1:6">
+      <c r="A1838" s="8">
+        <v>59822</v>
+      </c>
+      <c r="B1838" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1838" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1838" s="18"/>
+      <c r="E1838" s="18"/>
+      <c r="F1838" s="18"/>
+    </row>
+    <row r="1839" spans="1:6">
+      <c r="A1839" s="8">
+        <v>59840</v>
+      </c>
+      <c r="B1839" s="9" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C1839" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1839" s="18"/>
+      <c r="E1839" s="18"/>
+      <c r="F1839" s="18"/>
+    </row>
+    <row r="1840" spans="1:6">
+      <c r="A1840" s="8">
+        <v>59848</v>
+      </c>
+      <c r="B1840" s="9" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C1840" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1840" s="18"/>
+      <c r="E1840" s="18"/>
+      <c r="F1840" s="18"/>
+    </row>
+    <row r="1841" spans="1:6">
+      <c r="A1841" s="8">
+        <v>59849</v>
+      </c>
+      <c r="B1841" s="9" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C1841" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1841" s="18"/>
+      <c r="E1841" s="18"/>
+      <c r="F1841" s="18"/>
+    </row>
+    <row r="1842" spans="1:6">
+      <c r="A1842" s="8">
+        <v>59852</v>
+      </c>
+      <c r="B1842" s="9" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C1842" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1842" s="18"/>
+      <c r="E1842" s="18"/>
+      <c r="F1842" s="18"/>
+    </row>
+    <row r="1843" spans="1:6">
+      <c r="A1843" s="8">
+        <v>59854</v>
+      </c>
+      <c r="B1843" s="9" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C1843" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1843" s="18"/>
+      <c r="E1843" s="18"/>
+      <c r="F1843" s="18"/>
+    </row>
+    <row r="1844" spans="1:6">
+      <c r="A1844" s="8">
+        <v>59856</v>
+      </c>
+      <c r="B1844" s="9" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C1844" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1844" s="18"/>
+      <c r="E1844" s="18"/>
+      <c r="F1844" s="18"/>
+    </row>
+    <row r="1845" spans="1:6">
+      <c r="A1845" s="8">
+        <v>59865</v>
+      </c>
+      <c r="B1845" s="9" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C1845" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1845" s="18"/>
+      <c r="E1845" s="18"/>
+      <c r="F1845" s="18"/>
+    </row>
+    <row r="1846" spans="1:6">
+      <c r="A1846" s="8">
+        <v>59892</v>
+      </c>
+      <c r="B1846" s="9" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C1846" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1846" s="18"/>
+      <c r="E1846" s="18"/>
+      <c r="F1846" s="18"/>
+    </row>
+    <row r="1847" spans="1:6">
+      <c r="A1847" s="8">
+        <v>59900</v>
+      </c>
+      <c r="B1847" s="9" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C1847" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1847" s="18"/>
+      <c r="E1847" s="18"/>
+      <c r="F1847" s="18"/>
+    </row>
+    <row r="1848" spans="1:6">
+      <c r="A1848" s="8">
+        <v>59902</v>
+      </c>
+      <c r="B1848" s="9" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C1848" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1848" s="18"/>
+      <c r="E1848" s="18"/>
+      <c r="F1848" s="18"/>
+    </row>
+    <row r="1849" spans="1:6">
+      <c r="A1849" s="8">
+        <v>59904</v>
+      </c>
+      <c r="B1849" s="9" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C1849" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1849" s="18"/>
+      <c r="E1849" s="18"/>
+      <c r="F1849" s="18"/>
+    </row>
+    <row r="1850" spans="1:6">
+      <c r="A1850" s="8">
+        <v>59914</v>
+      </c>
+      <c r="B1850" s="9" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C1850" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1850" s="18"/>
+      <c r="E1850" s="18"/>
+      <c r="F1850" s="18"/>
+    </row>
+    <row r="1851" spans="1:6">
+      <c r="A1851" s="8">
+        <v>59917</v>
+      </c>
+      <c r="B1851" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="C1851" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1851" s="18"/>
+      <c r="E1851" s="18"/>
+      <c r="F1851" s="18"/>
+    </row>
+    <row r="1852" spans="1:6">
+      <c r="A1852" s="8">
+        <v>59934</v>
+      </c>
+      <c r="B1852" s="9" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C1852" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1852" s="18"/>
+      <c r="E1852" s="18"/>
+      <c r="F1852" s="18"/>
+    </row>
+    <row r="1853" spans="1:6">
+      <c r="A1853" s="8">
+        <v>59969</v>
+      </c>
+      <c r="B1853" s="9" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C1853" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1853" s="18"/>
+      <c r="E1853" s="18"/>
+      <c r="F1853" s="18"/>
+    </row>
+    <row r="1854" spans="1:6">
+      <c r="A1854" s="8">
+        <v>59971</v>
+      </c>
+      <c r="B1854" s="9" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C1854" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1854" s="18"/>
+      <c r="E1854" s="18"/>
+      <c r="F1854" s="18"/>
+    </row>
+    <row r="1855" spans="1:6">
+      <c r="A1855" s="8">
+        <v>59975</v>
+      </c>
+      <c r="B1855" s="9" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C1855" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1855" s="18"/>
+      <c r="E1855" s="18"/>
+      <c r="F1855" s="18"/>
+    </row>
+    <row r="1856" spans="1:6">
+      <c r="A1856" s="8">
+        <v>59988</v>
+      </c>
+      <c r="B1856" s="9" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C1856" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1856" s="18"/>
+      <c r="E1856" s="18"/>
+      <c r="F1856" s="18"/>
+    </row>
+    <row r="1857" spans="1:6">
+      <c r="A1857" s="8">
+        <v>59999</v>
+      </c>
+      <c r="B1857" s="9" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C1857" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1857" s="18"/>
+      <c r="E1857" s="18"/>
+      <c r="F1857" s="18"/>
+    </row>
+    <row r="1858" spans="1:6">
+      <c r="A1858" s="8">
+        <v>60002</v>
+      </c>
+      <c r="B1858" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1858" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1858" s="18"/>
+      <c r="E1858" s="18"/>
+      <c r="F1858" s="18"/>
+    </row>
+    <row r="1859" spans="1:6">
+      <c r="A1859" s="8">
+        <v>68957</v>
+      </c>
+      <c r="B1859" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C1859" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1859" s="18"/>
+      <c r="E1859" s="18"/>
+      <c r="F1859" s="18"/>
+    </row>
+    <row r="1860" spans="1:6">
+      <c r="A1860" s="8">
+        <v>68992</v>
+      </c>
+      <c r="B1860" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1860" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1860" s="18"/>
+      <c r="E1860" s="18"/>
+      <c r="F1860" s="18"/>
+    </row>
+    <row r="1861" spans="1:6">
+      <c r="A1861" s="8">
+        <v>68999</v>
+      </c>
+      <c r="B1861" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="C1861" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1861" s="18"/>
+      <c r="E1861" s="18"/>
+      <c r="F1861" s="18"/>
+    </row>
+    <row r="1862" spans="1:6">
+      <c r="A1862" s="8">
+        <v>69002</v>
+      </c>
+      <c r="B1862" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1862" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1862" s="18"/>
+      <c r="E1862" s="18"/>
+      <c r="F1862" s="18"/>
+    </row>
+    <row r="1863" spans="1:6">
+      <c r="A1863" s="8">
+        <v>69005</v>
+      </c>
+      <c r="B1863" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1863" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1863" s="18"/>
+      <c r="E1863" s="18"/>
+      <c r="F1863" s="18"/>
+    </row>
+    <row r="1864" spans="1:6">
+      <c r="A1864" s="8">
+        <v>69006</v>
+      </c>
+      <c r="B1864" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="C1864" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1864" s="18"/>
+      <c r="E1864" s="18"/>
+      <c r="F1864" s="18"/>
+    </row>
+    <row r="1865" spans="1:6">
+      <c r="A1865" s="8">
+        <v>69015</v>
+      </c>
+      <c r="B1865" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="C1865" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1865" s="18"/>
+      <c r="E1865" s="18"/>
+      <c r="F1865" s="18"/>
+    </row>
+    <row r="1866" spans="1:6">
+      <c r="A1866" s="8">
+        <v>69018</v>
+      </c>
+      <c r="B1866" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1866" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1866" s="18"/>
+      <c r="E1866" s="18"/>
+      <c r="F1866" s="18"/>
+    </row>
+    <row r="1867" spans="1:6">
+      <c r="A1867" s="8">
+        <v>69025</v>
+      </c>
+      <c r="B1867" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="C1867" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1867" s="18"/>
+      <c r="E1867" s="18"/>
+      <c r="F1867" s="18"/>
+    </row>
+    <row r="1868" spans="1:6">
+      <c r="A1868" s="8">
+        <v>69028</v>
+      </c>
+      <c r="B1868" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1868" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1868" s="18"/>
+      <c r="E1868" s="18"/>
+      <c r="F1868" s="18"/>
+    </row>
+    <row r="1869" spans="1:6">
+      <c r="A1869" s="8">
+        <v>69029</v>
+      </c>
+      <c r="B1869" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1869" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1869" s="18"/>
+      <c r="E1869" s="18"/>
+      <c r="F1869" s="18"/>
+    </row>
+    <row r="1870" spans="1:6">
+      <c r="A1870" s="8">
+        <v>69037</v>
+      </c>
+      <c r="B1870" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C1870" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1870" s="18"/>
+      <c r="E1870" s="18"/>
+      <c r="F1870" s="18"/>
+    </row>
+    <row r="1871" spans="1:6">
+      <c r="A1871" s="8">
+        <v>69049</v>
+      </c>
+      <c r="B1871" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="C1871" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1871" s="18"/>
+      <c r="E1871" s="18"/>
+      <c r="F1871" s="18"/>
+    </row>
+    <row r="1872" spans="1:6">
+      <c r="A1872" s="8">
+        <v>69052</v>
+      </c>
+      <c r="B1872" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C1872" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1872" s="18"/>
+      <c r="E1872" s="18"/>
+      <c r="F1872" s="18"/>
+    </row>
+    <row r="1873" spans="1:6">
+      <c r="A1873" s="8">
+        <v>69054</v>
+      </c>
+      <c r="B1873" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C1873" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1873" s="18"/>
+      <c r="E1873" s="18"/>
+      <c r="F1873" s="18"/>
+    </row>
+    <row r="1874" spans="1:6">
+      <c r="A1874" s="8">
+        <v>69079</v>
+      </c>
+      <c r="B1874" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C1874" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1874" s="18"/>
+      <c r="E1874" s="18"/>
+      <c r="F1874" s="18"/>
+    </row>
+    <row r="1875" spans="1:6">
+      <c r="A1875" s="8">
+        <v>69080</v>
+      </c>
+      <c r="B1875" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="C1875" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1875" s="18"/>
+      <c r="E1875" s="18"/>
+      <c r="F1875" s="18"/>
+    </row>
+    <row r="1876" spans="1:6">
+      <c r="A1876" s="8">
+        <v>69090</v>
+      </c>
+      <c r="B1876" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="C1876" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1876" s="18"/>
+      <c r="E1876" s="18"/>
+      <c r="F1876" s="18"/>
+    </row>
+    <row r="1877" spans="1:6">
+      <c r="A1877" s="8">
+        <v>69098</v>
+      </c>
+      <c r="B1877" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1877" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1877" s="18"/>
+      <c r="E1877" s="18"/>
+      <c r="F1877" s="18"/>
+    </row>
+    <row r="1878" spans="1:6">
+      <c r="A1878" s="8">
+        <v>69104</v>
+      </c>
+      <c r="B1878" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1878" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1878" s="18"/>
+      <c r="E1878" s="18"/>
+      <c r="F1878" s="18"/>
+    </row>
+    <row r="1879" spans="1:6">
+      <c r="A1879" s="8">
+        <v>69105</v>
+      </c>
+      <c r="B1879" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C1879" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1879" s="18"/>
+      <c r="E1879" s="18"/>
+      <c r="F1879" s="18"/>
+    </row>
+    <row r="1880" spans="1:6">
+      <c r="A1880" s="8">
+        <v>69125</v>
+      </c>
+      <c r="B1880" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1880" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1880" s="18"/>
+      <c r="E1880" s="18"/>
+      <c r="F1880" s="18"/>
+    </row>
+    <row r="1881" spans="1:6">
+      <c r="A1881" s="8">
+        <v>69126</v>
+      </c>
+      <c r="B1881" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C1881" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1881" s="18"/>
+      <c r="E1881" s="18"/>
+      <c r="F1881" s="18"/>
+    </row>
+    <row r="1882" spans="1:6">
+      <c r="A1882" s="8">
+        <v>69138</v>
+      </c>
+      <c r="B1882" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="C1882" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1882" s="18"/>
+      <c r="E1882" s="18"/>
+      <c r="F1882" s="18"/>
+    </row>
+    <row r="1883" spans="1:6">
+      <c r="A1883" s="8">
+        <v>69149</v>
+      </c>
+      <c r="B1883" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C1883" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1883" s="18"/>
+      <c r="E1883" s="18"/>
+      <c r="F1883" s="18"/>
+    </row>
+    <row r="1884" spans="1:6">
+      <c r="A1884" s="8">
+        <v>69151</v>
+      </c>
+      <c r="B1884" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1884" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1884" s="18"/>
+      <c r="E1884" s="18"/>
+      <c r="F1884" s="18"/>
+    </row>
+    <row r="1885" spans="1:6">
+      <c r="A1885" s="8">
+        <v>69158</v>
+      </c>
+      <c r="B1885" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1885" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1885" s="18"/>
+      <c r="E1885" s="18"/>
+      <c r="F1885" s="18"/>
+    </row>
+    <row r="1886" spans="1:6">
+      <c r="A1886" s="8">
+        <v>69159</v>
+      </c>
+      <c r="B1886" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1886" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1886" s="18"/>
+      <c r="E1886" s="18"/>
+      <c r="F1886" s="18"/>
+    </row>
+    <row r="1887" spans="1:6">
+      <c r="A1887" s="8">
+        <v>69160</v>
+      </c>
+      <c r="B1887" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1887" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1887" s="18"/>
+      <c r="E1887" s="18"/>
+      <c r="F1887" s="18"/>
+    </row>
+    <row r="1888" spans="1:6">
+      <c r="A1888" s="8">
+        <v>69161</v>
+      </c>
+      <c r="B1888" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C1888" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1888" s="18"/>
+      <c r="E1888" s="18"/>
+      <c r="F1888" s="18"/>
+    </row>
+    <row r="1889" spans="1:6">
+      <c r="A1889" s="8">
+        <v>69162</v>
+      </c>
+      <c r="B1889" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1889" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1889" s="18"/>
+      <c r="E1889" s="18"/>
+      <c r="F1889" s="18"/>
+    </row>
+    <row r="1890" spans="1:6">
+      <c r="A1890" s="8">
+        <v>69163</v>
+      </c>
+      <c r="B1890" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="C1890" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1890" s="18"/>
+      <c r="E1890" s="18"/>
+      <c r="F1890" s="18"/>
+    </row>
+    <row r="1891" spans="1:6">
+      <c r="A1891" s="8">
+        <v>69167</v>
+      </c>
+      <c r="B1891" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1891" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1891" s="18"/>
+      <c r="E1891" s="18"/>
+      <c r="F1891" s="18"/>
+    </row>
+    <row r="1892" spans="1:6">
+      <c r="A1892" s="8">
+        <v>69169</v>
+      </c>
+      <c r="B1892" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="C1892" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1892" s="18"/>
+      <c r="E1892" s="18"/>
+      <c r="F1892" s="18"/>
+    </row>
+    <row r="1893" spans="1:6">
+      <c r="A1893" s="8">
+        <v>69170</v>
+      </c>
+      <c r="B1893" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1893" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1893" s="18"/>
+      <c r="E1893" s="18"/>
+      <c r="F1893" s="18"/>
+    </row>
+    <row r="1894" spans="1:6">
+      <c r="A1894" s="8">
+        <v>69172</v>
+      </c>
+      <c r="B1894" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="C1894" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1894" s="18"/>
+      <c r="E1894" s="18"/>
+      <c r="F1894" s="18"/>
+    </row>
+    <row r="1895" spans="1:6">
+      <c r="A1895" s="8">
+        <v>69179</v>
+      </c>
+      <c r="B1895" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1895" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1895" s="18"/>
+      <c r="E1895" s="18"/>
+      <c r="F1895" s="18"/>
+    </row>
+    <row r="1896" spans="1:6">
+      <c r="A1896" s="8">
+        <v>69182</v>
+      </c>
+      <c r="B1896" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="C1896" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1896" s="18"/>
+      <c r="E1896" s="18"/>
+      <c r="F1896" s="18"/>
+    </row>
+    <row r="1897" spans="1:6">
+      <c r="A1897" s="8">
+        <v>69183</v>
+      </c>
+      <c r="B1897" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="C1897" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1897" s="18"/>
+      <c r="E1897" s="18"/>
+      <c r="F1897" s="18"/>
+    </row>
+    <row r="1898" spans="1:6">
+      <c r="A1898" s="8">
+        <v>69184</v>
+      </c>
+      <c r="B1898" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C1898" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1898" s="18"/>
+      <c r="E1898" s="18"/>
+      <c r="F1898" s="18"/>
+    </row>
+    <row r="1899" spans="1:6">
+      <c r="A1899" s="8">
+        <v>69196</v>
+      </c>
+      <c r="B1899" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C1899" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1899" s="18"/>
+      <c r="E1899" s="18"/>
+      <c r="F1899" s="18"/>
+    </row>
+    <row r="1900" spans="1:6">
+      <c r="A1900" s="8">
+        <v>69200</v>
+      </c>
+      <c r="B1900" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1900" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1900" s="18"/>
+      <c r="E1900" s="18"/>
+      <c r="F1900" s="18"/>
+    </row>
+    <row r="1901" spans="1:6">
+      <c r="A1901" s="8">
+        <v>69202</v>
+      </c>
+      <c r="B1901" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C1901" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1901" s="18"/>
+      <c r="E1901" s="18"/>
+      <c r="F1901" s="18"/>
+    </row>
+    <row r="1902" spans="1:6">
+      <c r="A1902" s="8">
+        <v>69222</v>
+      </c>
+      <c r="B1902" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1902" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1902" s="18"/>
+      <c r="E1902" s="18"/>
+      <c r="F1902" s="18"/>
+    </row>
+    <row r="1903" spans="1:6">
+      <c r="A1903" s="8">
+        <v>69226</v>
+      </c>
+      <c r="B1903" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C1903" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1903" s="18"/>
+      <c r="E1903" s="18"/>
+      <c r="F1903" s="18"/>
+    </row>
+    <row r="1904" spans="1:6">
+      <c r="A1904" s="8">
+        <v>69228</v>
+      </c>
+      <c r="B1904" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1904" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1904" s="18"/>
+      <c r="E1904" s="18"/>
+      <c r="F1904" s="18"/>
+    </row>
+    <row r="1905" spans="1:6">
+      <c r="A1905" s="8">
+        <v>69232</v>
+      </c>
+      <c r="B1905" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1905" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1905" s="18"/>
+      <c r="E1905" s="18"/>
+      <c r="F1905" s="18"/>
+    </row>
+    <row r="1906" spans="1:6">
+      <c r="A1906" s="8">
+        <v>69233</v>
+      </c>
+      <c r="B1906" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1906" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1906" s="18"/>
+      <c r="E1906" s="18"/>
+      <c r="F1906" s="18"/>
+    </row>
+    <row r="1907" spans="1:6">
+      <c r="A1907" s="8">
+        <v>69239</v>
+      </c>
+      <c r="B1907" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C1907" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1907" s="18"/>
+      <c r="E1907" s="18"/>
+      <c r="F1907" s="18"/>
+    </row>
+    <row r="1908" spans="1:6">
+      <c r="A1908" s="8">
+        <v>69240</v>
+      </c>
+      <c r="B1908" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="C1908" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1908" s="18"/>
+      <c r="E1908" s="18"/>
+      <c r="F1908" s="18"/>
+    </row>
+    <row r="1909" spans="1:6">
+      <c r="A1909" s="8">
+        <v>69247</v>
+      </c>
+      <c r="B1909" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="C1909" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1909" s="18"/>
+      <c r="E1909" s="18"/>
+      <c r="F1909" s="18"/>
+    </row>
+    <row r="1910" spans="1:6">
+      <c r="A1910" s="8">
+        <v>69258</v>
+      </c>
+      <c r="B1910" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="C1910" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1910" s="18"/>
+      <c r="E1910" s="18"/>
+      <c r="F1910" s="18"/>
+    </row>
+    <row r="1911" spans="1:6">
+      <c r="A1911" s="8">
+        <v>69259</v>
+      </c>
+      <c r="B1911" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="C1911" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1911" s="18"/>
+      <c r="E1911" s="18"/>
+      <c r="F1911" s="18"/>
+    </row>
+    <row r="1912" spans="1:6">
+      <c r="A1912" s="8">
+        <v>69268</v>
+      </c>
+      <c r="B1912" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="C1912" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1912" s="18"/>
+      <c r="E1912" s="18"/>
+      <c r="F1912" s="18"/>
+    </row>
+    <row r="1913" spans="1:6">
+      <c r="A1913" s="8">
+        <v>69273</v>
+      </c>
+      <c r="B1913" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="C1913" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1913" s="18"/>
+      <c r="E1913" s="18"/>
+      <c r="F1913" s="18"/>
+    </row>
+    <row r="1914" spans="1:6">
+      <c r="A1914" s="8">
+        <v>69275</v>
+      </c>
+      <c r="B1914" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1914" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1914" s="18"/>
+      <c r="E1914" s="18"/>
+      <c r="F1914" s="18"/>
+    </row>
+    <row r="1915" spans="1:6">
+      <c r="A1915" s="8">
+        <v>69276</v>
+      </c>
+      <c r="B1915" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1915" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1915" s="18"/>
+      <c r="E1915" s="18"/>
+      <c r="F1915" s="18"/>
+    </row>
+    <row r="1916" spans="1:6">
+      <c r="A1916" s="8">
+        <v>69282</v>
+      </c>
+      <c r="B1916" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="C1916" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1916" s="18"/>
+      <c r="E1916" s="18"/>
+      <c r="F1916" s="18"/>
+    </row>
+    <row r="1917" spans="1:6">
+      <c r="A1917" s="8">
+        <v>69289</v>
+      </c>
+      <c r="B1917" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1917" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1917" s="18"/>
+      <c r="E1917" s="18"/>
+      <c r="F1917" s="18"/>
+    </row>
+    <row r="1918" spans="1:6">
+      <c r="A1918" s="8">
+        <v>69291</v>
+      </c>
+      <c r="B1918" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1918" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1918" s="18"/>
+      <c r="E1918" s="18"/>
+      <c r="F1918" s="18"/>
+    </row>
+    <row r="1919" spans="1:6">
+      <c r="A1919" s="8">
+        <v>69296</v>
+      </c>
+      <c r="B1919" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1919" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1919" s="18"/>
+      <c r="E1919" s="18"/>
+      <c r="F1919" s="18"/>
+    </row>
+    <row r="1920" spans="1:6">
+      <c r="A1920" s="8">
+        <v>69297</v>
+      </c>
+      <c r="B1920" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="C1920" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1920" s="18"/>
+      <c r="E1920" s="18"/>
+      <c r="F1920" s="18"/>
+    </row>
+    <row r="1921" spans="1:6">
+      <c r="A1921" s="8">
+        <v>69300</v>
+      </c>
+      <c r="B1921" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="C1921" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1921" s="18"/>
+      <c r="E1921" s="18"/>
+      <c r="F1921" s="18"/>
+    </row>
+    <row r="1922" spans="1:6">
+      <c r="A1922" s="8">
+        <v>69301</v>
+      </c>
+      <c r="B1922" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C1922" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1922" s="18"/>
+      <c r="E1922" s="18"/>
+      <c r="F1922" s="18"/>
+    </row>
+    <row r="1923" spans="1:6">
+      <c r="A1923" s="8">
+        <v>69306</v>
+      </c>
+      <c r="B1923" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C1923" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1923" s="18"/>
+      <c r="E1923" s="18"/>
+      <c r="F1923" s="18"/>
+    </row>
+    <row r="1924" spans="1:6">
+      <c r="A1924" s="8">
+        <v>69308</v>
+      </c>
+      <c r="B1924" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="C1924" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1924" s="18"/>
+      <c r="E1924" s="18"/>
+      <c r="F1924" s="18"/>
+    </row>
+    <row r="1925" spans="1:6">
+      <c r="A1925" s="8">
+        <v>69314</v>
+      </c>
+      <c r="B1925" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="C1925" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1925" s="18"/>
+      <c r="E1925" s="18"/>
+      <c r="F1925" s="18"/>
+    </row>
+    <row r="1926" spans="1:6">
+      <c r="A1926" s="8">
+        <v>69315</v>
+      </c>
+      <c r="B1926" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1926" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1926" s="18"/>
+      <c r="E1926" s="18"/>
+      <c r="F1926" s="18"/>
+    </row>
+    <row r="1927" spans="1:6">
+      <c r="A1927" s="8">
+        <v>69321</v>
+      </c>
+      <c r="B1927" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1927" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1927" s="18"/>
+      <c r="E1927" s="18"/>
+      <c r="F1927" s="18"/>
+    </row>
+    <row r="1928" spans="1:6">
+      <c r="A1928" s="8">
+        <v>69343</v>
+      </c>
+      <c r="B1928" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1928" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1928" s="18"/>
+      <c r="E1928" s="18"/>
+      <c r="F1928" s="18"/>
+    </row>
+    <row r="1929" spans="1:6">
+      <c r="A1929" s="8">
+        <v>69349</v>
+      </c>
+      <c r="B1929" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="C1929" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1929" s="18"/>
+      <c r="E1929" s="18"/>
+      <c r="F1929" s="18"/>
+    </row>
+    <row r="1930" spans="1:6">
+      <c r="A1930" s="8">
+        <v>69351</v>
+      </c>
+      <c r="B1930" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C1930" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1930" s="18"/>
+      <c r="E1930" s="18"/>
+      <c r="F1930" s="18"/>
+    </row>
+    <row r="1931" spans="1:6">
+      <c r="A1931" s="8">
+        <v>69359</v>
+      </c>
+      <c r="B1931" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="C1931" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1931" s="18"/>
+      <c r="E1931" s="18"/>
+      <c r="F1931" s="18"/>
+    </row>
+    <row r="1932" spans="1:6">
+      <c r="A1932" s="8">
+        <v>69363</v>
+      </c>
+      <c r="B1932" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1932" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1932" s="18"/>
+      <c r="E1932" s="18"/>
+      <c r="F1932" s="18"/>
+    </row>
+    <row r="1933" spans="1:6">
+      <c r="A1933" s="8">
+        <v>69364</v>
+      </c>
+      <c r="B1933" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1933" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1933" s="18"/>
+      <c r="E1933" s="18"/>
+      <c r="F1933" s="18"/>
+    </row>
+    <row r="1934" spans="1:6">
+      <c r="A1934" s="8">
+        <v>69366</v>
+      </c>
+      <c r="B1934" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="C1934" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1934" s="18"/>
+      <c r="E1934" s="18"/>
+      <c r="F1934" s="18"/>
+    </row>
+    <row r="1935" spans="1:6">
+      <c r="A1935" s="8">
+        <v>69377</v>
+      </c>
+      <c r="B1935" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1935" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1935" s="18"/>
+      <c r="E1935" s="18"/>
+      <c r="F1935" s="18"/>
+    </row>
+    <row r="1936" spans="1:6">
+      <c r="A1936" s="8">
+        <v>69378</v>
+      </c>
+      <c r="B1936" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="C1936" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1936" s="18"/>
+      <c r="E1936" s="18"/>
+      <c r="F1936" s="18"/>
+    </row>
+    <row r="1937" spans="1:6">
+      <c r="A1937" s="8">
+        <v>69381</v>
+      </c>
+      <c r="B1937" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="C1937" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1937" s="18"/>
+      <c r="E1937" s="18"/>
+      <c r="F1937" s="18"/>
+    </row>
+    <row r="1938" spans="1:6">
+      <c r="A1938" s="8">
+        <v>69390</v>
+      </c>
+      <c r="B1938" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1938" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1938" s="18"/>
+      <c r="E1938" s="18"/>
+      <c r="F1938" s="18"/>
+    </row>
+    <row r="1939" spans="1:6">
+      <c r="A1939" s="8">
+        <v>69394</v>
+      </c>
+      <c r="B1939" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="C1939" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1939" s="18"/>
+      <c r="E1939" s="18"/>
+      <c r="F1939" s="18"/>
+    </row>
+    <row r="1940" spans="1:6">
+      <c r="A1940" s="8">
+        <v>69399</v>
+      </c>
+      <c r="B1940" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="C1940" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1940" s="18"/>
+      <c r="E1940" s="18"/>
+      <c r="F1940" s="18"/>
+    </row>
+    <row r="1941" spans="1:6">
+      <c r="A1941" s="8">
+        <v>69400</v>
+      </c>
+      <c r="B1941" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="C1941" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1941" s="18"/>
+      <c r="E1941" s="18"/>
+      <c r="F1941" s="18"/>
+    </row>
+    <row r="1942" spans="1:6">
+      <c r="A1942" s="8">
+        <v>69404</v>
+      </c>
+      <c r="B1942" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="C1942" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1942" s="18"/>
+      <c r="E1942" s="18"/>
+      <c r="F1942" s="18"/>
+    </row>
+    <row r="1943" spans="1:6">
+      <c r="A1943" s="8">
+        <v>69416</v>
+      </c>
+      <c r="B1943" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C1943" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1943" s="18"/>
+      <c r="E1943" s="18"/>
+      <c r="F1943" s="18"/>
+    </row>
+    <row r="1944" spans="1:6">
+      <c r="A1944" s="8">
+        <v>69419</v>
+      </c>
+      <c r="B1944" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1944" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1944" s="18"/>
+      <c r="E1944" s="18"/>
+      <c r="F1944" s="18"/>
+    </row>
+    <row r="1945" spans="1:6">
+      <c r="A1945" s="8">
+        <v>69429</v>
+      </c>
+      <c r="B1945" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="C1945" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1945" s="18"/>
+      <c r="E1945" s="18"/>
+      <c r="F1945" s="18"/>
+    </row>
+    <row r="1946" spans="1:6">
+      <c r="A1946" s="8">
+        <v>69430</v>
+      </c>
+      <c r="B1946" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="C1946" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1946" s="18"/>
+      <c r="E1946" s="18"/>
+      <c r="F1946" s="18"/>
+    </row>
+    <row r="1947" spans="1:6">
+      <c r="A1947" s="8">
+        <v>69432</v>
+      </c>
+      <c r="B1947" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="C1947" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1947" s="18"/>
+      <c r="E1947" s="18"/>
+      <c r="F1947" s="18"/>
+    </row>
+    <row r="1948" spans="1:6">
+      <c r="A1948" s="8">
+        <v>69439</v>
+      </c>
+      <c r="B1948" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1948" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1948" s="18"/>
+      <c r="E1948" s="18"/>
+      <c r="F1948" s="18"/>
+    </row>
+    <row r="1949" spans="1:6">
+      <c r="A1949" s="8">
+        <v>69449</v>
+      </c>
+      <c r="B1949" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1949" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1949" s="18"/>
+      <c r="E1949" s="18"/>
+      <c r="F1949" s="18"/>
+    </row>
+    <row r="1950" spans="1:6">
+      <c r="A1950" s="8">
+        <v>69458</v>
+      </c>
+      <c r="B1950" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1950" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1950" s="18"/>
+      <c r="E1950" s="18"/>
+      <c r="F1950" s="18"/>
+    </row>
+    <row r="1951" spans="1:6">
+      <c r="A1951" s="8">
+        <v>69460</v>
+      </c>
+      <c r="B1951" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="C1951" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1951" s="18"/>
+      <c r="E1951" s="18"/>
+      <c r="F1951" s="18"/>
+    </row>
+    <row r="1952" spans="1:6">
+      <c r="A1952" s="8">
+        <v>69463</v>
+      </c>
+      <c r="B1952" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1952" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1952" s="18"/>
+      <c r="E1952" s="18"/>
+      <c r="F1952" s="18"/>
+    </row>
+    <row r="1953" spans="1:6">
+      <c r="A1953" s="8">
+        <v>69469</v>
+      </c>
+      <c r="B1953" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="C1953" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1953" s="18"/>
+      <c r="E1953" s="18"/>
+      <c r="F1953" s="18"/>
+    </row>
+    <row r="1954" spans="1:6">
+      <c r="A1954" s="8">
+        <v>69470</v>
+      </c>
+      <c r="B1954" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="C1954" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1954" s="18"/>
+      <c r="E1954" s="18"/>
+      <c r="F1954" s="18"/>
+    </row>
+    <row r="1955" spans="1:6">
+      <c r="A1955" s="8">
+        <v>69498</v>
+      </c>
+      <c r="B1955" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="C1955" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1955" s="18"/>
+      <c r="E1955" s="18"/>
+      <c r="F1955" s="18"/>
+    </row>
+    <row r="1956" spans="1:6">
+      <c r="A1956" s="8">
+        <v>69501</v>
+      </c>
+      <c r="B1956" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C1956" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1956" s="18"/>
+      <c r="E1956" s="18"/>
+      <c r="F1956" s="18"/>
+    </row>
+    <row r="1957" spans="1:6">
+      <c r="A1957" s="8">
+        <v>69505</v>
+      </c>
+      <c r="B1957" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="C1957" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1957" s="18"/>
+      <c r="E1957" s="18"/>
+      <c r="F1957" s="18"/>
+    </row>
+    <row r="1958" spans="1:6">
+      <c r="A1958" s="8">
+        <v>69506</v>
+      </c>
+      <c r="B1958" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="C1958" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1958" s="18"/>
+      <c r="E1958" s="18"/>
+      <c r="F1958" s="18"/>
+    </row>
+    <row r="1959" spans="1:6">
+      <c r="A1959" s="8">
+        <v>69507</v>
+      </c>
+      <c r="B1959" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="C1959" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1959" s="18"/>
+      <c r="E1959" s="18"/>
+      <c r="F1959" s="18"/>
+    </row>
+    <row r="1960" spans="1:6">
+      <c r="A1960" s="8">
+        <v>69508</v>
+      </c>
+      <c r="B1960" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C1960" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1960" s="18"/>
+      <c r="E1960" s="18"/>
+      <c r="F1960" s="18"/>
+    </row>
+    <row r="1961" spans="1:6">
+      <c r="A1961" s="8">
+        <v>69511</v>
+      </c>
+      <c r="B1961" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="C1961" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1961" s="18"/>
+      <c r="E1961" s="18"/>
+      <c r="F1961" s="18"/>
+    </row>
+    <row r="1962" spans="1:6">
+      <c r="A1962" s="8">
+        <v>69513</v>
+      </c>
+      <c r="B1962" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="C1962" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1962" s="18"/>
+      <c r="E1962" s="18"/>
+      <c r="F1962" s="18"/>
+    </row>
+    <row r="1963" spans="1:6">
+      <c r="A1963" s="8">
+        <v>69514</v>
+      </c>
+      <c r="B1963" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="C1963" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1963" s="18"/>
+      <c r="E1963" s="18"/>
+      <c r="F1963" s="18"/>
+    </row>
+    <row r="1964" spans="1:6">
+      <c r="A1964" s="8">
+        <v>69515</v>
+      </c>
+      <c r="B1964" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="C1964" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1964" s="18"/>
+      <c r="E1964" s="18"/>
+      <c r="F1964" s="18"/>
+    </row>
+    <row r="1965" spans="1:6">
+      <c r="A1965" s="8">
+        <v>69517</v>
+      </c>
+      <c r="B1965" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="C1965" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1965" s="18"/>
+      <c r="E1965" s="18"/>
+      <c r="F1965" s="18"/>
+    </row>
+    <row r="1966" spans="1:6">
+      <c r="A1966" s="8">
+        <v>69519</v>
+      </c>
+      <c r="B1966" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1966" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1966" s="18"/>
+      <c r="E1966" s="18"/>
+      <c r="F1966" s="18"/>
+    </row>
+    <row r="1967" spans="1:6">
+      <c r="A1967" s="8">
+        <v>69529</v>
+      </c>
+      <c r="B1967" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1967" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1967" s="18"/>
+      <c r="E1967" s="18"/>
+      <c r="F1967" s="18"/>
+    </row>
+    <row r="1968" spans="1:6">
+      <c r="A1968" s="8">
+        <v>69530</v>
+      </c>
+      <c r="B1968" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1968" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1968" s="18"/>
+      <c r="E1968" s="18"/>
+      <c r="F1968" s="18"/>
+    </row>
+    <row r="1969" spans="1:6">
+      <c r="A1969" s="8">
+        <v>69546</v>
+      </c>
+      <c r="B1969" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="C1969" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1969" s="18"/>
+      <c r="E1969" s="18"/>
+      <c r="F1969" s="18"/>
+    </row>
+    <row r="1970" spans="1:6">
+      <c r="A1970" s="8">
+        <v>69548</v>
+      </c>
+      <c r="B1970" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1970" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1970" s="18"/>
+      <c r="E1970" s="18"/>
+      <c r="F1970" s="18"/>
+    </row>
+    <row r="1971" spans="1:6">
+      <c r="A1971" s="8">
+        <v>69557</v>
+      </c>
+      <c r="B1971" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1971" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1971" s="18"/>
+      <c r="E1971" s="18"/>
+      <c r="F1971" s="18"/>
+    </row>
+    <row r="1972" spans="1:6">
+      <c r="A1972" s="8">
+        <v>69558</v>
+      </c>
+      <c r="B1972" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1972" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1972" s="18"/>
+      <c r="E1972" s="18"/>
+      <c r="F1972" s="18"/>
+    </row>
+    <row r="1973" spans="1:6">
+      <c r="A1973" s="8">
+        <v>69559</v>
+      </c>
+      <c r="B1973" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1973" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1973" s="18"/>
+      <c r="E1973" s="18"/>
+      <c r="F1973" s="18"/>
+    </row>
+    <row r="1974" spans="1:6">
+      <c r="A1974" s="8">
+        <v>69565</v>
+      </c>
+      <c r="B1974" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1974" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1974" s="18"/>
+      <c r="E1974" s="18"/>
+      <c r="F1974" s="18"/>
+    </row>
+    <row r="1975" spans="1:6">
+      <c r="A1975" s="8">
+        <v>69572</v>
+      </c>
+      <c r="B1975" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1975" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1975" s="18"/>
+      <c r="E1975" s="18"/>
+      <c r="F1975" s="18"/>
+    </row>
+    <row r="1976" spans="1:6">
+      <c r="A1976" s="8">
+        <v>69594</v>
+      </c>
+      <c r="B1976" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="C1976" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1976" s="18"/>
+      <c r="E1976" s="18"/>
+      <c r="F1976" s="18"/>
+    </row>
+    <row r="1977" spans="1:6">
+      <c r="A1977" s="8">
+        <v>69598</v>
+      </c>
+      <c r="B1977" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="C1977" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1977" s="18"/>
+      <c r="E1977" s="18"/>
+      <c r="F1977" s="18"/>
+    </row>
+    <row r="1978" spans="1:6">
+      <c r="A1978" s="8">
+        <v>69617</v>
+      </c>
+      <c r="B1978" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="C1978" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1978" s="18"/>
+      <c r="E1978" s="18"/>
+      <c r="F1978" s="18"/>
+    </row>
+    <row r="1979" spans="1:6">
+      <c r="A1979" s="8">
+        <v>69618</v>
+      </c>
+      <c r="B1979" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="C1979" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1979" s="18"/>
+      <c r="E1979" s="18"/>
+      <c r="F1979" s="18"/>
+    </row>
+    <row r="1980" spans="1:6">
+      <c r="A1980" s="8">
+        <v>69627</v>
+      </c>
+      <c r="B1980" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="C1980" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1980" s="18"/>
+      <c r="E1980" s="18"/>
+      <c r="F1980" s="18"/>
+    </row>
+    <row r="1981" spans="1:6">
+      <c r="A1981" s="8">
+        <v>69631</v>
+      </c>
+      <c r="B1981" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="C1981" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1981" s="18"/>
+      <c r="E1981" s="18"/>
+      <c r="F1981" s="18"/>
+    </row>
+    <row r="1982" spans="1:6">
+      <c r="A1982" s="8">
+        <v>69633</v>
+      </c>
+      <c r="B1982" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1982" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1982" s="18"/>
+      <c r="E1982" s="18"/>
+      <c r="F1982" s="18"/>
+    </row>
+    <row r="1983" spans="1:6">
+      <c r="A1983" s="8">
+        <v>69636</v>
+      </c>
+      <c r="B1983" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1983" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1983" s="18"/>
+      <c r="E1983" s="18"/>
+      <c r="F1983" s="18"/>
+    </row>
+    <row r="1984" spans="1:6">
+      <c r="A1984" s="8">
+        <v>69645</v>
+      </c>
+      <c r="B1984" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1984" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1984" s="18"/>
+      <c r="E1984" s="18"/>
+      <c r="F1984" s="18"/>
+    </row>
+    <row r="1985" spans="1:6">
+      <c r="A1985" s="8">
+        <v>69666</v>
+      </c>
+      <c r="B1985" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1985" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1985" s="18"/>
+      <c r="E1985" s="18"/>
+      <c r="F1985" s="18"/>
+    </row>
+    <row r="1986" spans="1:6">
+      <c r="A1986" s="8">
+        <v>69669</v>
+      </c>
+      <c r="B1986" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="C1986" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1986" s="18"/>
+      <c r="E1986" s="18"/>
+      <c r="F1986" s="18"/>
+    </row>
+    <row r="1987" spans="1:6">
+      <c r="A1987" s="8">
+        <v>69681</v>
+      </c>
+      <c r="B1987" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="C1987" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1987" s="18"/>
+      <c r="E1987" s="18"/>
+      <c r="F1987" s="18"/>
+    </row>
+    <row r="1988" spans="1:6">
+      <c r="A1988" s="8">
+        <v>69684</v>
+      </c>
+      <c r="B1988" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1988" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1988" s="18"/>
+      <c r="E1988" s="18"/>
+      <c r="F1988" s="18"/>
+    </row>
+    <row r="1989" spans="1:6">
+      <c r="A1989" s="8">
+        <v>69687</v>
+      </c>
+      <c r="B1989" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1989" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1989" s="18"/>
+      <c r="E1989" s="18"/>
+      <c r="F1989" s="18"/>
+    </row>
+    <row r="1990" spans="1:6">
+      <c r="A1990" s="8">
+        <v>69693</v>
+      </c>
+      <c r="B1990" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="C1990" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1990" s="18"/>
+      <c r="E1990" s="18"/>
+      <c r="F1990" s="18"/>
+    </row>
+    <row r="1991" spans="1:6">
+      <c r="A1991" s="8">
+        <v>69703</v>
+      </c>
+      <c r="B1991" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="C1991" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1991" s="18"/>
+      <c r="E1991" s="18"/>
+      <c r="F1991" s="18"/>
+    </row>
+    <row r="1992" spans="1:6">
+      <c r="A1992" s="8">
+        <v>69712</v>
+      </c>
+      <c r="B1992" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="C1992" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1992" s="18"/>
+      <c r="E1992" s="18"/>
+      <c r="F1992" s="18"/>
+    </row>
+    <row r="1993" spans="1:6">
+      <c r="A1993" s="8">
+        <v>69716</v>
+      </c>
+      <c r="B1993" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="C1993" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1993" s="18"/>
+      <c r="E1993" s="18"/>
+      <c r="F1993" s="18"/>
+    </row>
+    <row r="1994" spans="1:6">
+      <c r="A1994" s="8">
+        <v>69726</v>
+      </c>
+      <c r="B1994" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="C1994" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1994" s="18"/>
+      <c r="E1994" s="18"/>
+      <c r="F1994" s="18"/>
+    </row>
+    <row r="1995" spans="1:6">
+      <c r="A1995" s="8">
+        <v>69727</v>
+      </c>
+      <c r="B1995" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C1995" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1995" s="18"/>
+      <c r="E1995" s="18"/>
+      <c r="F1995" s="18"/>
+    </row>
+    <row r="1996" spans="1:6">
+      <c r="A1996" s="8">
+        <v>69730</v>
+      </c>
+      <c r="B1996" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1996" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1996" s="18"/>
+      <c r="E1996" s="18"/>
+      <c r="F1996" s="18"/>
+    </row>
+    <row r="1997" spans="1:6">
+      <c r="A1997" s="8">
+        <v>69733</v>
+      </c>
+      <c r="B1997" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="C1997" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1997" s="18"/>
+      <c r="E1997" s="18"/>
+      <c r="F1997" s="18"/>
+    </row>
+    <row r="1998" spans="1:6">
+      <c r="A1998" s="8">
+        <v>69734</v>
+      </c>
+      <c r="B1998" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1998" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1998" s="18"/>
+      <c r="E1998" s="18"/>
+      <c r="F1998" s="18"/>
+    </row>
+    <row r="1999" spans="1:6">
+      <c r="A1999" s="8">
+        <v>69735</v>
+      </c>
+      <c r="B1999" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1999" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1999" s="18"/>
+      <c r="E1999" s="18"/>
+      <c r="F1999" s="18"/>
+    </row>
+    <row r="2000" spans="1:6">
+      <c r="A2000" s="8">
+        <v>69740</v>
+      </c>
+      <c r="B2000" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C2000" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2000" s="18"/>
+      <c r="E2000" s="18"/>
+      <c r="F2000" s="18"/>
+    </row>
+    <row r="2001" spans="1:6">
+      <c r="A2001" s="8">
+        <v>69741</v>
+      </c>
+      <c r="B2001" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2001" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2001" s="18"/>
+      <c r="E2001" s="18"/>
+      <c r="F2001" s="18"/>
+    </row>
+    <row r="2002" spans="1:6">
+      <c r="A2002" s="8">
+        <v>69742</v>
+      </c>
+      <c r="B2002" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="C2002" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2002" s="18"/>
+      <c r="E2002" s="18"/>
+      <c r="F2002" s="18"/>
+    </row>
+    <row r="2003" spans="1:6">
+      <c r="A2003" s="8">
+        <v>69747</v>
+      </c>
+      <c r="B2003" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="C2003" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2003" s="18"/>
+      <c r="E2003" s="18"/>
+      <c r="F2003" s="18"/>
+    </row>
+    <row r="2004" spans="1:6">
+      <c r="A2004" s="8">
+        <v>69757</v>
+      </c>
+      <c r="B2004" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="C2004" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2004" s="18"/>
+      <c r="E2004" s="18"/>
+      <c r="F2004" s="18"/>
+    </row>
+    <row r="2005" spans="1:6">
+      <c r="A2005" s="8">
+        <v>69761</v>
+      </c>
+      <c r="B2005" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="C2005" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2005" s="18"/>
+      <c r="E2005" s="18"/>
+      <c r="F2005" s="18"/>
+    </row>
+    <row r="2006" spans="1:6">
+      <c r="A2006" s="8">
+        <v>69766</v>
+      </c>
+      <c r="B2006" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C2006" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2006" s="18"/>
+      <c r="E2006" s="18"/>
+      <c r="F2006" s="18"/>
+    </row>
+    <row r="2007" spans="1:6">
+      <c r="A2007" s="8">
+        <v>69775</v>
+      </c>
+      <c r="B2007" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="C2007" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2007" s="18"/>
+      <c r="E2007" s="18"/>
+      <c r="F2007" s="18"/>
+    </row>
+    <row r="2008" spans="1:6">
+      <c r="A2008" s="8">
+        <v>69785</v>
+      </c>
+      <c r="B2008" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="C2008" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2008" s="18"/>
+      <c r="E2008" s="18"/>
+      <c r="F2008" s="18"/>
+    </row>
+    <row r="2009" spans="1:6">
+      <c r="A2009" s="8">
+        <v>69787</v>
+      </c>
+      <c r="B2009" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C2009" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2009" s="18"/>
+      <c r="E2009" s="18"/>
+      <c r="F2009" s="18"/>
+    </row>
+    <row r="2010" spans="1:6">
+      <c r="A2010" s="8">
+        <v>69793</v>
+      </c>
+      <c r="B2010" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="C2010" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2010" s="18"/>
+      <c r="E2010" s="18"/>
+      <c r="F2010" s="18"/>
+    </row>
+    <row r="2011" spans="1:6">
+      <c r="A2011" s="8">
+        <v>69800</v>
+      </c>
+      <c r="B2011" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="C2011" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2011" s="18"/>
+      <c r="E2011" s="18"/>
+      <c r="F2011" s="18"/>
+    </row>
+    <row r="2012" spans="1:6">
+      <c r="A2012" s="8">
+        <v>69804</v>
+      </c>
+      <c r="B2012" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C2012" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2012" s="18"/>
+      <c r="E2012" s="18"/>
+      <c r="F2012" s="18"/>
+    </row>
+    <row r="2013" spans="1:6">
+      <c r="A2013" s="8">
+        <v>69810</v>
+      </c>
+      <c r="B2013" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="C2013" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2013" s="18"/>
+      <c r="E2013" s="18"/>
+      <c r="F2013" s="18"/>
+    </row>
+    <row r="2014" spans="1:6">
+      <c r="A2014" s="8">
+        <v>69811</v>
+      </c>
+      <c r="B2014" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2014" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2014" s="18"/>
+      <c r="E2014" s="18"/>
+      <c r="F2014" s="18"/>
+    </row>
+    <row r="2015" spans="1:6">
+      <c r="A2015" s="8">
+        <v>69815</v>
+      </c>
+      <c r="B2015" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C2015" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2015" s="18"/>
+      <c r="E2015" s="18"/>
+      <c r="F2015" s="18"/>
+    </row>
+    <row r="2016" spans="1:6">
+      <c r="A2016" s="8">
+        <v>69823</v>
+      </c>
+      <c r="B2016" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="C2016" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2016" s="18"/>
+      <c r="E2016" s="18"/>
+      <c r="F2016" s="18"/>
+    </row>
+    <row r="2017" spans="1:6">
+      <c r="A2017" s="8">
+        <v>69828</v>
+      </c>
+      <c r="B2017" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C2017" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2017" s="18"/>
+      <c r="E2017" s="18"/>
+      <c r="F2017" s="18"/>
+    </row>
+    <row r="2018" spans="1:6">
+      <c r="A2018" s="8">
+        <v>69842</v>
+      </c>
+      <c r="B2018" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2018" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2018" s="18"/>
+      <c r="E2018" s="18"/>
+      <c r="F2018" s="18"/>
+    </row>
+    <row r="2019" spans="1:6">
+      <c r="A2019" s="8">
+        <v>69848</v>
+      </c>
+      <c r="B2019" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="C2019" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2019" s="18"/>
+      <c r="E2019" s="18"/>
+      <c r="F2019" s="18"/>
+    </row>
+    <row r="2020" spans="1:6">
+      <c r="A2020" s="8">
+        <v>69849</v>
+      </c>
+      <c r="B2020" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="C2020" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2020" s="18"/>
+      <c r="E2020" s="18"/>
+      <c r="F2020" s="18"/>
+    </row>
+    <row r="2021" spans="1:6">
+      <c r="A2021" s="8">
+        <v>69855</v>
+      </c>
+      <c r="B2021" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="C2021" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2021" s="18"/>
+      <c r="E2021" s="18"/>
+      <c r="F2021" s="18"/>
+    </row>
+    <row r="2022" spans="1:6">
+      <c r="A2022" s="8">
+        <v>69856</v>
+      </c>
+      <c r="B2022" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="C2022" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2022" s="18"/>
+      <c r="E2022" s="18"/>
+      <c r="F2022" s="18"/>
+    </row>
+    <row r="2023" spans="1:6">
+      <c r="A2023" s="8">
+        <v>69860</v>
+      </c>
+      <c r="B2023" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="C2023" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2023" s="18"/>
+      <c r="E2023" s="18"/>
+      <c r="F2023" s="18"/>
+    </row>
+    <row r="2024" spans="1:6">
+      <c r="A2024" s="8">
+        <v>69861</v>
+      </c>
+      <c r="B2024" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="C2024" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2024" s="18"/>
+      <c r="E2024" s="18"/>
+      <c r="F2024" s="18"/>
+    </row>
+    <row r="2025" spans="1:6">
+      <c r="A2025" s="8">
+        <v>69870</v>
+      </c>
+      <c r="B2025" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="C2025" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2025" s="18"/>
+      <c r="E2025" s="18"/>
+      <c r="F2025" s="18"/>
+    </row>
+    <row r="2026" spans="1:6">
+      <c r="A2026" s="8">
+        <v>69877</v>
+      </c>
+      <c r="B2026" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="C2026" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2026" s="18"/>
+      <c r="E2026" s="18"/>
+      <c r="F2026" s="18"/>
+    </row>
+    <row r="2027" spans="1:6">
+      <c r="A2027" s="8">
+        <v>69883</v>
+      </c>
+      <c r="B2027" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="C2027" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2027" s="18"/>
+      <c r="E2027" s="18"/>
+      <c r="F2027" s="18"/>
+    </row>
+    <row r="2028" spans="1:6">
+      <c r="A2028" s="8">
+        <v>69891</v>
+      </c>
+      <c r="B2028" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="C2028" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2028" s="18"/>
+      <c r="E2028" s="18"/>
+      <c r="F2028" s="18"/>
+    </row>
+    <row r="2029" spans="1:6">
+      <c r="A2029" s="8">
+        <v>69892</v>
+      </c>
+      <c r="B2029" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2029" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2029" s="18"/>
+      <c r="E2029" s="18"/>
+      <c r="F2029" s="18"/>
+    </row>
+    <row r="2030" spans="1:6">
+      <c r="A2030" s="8">
+        <v>69893</v>
+      </c>
+      <c r="B2030" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="C2030" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2030" s="18"/>
+      <c r="E2030" s="18"/>
+      <c r="F2030" s="18"/>
+    </row>
+    <row r="2031" spans="1:6">
+      <c r="A2031" s="8">
+        <v>69901</v>
+      </c>
+      <c r="B2031" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="C2031" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2031" s="18"/>
+      <c r="E2031" s="18"/>
+      <c r="F2031" s="18"/>
+    </row>
+    <row r="2032" spans="1:6">
+      <c r="A2032" s="8">
+        <v>69909</v>
+      </c>
+      <c r="B2032" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2032" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2032" s="18"/>
+      <c r="E2032" s="18"/>
+      <c r="F2032" s="18"/>
+    </row>
+    <row r="2033" spans="1:6">
+      <c r="A2033" s="8">
+        <v>69917</v>
+      </c>
+      <c r="B2033" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="C2033" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2033" s="18"/>
+      <c r="E2033" s="18"/>
+      <c r="F2033" s="18"/>
+    </row>
+    <row r="2034" spans="1:6">
+      <c r="A2034" s="8">
+        <v>69918</v>
+      </c>
+      <c r="B2034" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="C2034" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2034" s="18"/>
+      <c r="E2034" s="18"/>
+      <c r="F2034" s="18"/>
+    </row>
+    <row r="2035" spans="1:6">
+      <c r="A2035" s="8">
+        <v>69919</v>
+      </c>
+      <c r="B2035" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="C2035" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2035" s="18"/>
+      <c r="E2035" s="18"/>
+      <c r="F2035" s="18"/>
+    </row>
+    <row r="2036" spans="1:6">
+      <c r="A2036" s="8">
+        <v>69923</v>
+      </c>
+      <c r="B2036" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="C2036" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2036" s="18"/>
+      <c r="E2036" s="18"/>
+      <c r="F2036" s="18"/>
+    </row>
+    <row r="2037" spans="1:6">
+      <c r="A2037" s="8">
+        <v>69928</v>
+      </c>
+      <c r="B2037" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="C2037" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2037" s="18"/>
+      <c r="E2037" s="18"/>
+      <c r="F2037" s="18"/>
+    </row>
+    <row r="2038" spans="1:6">
+      <c r="A2038" s="8">
+        <v>69942</v>
+      </c>
+      <c r="B2038" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="C2038" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2038" s="18"/>
+      <c r="E2038" s="18"/>
+      <c r="F2038" s="18"/>
+    </row>
+    <row r="2039" spans="1:6">
+      <c r="A2039" s="8">
+        <v>69944</v>
+      </c>
+      <c r="B2039" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2039" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2039" s="18"/>
+      <c r="E2039" s="18"/>
+      <c r="F2039" s="18"/>
+    </row>
+    <row r="2040" spans="1:6">
+      <c r="A2040" s="8">
+        <v>69952</v>
+      </c>
+      <c r="B2040" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="C2040" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2040" s="18"/>
+      <c r="E2040" s="18"/>
+      <c r="F2040" s="18"/>
+    </row>
+    <row r="2041" spans="1:6">
+      <c r="A2041" s="8">
+        <v>69964</v>
+      </c>
+      <c r="B2041" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="C2041" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2041" s="18"/>
+      <c r="E2041" s="18"/>
+      <c r="F2041" s="18"/>
+    </row>
+    <row r="2042" spans="1:6">
+      <c r="A2042" s="8">
+        <v>69965</v>
+      </c>
+      <c r="B2042" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2042" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2042" s="18"/>
+      <c r="E2042" s="18"/>
+      <c r="F2042" s="18"/>
+    </row>
+    <row r="2043" spans="1:6">
+      <c r="A2043" s="8">
+        <v>69967</v>
+      </c>
+      <c r="B2043" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="C2043" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2043" s="18"/>
+      <c r="E2043" s="18"/>
+      <c r="F2043" s="18"/>
+    </row>
+    <row r="2044" spans="1:6">
+      <c r="A2044" s="8">
+        <v>69973</v>
+      </c>
+      <c r="B2044" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="C2044" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2044" s="18"/>
+      <c r="E2044" s="18"/>
+      <c r="F2044" s="18"/>
+    </row>
+    <row r="2045" spans="1:6">
+      <c r="A2045" s="8">
+        <v>69974</v>
+      </c>
+      <c r="B2045" s="9" t="s">
+        <v>430</v>
+      </c>
+      <c r="C2045" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2045" s="18"/>
+      <c r="E2045" s="18"/>
+      <c r="F2045" s="18"/>
+    </row>
+    <row r="2046" spans="1:6">
+      <c r="A2046" s="8">
+        <v>69979</v>
+      </c>
+      <c r="B2046" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="C2046" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2046" s="18"/>
+      <c r="E2046" s="18"/>
+      <c r="F2046" s="18"/>
+    </row>
+    <row r="2047" spans="1:6">
+      <c r="A2047" s="8">
+        <v>69993</v>
+      </c>
+      <c r="B2047" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="C2047" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2047" s="18"/>
+      <c r="E2047" s="18"/>
+      <c r="F2047" s="18"/>
+    </row>
+    <row r="2048" spans="1:6">
+      <c r="A2048" s="8">
+        <v>69997</v>
+      </c>
+      <c r="B2048" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="C2048" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2048" s="18"/>
+      <c r="E2048" s="18"/>
+      <c r="F2048" s="18"/>
+    </row>
+    <row r="2049" spans="1:6">
+      <c r="A2049" s="8">
+        <v>85115</v>
+      </c>
+      <c r="B2049" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="C2049" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2049" s="18"/>
+      <c r="E2049" s="18"/>
+      <c r="F2049" s="18"/>
+    </row>
+    <row r="2050" spans="1:6">
+      <c r="A2050" s="8">
+        <v>85116</v>
+      </c>
+      <c r="B2050" s="9" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2050" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2050" s="18"/>
+      <c r="E2050" s="18"/>
+      <c r="F2050" s="18"/>
+    </row>
+    <row r="2051" spans="1:6">
+      <c r="A2051" s="8">
+        <v>85117</v>
+      </c>
+      <c r="B2051" s="9" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C2051" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2051" s="18"/>
+      <c r="E2051" s="18"/>
+      <c r="F2051" s="18"/>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A29:F757">
-    <sortCondition ref="A29:A757"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A29:F2051">
+    <sortCondition ref="A29:A2051"/>
   </sortState>
   <mergeCells count="31">
-    <mergeCell ref="C19:I19"/>
-[...6 lines deleted...]
-    <mergeCell ref="A18:I18"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C22:I22"/>
     <mergeCell ref="C23:I23"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="C13:I13"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:I9"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="C21:I21"/>
+    <mergeCell ref="C14:I14"/>
+    <mergeCell ref="C15:I15"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="A18:I18"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
-  <conditionalFormatting sqref="B117">
+  <conditionalFormatting sqref="B116">
     <cfRule type="timePeriod" dxfId="1" priority="3" timePeriod="tomorrow">
-      <formula>FLOOR(B117,1)=TODAY()+1</formula>
+      <formula>FLOOR(B116,1)=TODAY()+1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B126">
+  <conditionalFormatting sqref="B125">
     <cfRule type="timePeriod" dxfId="0" priority="4" timePeriod="tomorrow">
-      <formula>FLOOR(B126,1)=TODAY()+1</formula>
+      <formula>FLOOR(B125,1)=TODAY()+1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K0000FF Classification – Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>