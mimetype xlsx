--- v2 (2026-04-17)
+++ v3 (2026-06-01)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\soaf1031\cm_share\Draft\TMO-TSA\TONY\STAMP\Stamp Duty - Working\Pending\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86478B16-6863-43DC-AD20-2AABAD672A1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{678A312B-B0BC-45C5-A894-402C7C14895D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="288" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$28:$F$337</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$28:$F$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4080" uniqueCount="1978">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1218" uniqueCount="621">
   <si>
     <t>證券類別</t>
   </si>
   <si>
     <t>1. 普通股及認股權證</t>
   </si>
   <si>
     <t>2. 優先股</t>
   </si>
   <si>
     <t>3. 結構性產品</t>
   </si>
   <si>
     <t xml:space="preserve">    A.  衍生權證</t>
   </si>
   <si>
     <t xml:space="preserve">    B.  股票掛鉤票據</t>
   </si>
   <si>
     <t xml:space="preserve">    C.  牛熊證</t>
   </si>
   <si>
     <t xml:space="preserve">    D.  界內證</t>
   </si>
   <si>
@@ -109,5929 +109,1860 @@
   <si>
     <t>不適用</t>
   </si>
   <si>
     <t>無</t>
   </si>
   <si>
     <t>自上月底新或即將上市/可交易證券須否繳納印花稅狀況：</t>
   </si>
   <si>
     <t>股份代號</t>
   </si>
   <si>
     <t>股份簡稱</t>
   </si>
   <si>
     <t>須否繳納印花稅(Y=要，N=不要)</t>
   </si>
   <si>
     <t>免責聲明</t>
   </si>
   <si>
     <t xml:space="preserve">在不損害主網頁的責任聲明的原則下，香港交易及結算所有限公司及其附屬公司進一步表明不對本網頁內容負上責任，亦不對本網頁資料的正確及可靠程度作出表述，並聲明不對由於任何依據本網頁全部或任何部分資料所引起的損失或損害負上責任（不論是民事侵權行為責任或合約責任或其他）。本網頁有關毋須繳納香港印花稅的證券資料只供參考之用。
 本網頁所載內容不會影響根據《印花稅條例》（香港法例第117章）的規定繳交應課印花稅的責任，及不會損害香港交易及結算所有限公司及其附屬公司在印花稅署署長要求下，按照《交易所規則》就須根據《印花稅條例》課稅的認可交易收取印花稅的權利。
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>N</t>
   </si>
   <si>
     <t>毋須繳納香港印花稅的證券〔包括GEM及非上市可交易股份〕</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">    C.  房地產投資信託基金</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>恒指星展八十牛Ｓ</t>
-[...184 lines deleted...]
-  <si>
     <t>恒指摩利八乙熊９</t>
   </si>
   <si>
-    <t>恒指摩通八九牛Ｈ</t>
-[...2869 lines deleted...]
-  <si>
     <t>恒指瑞銀八九牛Ｎ</t>
   </si>
   <si>
-    <t>恒指瑞銀八乙牛Ｃ</t>
-[...586 lines deleted...]
-  <si>
     <t>恒指匯豐八九牛Ｂ</t>
   </si>
   <si>
-    <t>恒指匯豐八九牛Ｃ</t>
-[...749 lines deleted...]
-    <t>恒指星展八甲牛Ｎ</t>
+    <t>恒指摩通九三熊３</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊４</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊５</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊６</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲熊７</t>
+  </si>
+  <si>
+    <t>恒指信證八甲熊５</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛９</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛９</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊６</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛４</t>
   </si>
   <si>
     <t>恒指匯豐八九牛１</t>
   </si>
   <si>
-    <t>恒指匯豐八九牛Ｅ</t>
-[...35 lines deleted...]
-    <t>匯隆控股</t>
+    <t>恒指摩通八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｚ</t>
   </si>
   <si>
     <t>Y</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
-    <t>吉利摩利六十沽Ｂ</t>
-[...104 lines deleted...]
-    <t>恒指信證八甲牛３</t>
+    <t>恒指中銀八四熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八四熊５</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛３</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八七牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｋ</t>
+  </si>
+  <si>
+    <t>N</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊２</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八七牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八七牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛１</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛Ｆ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲牛６</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲牛９</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊２</t>
+  </si>
+  <si>
+    <t>恒指摩通九二熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通九二熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛１</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛２</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八七牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛７</t>
+  </si>
+  <si>
+    <t>恒指摩通九二熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指摩通九二熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛８</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法興八二熊Ｖ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛２</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛４</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛６</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛８</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛１</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲牛３</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八甲牛１</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛９</t>
+  </si>
+  <si>
+    <t>恒指星展八九牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法興八四熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛７</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛１</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指法巴八九牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指法興八三熊８</t>
+  </si>
+  <si>
+    <t>恒指法興八三熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指中銀六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>中化中銀七七購Ａ</t>
+  </si>
+  <si>
+    <t>美團中銀七一購Ａ</t>
+  </si>
+  <si>
+    <t>信藥中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>工行法興七二購Ａ</t>
+  </si>
+  <si>
+    <t>阿里花旗六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>阿里匯豐七六購Ａ</t>
+  </si>
+  <si>
+    <t>東岳信證六甲購Ａ</t>
+  </si>
+  <si>
+    <t>兆易信證六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>聯想麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>阿里星展六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>小米星展六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>建板摩通六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>聯想花旗六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>比電法巴六乙購Ａ</t>
+  </si>
+  <si>
+    <t>太科摩通六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>石藥花旗七八購Ａ</t>
+  </si>
+  <si>
+    <t>毛戈花旗七二購Ａ</t>
+  </si>
+  <si>
+    <t>平安國君七一購Ａ</t>
+  </si>
+  <si>
+    <t>聯想國君六乙購Ａ</t>
+  </si>
+  <si>
+    <t>聯想國君六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>騰訊國君六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>中芯摩通七一購Ａ</t>
+  </si>
+  <si>
+    <t>南航摩通七一購Ａ</t>
+  </si>
+  <si>
+    <t>東岳法興六甲購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊法興六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>建滔法興六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>比迪法興七二購Ａ</t>
+  </si>
+  <si>
+    <t>華虹摩利六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>快手摩利六甲沽Ａ</t>
+  </si>
+  <si>
+    <t>聯想摩利六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>建板摩利六甲購Ｃ</t>
+  </si>
+  <si>
+    <t>東岳摩利六甲購Ａ</t>
+  </si>
+  <si>
+    <t>舜光摩利六甲購Ａ</t>
+  </si>
+  <si>
+    <t>匯豐摩通七三沽Ａ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀七二沽Ａ</t>
+  </si>
+  <si>
+    <t>地平瑞銀六甲購Ａ</t>
+  </si>
+  <si>
+    <t>聯想瑞銀六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>中芯法巴六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>小米中銀六乙購Ｇ</t>
+  </si>
+  <si>
+    <t>小米中銀六乙沽Ｃ</t>
+  </si>
+  <si>
+    <t>中芯中銀六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>中芯中銀六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>復醫中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>石藥中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>舜光中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>恒指中銀六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>納指法興六乙牛Ｎ</t>
+  </si>
+  <si>
+    <t>納指法興八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛１</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛８</t>
+  </si>
+  <si>
+    <t>恒指信證八乙牛９</t>
+  </si>
+  <si>
+    <t>恒指信證九二熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指信證九二熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指信證九二熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指花旗八四熊Ｖ</t>
+  </si>
+  <si>
+    <t>美團摩通九四熊Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>寧德摩通六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>小米摩通八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六乙牛Ｎ</t>
+  </si>
+  <si>
+    <t>平安摩通八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>華虹摩通六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>長飛摩通六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊１</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊２</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊３</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｂ</t>
+  </si>
+  <si>
+    <t>中芯法巴六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>華虹法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊法巴八七熊Ｄ</t>
+  </si>
+  <si>
+    <t>阿里法巴六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>寧德法巴六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>美團法巴六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>美團法巴八六熊Ｎ</t>
+  </si>
+  <si>
+    <t>小米法巴六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>小米法巴八六熊Ｔ</t>
+  </si>
+  <si>
+    <t>比迪法巴六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>比迪法巴八六熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指國君八九牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指國君八九牛Ｓ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊６</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊７</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊４</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｈ</t>
+  </si>
+  <si>
+    <t>小米摩利八乙熊Ｉ</t>
+  </si>
+  <si>
+    <t>小米摩利六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>華虹瑞銀六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>寧德瑞銀六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｇ</t>
+  </si>
+  <si>
+    <t>匯豐瑞銀八乙牛Ｅ</t>
+  </si>
+  <si>
+    <t>海油瑞銀七五熊Ｇ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>百度瑞銀八甲熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲熊Ｘ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六乙牛Ｙ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六乙牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指中銀八四熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指法興九四熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛Ｋ</t>
+  </si>
+  <si>
+    <t>恒指法興八九牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法興八十牛Ｐ</t>
+  </si>
+  <si>
+    <t>匯豐法興八三牛Ｉ</t>
+  </si>
+  <si>
+    <t>匯豐法興七二熊Ｄ</t>
+  </si>
+  <si>
+    <t>華虹法興六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>華虹法興八乙熊Ｕ</t>
+  </si>
+  <si>
+    <t>寧德法興六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>友邦法興八乙熊Ｌ</t>
+  </si>
+  <si>
+    <t>平安法興七四熊Ｆ</t>
+  </si>
+  <si>
+    <t>小米法興八乙熊Ｘ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｅ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｆ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐七三牛Ａ</t>
+  </si>
+  <si>
+    <t>中芯匯豐八乙熊Ｆ</t>
+  </si>
+  <si>
+    <t>長飛匯豐七乙熊Ｂ</t>
+  </si>
+  <si>
+    <t>寧德匯豐六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>阿里匯豐八甲熊Ｇ</t>
+  </si>
+  <si>
+    <t>小米匯豐八十熊Ｅ</t>
+  </si>
+  <si>
+    <t>港交匯豐八七熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊８</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊９</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｇ</t>
+  </si>
+  <si>
+    <t>恒指匯豐八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>NIUHOLDINGS RTS</t>
+  </si>
+  <si>
+    <t>YSCO B2905</t>
+  </si>
+  <si>
+    <t>美團信證六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>華虹信證六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>小米信證七二沽Ａ</t>
+  </si>
+  <si>
+    <t>李寧麥銀七二購Ａ</t>
+  </si>
+  <si>
+    <t>石藥麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>紫金麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>萬國麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>建板麥銀六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>黑芝麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>三重麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩利六甲沽Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊信證七七購Ｂ</t>
+  </si>
+  <si>
+    <t>美團信證七乙購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>美團摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>小米摩利六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>古茗摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>美團摩利六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>小米摩利六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>華地摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>港交摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>阿里摩通六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>耀才摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>中投摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>華虹摩通六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒指國君六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>美團國君六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>小米國君六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>比迪國君六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>騰訊國君六甲沽Ａ</t>
+  </si>
+  <si>
+    <t>紫金瑞銀六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六甲沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀六甲沽Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法興六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>美團法興六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>美團法興七四購Ａ</t>
+  </si>
+  <si>
+    <t>小米中銀六乙購Ｈ</t>
+  </si>
+  <si>
+    <t>小米中銀七二沽Ａ</t>
+  </si>
+  <si>
+    <t>友邦麥銀七五購Ａ</t>
+  </si>
+  <si>
+    <t>思摩摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>英諾花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>美團花旗七八購Ａ</t>
+  </si>
+  <si>
+    <t>華虹花旗六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>恒指花旗七三購Ａ</t>
+  </si>
+  <si>
+    <t>美團花旗六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>赤金花旗七三購Ａ</t>
+  </si>
+  <si>
+    <t>港交花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>地平花旗七六購Ａ</t>
+  </si>
+  <si>
+    <t>舜光花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>小米法巴六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>美團法巴七三購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六乙購Ｆ</t>
+  </si>
+  <si>
+    <t>阿里法巴六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>平安匯豐六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>小米匯豐六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>美團匯豐六乙購Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>比迪匯豐六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>智譜匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>東岳匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>華虹匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>建滔匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>紫金匯豐六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊８</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊６</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｖ</t>
+  </si>
+  <si>
+    <t>騰訊摩利八甲熊Ｅ</t>
+  </si>
+  <si>
+    <t>阿里摩利八十熊Ｒ</t>
+  </si>
+  <si>
+    <t>美團摩利八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙熊８</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八十牛Ｍ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲熊２</t>
+  </si>
+  <si>
+    <t>恒指信證八甲熊６</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊９</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指星展八四熊Ｋ</t>
+  </si>
+  <si>
+    <t>恒指國君八九牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指國君八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊２</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛６</t>
+  </si>
+  <si>
+    <t>恒指摩通八乙牛Ｐ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｎ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛９</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩通八十牛Ｘ</t>
+  </si>
+  <si>
+    <t>友邦摩通八甲熊Ｂ</t>
+  </si>
+  <si>
+    <t>商湯摩通六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>小米摩通八甲熊Ｃ</t>
+  </si>
+  <si>
+    <t>美團摩通六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通六乙牛Ａ</t>
+  </si>
+  <si>
+    <t>華虹摩通八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>華虹摩通八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>美團摩通六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>港交摩通八乙熊Ｉ</t>
+  </si>
+  <si>
+    <t>阿里摩通八乙熊Ｍ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛７</t>
+  </si>
+  <si>
+    <t>華虹摩通六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲牛７</t>
+  </si>
+  <si>
+    <t>美團摩通八甲熊Ｅ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六甲牛８</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｋ</t>
   </si>
   <si>
     <t>恒指中銀八九牛Ｑ</t>
   </si>
   <si>
-    <t>恒指中銀八四熊３</t>
-[...155 lines deleted...]
-    <t>恒指法興八九牛９</t>
+    <t>恒指中銀八四熊２</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指花旗七四熊２</t>
+  </si>
+  <si>
+    <t>恒指花旗八二熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指花旗八九牛Ｍ</t>
+  </si>
+  <si>
+    <t>騰訊法興六乙牛Ｌ</t>
+  </si>
+  <si>
+    <t>騰訊法興七一牛Ｉ</t>
+  </si>
+  <si>
+    <t>港交法興七四牛Ｗ</t>
+  </si>
+  <si>
+    <t>港交法興八乙熊Ｌ</t>
+  </si>
+  <si>
+    <t>中芯法興六乙牛Ｇ</t>
+  </si>
+  <si>
+    <t>華虹法興六乙牛Ｇ</t>
+  </si>
+  <si>
+    <t>紫金法興八乙熊Ｎ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｌ</t>
+  </si>
+  <si>
+    <t>騰訊法興八甲熊Ｑ</t>
+  </si>
+  <si>
+    <t>華虹法興八乙熊Ｖ</t>
+  </si>
+  <si>
+    <t>美團法興八乙熊Ｕ</t>
+  </si>
+  <si>
+    <t>百度法興八十熊Ｂ</t>
+  </si>
+  <si>
+    <t>阿里法興六甲牛Ｔ</t>
+  </si>
+  <si>
+    <t>阿里法興八十熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛３</t>
+  </si>
+  <si>
+    <t>恒指匯豐九二熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九二熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九二熊Ｇ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九二熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九三熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指匯豐九二熊Ｏ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六十牛２</t>
+  </si>
+  <si>
+    <t>華虹瑞銀八乙熊Ｕ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｉ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀六甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>美團瑞銀六甲牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｘ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛Ｄ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛７</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十牛Ｅ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲熊１</t>
+  </si>
+  <si>
+    <t>港交瑞銀八乙熊Ｊ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀八甲熊Ｊ</t>
+  </si>
+  <si>
+    <t>小米瑞銀八乙熊Ｓ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀八乙熊Ｏ</t>
+  </si>
+  <si>
+    <t>中芯瑞銀六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>阿里瑞銀八十熊Ｖ</t>
+  </si>
+  <si>
+    <t>華虹瑞銀六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>華虹瑞銀八乙熊Ｖ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>美團瑞銀九四熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛Ｙ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八四熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八四熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八甲牛Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐七一牛Ｇ</t>
+  </si>
+  <si>
+    <t>平安匯豐八二熊Ｃ</t>
+  </si>
+  <si>
+    <t>華虹匯豐六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>中芯匯豐六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐八甲熊Ｉ</t>
+  </si>
+  <si>
+    <t>華虹匯豐六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>華虹匯豐八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>美團匯豐八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里匯豐六甲牛Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｒ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｕ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊６</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｆ</t>
+  </si>
+  <si>
+    <t>阿里法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>阿里法巴八十熊Ｈ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六甲牛Ａ</t>
+  </si>
+  <si>
+    <t>中芯法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>小米法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>華虹法巴六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>華虹法巴六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>比迪法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>麥迪森控股股權</t>
+  </si>
+  <si>
+    <t>麥迪森控股（新）</t>
+  </si>
+  <si>
+    <t>中國金融國際</t>
+  </si>
+  <si>
+    <t>ALCO HOLD RTS</t>
+  </si>
+  <si>
+    <t>SFG INTL B2906</t>
+  </si>
+  <si>
+    <t>更新日期: 2026年6月1日</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>按2026年5月31日資料，毋須繳納印花稅的證券(股份代號)</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>三花信證七一購Ａ</t>
+  </si>
+  <si>
+    <t>老鋪信證七二購Ａ</t>
+  </si>
+  <si>
+    <t>聯想信證六乙購Ａ</t>
+  </si>
+  <si>
+    <t>國信麥銀七一購Ａ</t>
+  </si>
+  <si>
+    <t>華虹麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>寧德摩通六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>聯想摩通六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>東岳摩通六乙購Ａ</t>
+  </si>
+  <si>
+    <t>電子麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>東岳麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>復電麥銀七一購Ａ</t>
+  </si>
+  <si>
+    <t>三花麥銀七五購Ａ</t>
+  </si>
+  <si>
+    <t>舜光麥銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>阿里國君六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>阿里國君七三購Ａ</t>
+  </si>
+  <si>
+    <t>華虹國君六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>長飛國君七一購Ａ</t>
+  </si>
+  <si>
+    <t>建板花旗六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>東岳花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>地平國君七二購Ａ</t>
+  </si>
+  <si>
+    <t>比電花旗六甲購Ａ</t>
+  </si>
+  <si>
+    <t>壁仞花旗六乙購Ａ</t>
+  </si>
+  <si>
+    <t>中芯法巴七三購Ａ</t>
+  </si>
+  <si>
+    <t>華虹法巴七二購Ａ</t>
+  </si>
+  <si>
+    <t>騰訊法巴七七購Ａ</t>
+  </si>
+  <si>
+    <t>兆易摩通六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>小米法巴七甲購Ａ</t>
+  </si>
+  <si>
+    <t>中壽摩利六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>騰訊摩利六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>阿里摩利六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>建滔摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>信藥摩利六乙購Ａ</t>
+  </si>
+  <si>
+    <t>小米法興六乙購Ｅ</t>
+  </si>
+  <si>
+    <t>泡瑪法興六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>智譜法興六十購Ｄ</t>
+  </si>
+  <si>
+    <t>恒指法興六甲沽Ｂ</t>
+  </si>
+  <si>
+    <t>地平中銀七二購Ａ</t>
+  </si>
+  <si>
+    <t>地平中銀六乙購Ａ</t>
+  </si>
+  <si>
+    <t>華虹中銀六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊中銀六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六乙購Ｃ</t>
+  </si>
+  <si>
+    <t>比迪瑞銀六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>小米瑞銀六甲購Ｂ</t>
+  </si>
+  <si>
+    <t>津上摩通七一購Ａ</t>
+  </si>
+  <si>
+    <t>赤金摩通七二購Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>理想摩通六乙購Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六乙沽Ｂ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐六乙沽Ａ</t>
+  </si>
+  <si>
+    <t>聯想匯豐七三沽Ａ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>舜光匯豐六乙購Ａ</t>
+  </si>
+  <si>
+    <t>聯想匯豐七六購Ａ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｉ</t>
+  </si>
+  <si>
+    <t>恒指星展八二熊Ｐ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｚ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｑ</t>
+  </si>
+  <si>
+    <t>恒指星展八甲牛Ｒ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指摩利八十牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指摩利八乙牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指摩利八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙熊Ｃ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙熊Ａ</t>
+  </si>
+  <si>
+    <t>恒指信證八乙熊Ｄ</t>
+  </si>
+  <si>
+    <t>恒指信證八甲牛Ａ</t>
+  </si>
+  <si>
+    <t>恒指國君八九牛Ｖ</t>
+  </si>
+  <si>
+    <t>恒指國君八九牛Ｗ</t>
+  </si>
+  <si>
+    <t>恒指國君八甲熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指花旗八七牛１</t>
+  </si>
+  <si>
+    <t>恒指花旗八二熊Ｔ</t>
+  </si>
+  <si>
+    <t>恒指花旗八八牛Ｏ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｊ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指法巴九三熊Ｏ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>騰訊法巴六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪法巴六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｅ</t>
+  </si>
+  <si>
+    <t>恒指摩通九三熊Ｉ</t>
+  </si>
+  <si>
+    <t>騰訊摩通六乙牛Ｏ</t>
+  </si>
+  <si>
+    <t>阿里摩通六甲牛８</t>
+  </si>
+  <si>
+    <t>恒指摩通八九牛Ｕ</t>
+  </si>
+  <si>
+    <t>寧德摩通六甲牛Ｄ</t>
+  </si>
+  <si>
+    <t>泡瑪摩通八乙熊Ｈ</t>
+  </si>
+  <si>
+    <t>華虹摩通七四牛Ｃ</t>
+  </si>
+  <si>
+    <t>小米摩通六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>長飛摩通六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛４</t>
+  </si>
+  <si>
+    <t>恒指法興八七牛Ｈ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊Ｓ</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊２</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊３</t>
+  </si>
+  <si>
+    <t>恒指法興九三熊５</t>
   </si>
   <si>
     <t>恒指法興八九牛Ｄ</t>
   </si>
   <si>
-    <t>恒指法興九三熊Ｂ</t>
-[...83 lines deleted...]
-    <t>Y</t>
+    <t>小米法興八乙熊Ｋ</t>
+  </si>
+  <si>
+    <t>寧德法興六乙牛Ｂ</t>
+  </si>
+  <si>
+    <t>長飛法興六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>泡瑪法興七六牛Ａ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｈ</t>
+  </si>
+  <si>
+    <t>小米法興七一牛Ｉ</t>
+  </si>
+  <si>
+    <t>恒指中銀八九牛Ｎ</t>
+  </si>
+  <si>
+    <t>寧德中銀六乙牛Ｃ</t>
+  </si>
+  <si>
+    <t>寧德中銀六乙牛Ｄ</t>
+  </si>
+  <si>
+    <t>華虹中銀六乙牛Ｑ</t>
+  </si>
+  <si>
+    <t>紫金瑞銀八乙熊Ｏ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｆ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｍ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八十熊Ｑ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｊ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｋ</t>
+  </si>
+  <si>
+    <t>騰訊瑞銀六甲牛Ｌ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛３</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八八熊Ｈ</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八八熊５</t>
+  </si>
+  <si>
+    <t>恒指瑞銀八九牛６</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀六甲牛Ｂ</t>
+  </si>
+  <si>
+    <t>泡瑪瑞銀八乙熊Ｖ</t>
+  </si>
+  <si>
+    <t>小米匯豐八十熊Ｆ</t>
+  </si>
+  <si>
+    <t>騰訊匯豐六甲牛Ｒ</t>
+  </si>
+  <si>
+    <t>中芯匯豐八甲熊Ｆ</t>
+  </si>
+  <si>
+    <t>阿里匯豐八甲熊Ｈ</t>
+  </si>
+  <si>
+    <t>泡瑪匯豐六甲牛Ｃ</t>
+  </si>
+  <si>
+    <t>寧德匯豐六甲牛Ｆ</t>
+  </si>
+  <si>
+    <t>首鋼朗澤</t>
+  </si>
+  <si>
+    <t>新明中國</t>
+  </si>
+  <si>
+    <t>京玖康療（新）</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
-    <t>長光辰芯</t>
-[...1041 lines deleted...]
-    <t>南方黃金</t>
+    <t>BOCOMLM N2906</t>
+  </si>
+  <si>
+    <t>BOCOMLM N3106-R</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="0000#"/>
     <numFmt numFmtId="178" formatCode="00000"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
@@ -6452,88 +2383,77 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -6932,66 +2852,66 @@
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="7" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
@@ -9717,154 +5637,142 @@
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3021">
     <cellStyle name="20% - Accent1" xfId="260" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="264" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="268" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="272" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="276" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="280" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="261" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="265" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="269" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="273" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="277" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="281" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="262" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="266" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="270" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="274" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="278" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="282" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="259" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="263" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="267" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="271" builtinId="41" customBuiltin="1"/>
@@ -12846,72 +8754,51 @@
     <cellStyle name="Neutral" xfId="249" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="283" xr:uid="{00000000-0005-0000-0000-0000B70B0000}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-0000B80B0000}"/>
     <cellStyle name="Normal 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-0000B90B0000}"/>
     <cellStyle name="Normal 2 3" xfId="3016" xr:uid="{00000000-0005-0000-0000-0000BA0B0000}"/>
     <cellStyle name="Normal 2 4" xfId="284" xr:uid="{00000000-0005-0000-0000-0000BB0B0000}"/>
     <cellStyle name="Normal 2 5" xfId="3020" xr:uid="{026CD91E-A3D8-4477-8AE8-AD3256CD0297}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-0000BC0B0000}"/>
     <cellStyle name="Normal 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-0000BD0B0000}"/>
     <cellStyle name="Normal 3 3" xfId="3017" xr:uid="{00000000-0005-0000-0000-0000BE0B0000}"/>
     <cellStyle name="Normal 3 4" xfId="285" xr:uid="{00000000-0005-0000-0000-0000BF0B0000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-0000C00B0000}"/>
     <cellStyle name="Normal 5" xfId="286" xr:uid="{00000000-0005-0000-0000-0000C10B0000}"/>
     <cellStyle name="Normal 6" xfId="3012" xr:uid="{00000000-0005-0000-0000-0000C20B0000}"/>
     <cellStyle name="Normal 7" xfId="3013" xr:uid="{00000000-0005-0000-0000-0000C30B0000}"/>
     <cellStyle name="Normal 8" xfId="3015" xr:uid="{00000000-0005-0000-0000-0000C40B0000}"/>
     <cellStyle name="Normal 9" xfId="3019" xr:uid="{00000000-0005-0000-0000-0000C50B0000}"/>
     <cellStyle name="Note" xfId="256" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Note 2" xfId="3018" xr:uid="{00000000-0005-0000-0000-0000C70B0000}"/>
     <cellStyle name="Output" xfId="251" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="242" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="258" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="255" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="2">
-[...20 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13154,28778 +9041,8734 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I2051"/>
+  <dimension ref="A1:I620"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="39.85546875" style="3" customWidth="1"/>
     <col min="3" max="6" width="12" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.25">
-      <c r="A1" s="21" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="21"/>
+      <c r="A1" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
     </row>
     <row r="2" spans="1:9" ht="20.25">
-      <c r="A2" s="26"/>
-[...7 lines deleted...]
-      <c r="I2" s="26"/>
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="28"/>
-[...6 lines deleted...]
-      <c r="I3" s="29"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="28"/>
     </row>
     <row r="4" spans="1:9" ht="104.25" customHeight="1">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="31"/>
-[...6 lines deleted...]
-      <c r="I4" s="32"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="31"/>
     </row>
     <row r="5" spans="1:9" ht="20.25">
       <c r="A5" s="10"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
     </row>
     <row r="6" spans="1:9" ht="16.5">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:9" ht="16.5">
       <c r="A7" s="2" t="s">
-        <v>1779</v>
+        <v>486</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
     </row>
     <row r="9" spans="1:9" ht="31.5" customHeight="1">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="24"/>
-[...8 lines deleted...]
-      <c r="I9" s="25"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="23"/>
+      <c r="B10" s="20"/>
       <c r="C10" s="1">
         <v>4332</v>
       </c>
       <c r="D10" s="1">
         <v>4333</v>
       </c>
       <c r="E10" s="1">
         <v>4335</v>
       </c>
       <c r="F10" s="1">
         <v>4336</v>
       </c>
       <c r="G10" s="1">
         <v>4337</v>
       </c>
       <c r="H10" s="1">
         <v>4338</v>
       </c>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="34" t="s">
+      <c r="A11" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="35"/>
+      <c r="B11" s="18"/>
       <c r="C11" s="1">
         <v>4621</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="20"/>
-[...6 lines deleted...]
-      <c r="I12" s="20"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="22" t="s">
+      <c r="A13" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="23"/>
-      <c r="C13" s="19" t="s">
+      <c r="B13" s="20"/>
+      <c r="C13" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="19"/>
-[...4 lines deleted...]
-      <c r="I13" s="19"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="22" t="s">
+      <c r="A14" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="23"/>
-      <c r="C14" s="19" t="s">
+      <c r="B14" s="20"/>
+      <c r="C14" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="19"/>
-[...4 lines deleted...]
-      <c r="I14" s="19"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="23"/>
-      <c r="C15" s="19" t="s">
+      <c r="B15" s="20"/>
+      <c r="C15" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="19"/>
-[...4 lines deleted...]
-      <c r="I15" s="19"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="23"/>
-      <c r="C16" s="19" t="s">
+      <c r="B16" s="20"/>
+      <c r="C16" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D16" s="19"/>
-[...4 lines deleted...]
-      <c r="I16" s="19"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="20"/>
-      <c r="C17" s="19" t="s">
+      <c r="B17" s="16"/>
+      <c r="C17" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D17" s="19"/>
-[...4 lines deleted...]
-      <c r="I17" s="19"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="20"/>
-[...6 lines deleted...]
-      <c r="I18" s="20"/>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="20"/>
-      <c r="C19" s="19" t="s">
+      <c r="B19" s="16"/>
+      <c r="C19" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="19"/>
-[...4 lines deleted...]
-      <c r="I19" s="19"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="20" t="s">
+      <c r="A20" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="20"/>
-      <c r="C20" s="19" t="s">
+      <c r="B20" s="16"/>
+      <c r="C20" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="19"/>
-[...4 lines deleted...]
-      <c r="I20" s="19"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="20" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="19" t="s">
+      <c r="A21" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="16"/>
+      <c r="C21" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D21" s="19"/>
-[...4 lines deleted...]
-      <c r="I21" s="19"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="20"/>
-      <c r="C22" s="19" t="s">
+      <c r="B22" s="16"/>
+      <c r="C22" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D22" s="19"/>
-[...4 lines deleted...]
-      <c r="I22" s="19"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="20"/>
-      <c r="C23" s="19" t="s">
+      <c r="B23" s="16"/>
+      <c r="C23" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D23" s="19"/>
-[...4 lines deleted...]
-      <c r="I23" s="19"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
-      <c r="C24" s="16"/>
-[...2 lines deleted...]
-      <c r="F24" s="16"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="15"/>
+      <c r="A25" s="12"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
     </row>
     <row r="26" spans="1:9" ht="16.5">
       <c r="A26" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="16.5">
       <c r="A28" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="33" t="s">
+      <c r="C28" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="D28" s="33"/>
-[...1 lines deleted...]
-      <c r="F28" s="33"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="8">
-        <v>68</v>
+        <v>648</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>1628</v>
-[...5 lines deleted...]
-      <c r="E29" s="13"/>
+        <v>618</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="8">
-        <v>482</v>
+        <v>2553</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-      <c r="E30" s="13"/>
+        <v>616</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
       <c r="F30" s="14"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="8">
-        <v>2476</v>
+        <v>2957</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>1976</v>
-[...5 lines deleted...]
-      <c r="E31" s="13"/>
+        <v>483</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
       <c r="F31" s="14"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="8">
-        <v>2939</v>
+        <v>2960</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-      <c r="E32" s="13"/>
+        <v>484</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" s="14"/>
+      <c r="E32" s="14"/>
       <c r="F32" s="14"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="8">
-        <v>2940</v>
+        <v>2962</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>1975</v>
-[...5 lines deleted...]
-      <c r="E33" s="13"/>
+        <v>617</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D33" s="14"/>
+      <c r="E33" s="14"/>
       <c r="F33" s="14"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="8">
-        <v>3030</v>
+        <v>8057</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>1977</v>
-[...5 lines deleted...]
-      <c r="E34" s="13"/>
+        <v>482</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
       <c r="F34" s="14"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="8">
-        <v>3277</v>
+        <v>8556</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>1630</v>
-[...5 lines deleted...]
-      <c r="E35" s="13"/>
+        <v>289</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
       <c r="F35" s="14"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="8">
-        <v>6051</v>
+        <v>8560</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>1631</v>
-[...5 lines deleted...]
-      <c r="E36" s="13"/>
+        <v>481</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="14"/>
+      <c r="E36" s="14"/>
       <c r="F36" s="14"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="8">
-        <v>6656</v>
+        <v>13000</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>1506</v>
-[...5 lines deleted...]
-      <c r="E37" s="13"/>
+        <v>145</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D37" s="14"/>
+      <c r="E37" s="14"/>
       <c r="F37" s="14"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="8">
-        <v>8551</v>
+        <v>13001</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>1507</v>
-[...5 lines deleted...]
-      <c r="E38" s="13"/>
+        <v>146</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
       <c r="F38" s="14"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="8">
-        <v>8600</v>
+        <v>13002</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>1508</v>
-[...5 lines deleted...]
-      <c r="E39" s="13"/>
+        <v>147</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
       <c r="F39" s="14"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="8">
-        <v>11133</v>
+        <v>13004</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-      <c r="E40" s="13"/>
+        <v>148</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
       <c r="F40" s="14"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="8">
-        <v>11134</v>
+        <v>13006</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-      <c r="E41" s="13"/>
+        <v>149</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
       <c r="F41" s="14"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="8">
-        <v>11135</v>
+        <v>13007</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-      <c r="E42" s="13"/>
+        <v>291</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
       <c r="F42" s="14"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="8">
-        <v>11136</v>
+        <v>13010</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-      <c r="E43" s="13"/>
+        <v>292</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
       <c r="F43" s="14"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="8">
-        <v>11137</v>
+        <v>13011</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-      <c r="E44" s="13"/>
+        <v>293</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
       <c r="F44" s="14"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="8">
-        <v>11138</v>
+        <v>13012</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-      <c r="E45" s="13"/>
+        <v>294</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
       <c r="F45" s="14"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="8">
-        <v>11139</v>
+        <v>13013</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-      <c r="E46" s="13"/>
+        <v>295</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
       <c r="F46" s="14"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="8">
-        <v>11140</v>
+        <v>13014</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-      <c r="E47" s="13"/>
+        <v>296</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
       <c r="F47" s="14"/>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="17">
-        <v>11141</v>
+      <c r="A48" s="8">
+        <v>13015</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>1381</v>
-[...5 lines deleted...]
-      <c r="E48" s="13"/>
+        <v>297</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
       <c r="F48" s="14"/>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="17">
-        <v>11142</v>
+      <c r="A49" s="8">
+        <v>13016</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>1382</v>
-[...5 lines deleted...]
-      <c r="E49" s="13"/>
+        <v>298</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
       <c r="F49" s="14"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="8">
-        <v>11143</v>
+        <v>13017</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>1780</v>
-[...5 lines deleted...]
-      <c r="E50" s="13"/>
+        <v>299</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D50" s="14"/>
+      <c r="E50" s="14"/>
       <c r="F50" s="14"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="8">
-        <v>11144</v>
+        <v>13018</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>1781</v>
-[...5 lines deleted...]
-      <c r="E51" s="13"/>
+        <v>300</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
       <c r="F51" s="14"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="8">
-        <v>27841</v>
+        <v>13019</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-      <c r="E52" s="13"/>
+        <v>301</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
       <c r="F52" s="14"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="8">
-        <v>27843</v>
+        <v>13020</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-      <c r="E53" s="13"/>
+        <v>302</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53" s="14"/>
+      <c r="E53" s="14"/>
       <c r="F53" s="14"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="8">
-        <v>27846</v>
+        <v>13023</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-      <c r="E54" s="13"/>
+        <v>303</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
       <c r="F54" s="14"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="8">
-        <v>27847</v>
+        <v>13024</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-      <c r="E55" s="13"/>
+        <v>304</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
       <c r="F55" s="14"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="8">
-        <v>27848</v>
+        <v>13025</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-      <c r="E56" s="13"/>
+        <v>305</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D56" s="14"/>
+      <c r="E56" s="14"/>
       <c r="F56" s="14"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="8">
-        <v>27849</v>
+        <v>13027</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-      <c r="E57" s="13"/>
+        <v>306</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
       <c r="F57" s="14"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="8">
-        <v>27850</v>
+        <v>13028</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-      <c r="E58" s="13"/>
+        <v>307</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D58" s="14"/>
+      <c r="E58" s="14"/>
       <c r="F58" s="14"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="8">
-        <v>27851</v>
+        <v>13030</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-      <c r="E59" s="13"/>
+        <v>308</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D59" s="14"/>
+      <c r="E59" s="14"/>
       <c r="F59" s="14"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="8">
-        <v>27852</v>
+        <v>13031</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-      <c r="E60" s="13"/>
+        <v>309</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D60" s="14"/>
+      <c r="E60" s="14"/>
       <c r="F60" s="14"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="8">
-        <v>27853</v>
+        <v>13032</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-      <c r="E61" s="13"/>
+        <v>310</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D61" s="14"/>
+      <c r="E61" s="14"/>
       <c r="F61" s="14"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="8">
-        <v>27854</v>
+        <v>13033</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-      <c r="E62" s="13"/>
+        <v>311</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
       <c r="F62" s="14"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="8">
-        <v>27856</v>
+        <v>13035</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-      <c r="E63" s="13"/>
+        <v>312</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D63" s="14"/>
+      <c r="E63" s="14"/>
       <c r="F63" s="14"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="8">
-        <v>27857</v>
+        <v>13037</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-      <c r="E64" s="13"/>
+        <v>313</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D64" s="14"/>
+      <c r="E64" s="14"/>
       <c r="F64" s="14"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="8">
-        <v>27858</v>
+        <v>13038</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-      <c r="E65" s="13"/>
+        <v>314</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D65" s="14"/>
+      <c r="E65" s="14"/>
       <c r="F65" s="14"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="8">
-        <v>27859</v>
+        <v>13040</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="E66" s="13"/>
+        <v>315</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
       <c r="F66" s="14"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="8">
-        <v>27860</v>
+        <v>13044</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-      <c r="E67" s="13"/>
+        <v>316</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D67" s="14"/>
+      <c r="E67" s="14"/>
       <c r="F67" s="14"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="8">
-        <v>27861</v>
+        <v>13045</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-      <c r="E68" s="13"/>
+        <v>317</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D68" s="14"/>
+      <c r="E68" s="14"/>
       <c r="F68" s="14"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="8">
-        <v>27862</v>
+        <v>13046</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-      <c r="E69" s="13"/>
+        <v>318</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D69" s="14"/>
+      <c r="E69" s="14"/>
       <c r="F69" s="14"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="8">
-        <v>27863</v>
+        <v>13048</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-      <c r="E70" s="13"/>
+        <v>319</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D70" s="14"/>
+      <c r="E70" s="14"/>
       <c r="F70" s="14"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="8">
-        <v>27864</v>
+        <v>13049</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-      <c r="E71" s="13"/>
+        <v>320</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D71" s="14"/>
+      <c r="E71" s="14"/>
       <c r="F71" s="14"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="8">
-        <v>27865</v>
+        <v>13052</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-      <c r="E72" s="13"/>
+        <v>321</v>
+      </c>
+      <c r="C72" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D72" s="14"/>
+      <c r="E72" s="14"/>
       <c r="F72" s="14"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="8">
-        <v>27866</v>
+        <v>13053</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-      <c r="E73" s="13"/>
+        <v>322</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D73" s="14"/>
+      <c r="E73" s="14"/>
       <c r="F73" s="14"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="8">
-        <v>27867</v>
+        <v>13054</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-      <c r="E74" s="13"/>
+        <v>323</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D74" s="14"/>
+      <c r="E74" s="14"/>
       <c r="F74" s="14"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="8">
-        <v>27868</v>
+        <v>13057</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-      <c r="E75" s="13"/>
+        <v>324</v>
+      </c>
+      <c r="C75" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D75" s="14"/>
+      <c r="E75" s="14"/>
       <c r="F75" s="14"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="8">
-        <v>27869</v>
+        <v>13058</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-      <c r="E76" s="13"/>
+        <v>325</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D76" s="14"/>
+      <c r="E76" s="14"/>
       <c r="F76" s="14"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="8">
-        <v>27870</v>
+        <v>13059</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-      <c r="E77" s="13"/>
+        <v>326</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D77" s="14"/>
+      <c r="E77" s="14"/>
       <c r="F77" s="14"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="8">
-        <v>27871</v>
+        <v>13060</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-      <c r="E78" s="13"/>
+        <v>327</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D78" s="14"/>
+      <c r="E78" s="14"/>
       <c r="F78" s="14"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="8">
-        <v>27872</v>
+        <v>13062</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-      <c r="E79" s="13"/>
+        <v>328</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D79" s="14"/>
+      <c r="E79" s="14"/>
       <c r="F79" s="14"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="8">
-        <v>27873</v>
+        <v>13063</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-      <c r="E80" s="13"/>
+        <v>329</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D80" s="14"/>
+      <c r="E80" s="14"/>
       <c r="F80" s="14"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="8">
-        <v>27874</v>
+        <v>13065</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-      <c r="E81" s="13"/>
+        <v>330</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D81" s="14"/>
+      <c r="E81" s="14"/>
       <c r="F81" s="14"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="8">
-        <v>27875</v>
+        <v>13066</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-      <c r="E82" s="13"/>
+        <v>331</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D82" s="14"/>
+      <c r="E82" s="14"/>
       <c r="F82" s="14"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="8">
-        <v>27876</v>
+        <v>13067</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-      <c r="E83" s="13"/>
+        <v>332</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D83" s="14"/>
+      <c r="E83" s="14"/>
       <c r="F83" s="14"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="8">
-        <v>27877</v>
+        <v>13068</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-      <c r="E84" s="13"/>
+        <v>333</v>
+      </c>
+      <c r="C84" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D84" s="14"/>
+      <c r="E84" s="14"/>
       <c r="F84" s="14"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="8">
-        <v>27878</v>
+        <v>13071</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-      <c r="E85" s="13"/>
+        <v>334</v>
+      </c>
+      <c r="C85" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D85" s="14"/>
+      <c r="E85" s="14"/>
       <c r="F85" s="14"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="8">
-        <v>27879</v>
+        <v>13072</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-      <c r="E86" s="13"/>
+        <v>335</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D86" s="14"/>
+      <c r="E86" s="14"/>
       <c r="F86" s="14"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="8">
-        <v>27880</v>
+        <v>13074</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-      <c r="E87" s="13"/>
+        <v>336</v>
+      </c>
+      <c r="C87" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D87" s="14"/>
+      <c r="E87" s="14"/>
       <c r="F87" s="14"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="8">
-        <v>27881</v>
+        <v>13075</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-      <c r="E88" s="13"/>
+        <v>337</v>
+      </c>
+      <c r="C88" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D88" s="14"/>
+      <c r="E88" s="14"/>
       <c r="F88" s="14"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="8">
-        <v>27882</v>
+        <v>13076</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-      <c r="E89" s="13"/>
+        <v>338</v>
+      </c>
+      <c r="C89" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D89" s="14"/>
+      <c r="E89" s="14"/>
       <c r="F89" s="14"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="8">
-        <v>27883</v>
+        <v>13077</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-      <c r="E90" s="13"/>
+        <v>339</v>
+      </c>
+      <c r="C90" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D90" s="14"/>
+      <c r="E90" s="14"/>
       <c r="F90" s="14"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="8">
-        <v>27884</v>
+        <v>13079</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-      <c r="E91" s="13"/>
+        <v>340</v>
+      </c>
+      <c r="C91" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D91" s="14"/>
+      <c r="E91" s="14"/>
       <c r="F91" s="14"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="8">
-        <v>27886</v>
+        <v>13083</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-      <c r="E92" s="13"/>
+        <v>341</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D92" s="14"/>
+      <c r="E92" s="14"/>
       <c r="F92" s="14"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="8">
-        <v>27887</v>
+        <v>13084</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-      <c r="E93" s="13"/>
+        <v>342</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D93" s="14"/>
+      <c r="E93" s="14"/>
       <c r="F93" s="14"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="8">
-        <v>27890</v>
+        <v>13085</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-      <c r="E94" s="13"/>
+        <v>343</v>
+      </c>
+      <c r="C94" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D94" s="14"/>
+      <c r="E94" s="14"/>
       <c r="F94" s="14"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="8">
-        <v>27891</v>
+        <v>13086</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-      <c r="E95" s="13"/>
+        <v>344</v>
+      </c>
+      <c r="C95" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D95" s="14"/>
+      <c r="E95" s="14"/>
       <c r="F95" s="14"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="8">
-        <v>27892</v>
+        <v>13087</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-      <c r="E96" s="13"/>
+        <v>345</v>
+      </c>
+      <c r="C96" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D96" s="14"/>
+      <c r="E96" s="14"/>
       <c r="F96" s="14"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="8">
-        <v>27893</v>
+        <v>13089</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-      <c r="E97" s="13"/>
+        <v>346</v>
+      </c>
+      <c r="C97" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D97" s="14"/>
+      <c r="E97" s="14"/>
       <c r="F97" s="14"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="8">
-        <v>27894</v>
+        <v>13090</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-      <c r="E98" s="13"/>
+        <v>347</v>
+      </c>
+      <c r="C98" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D98" s="14"/>
+      <c r="E98" s="14"/>
       <c r="F98" s="14"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="8">
-        <v>27895</v>
+        <v>13091</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-      <c r="E99" s="13"/>
+        <v>348</v>
+      </c>
+      <c r="C99" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D99" s="14"/>
+      <c r="E99" s="14"/>
       <c r="F99" s="14"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="8">
-        <v>27896</v>
+        <v>13092</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-      <c r="E100" s="13"/>
+        <v>349</v>
+      </c>
+      <c r="C100" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D100" s="14"/>
+      <c r="E100" s="14"/>
       <c r="F100" s="14"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="8">
-        <v>27897</v>
+        <v>13093</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-      <c r="E101" s="13"/>
+        <v>350</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D101" s="14"/>
+      <c r="E101" s="14"/>
       <c r="F101" s="14"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="8">
-        <v>27899</v>
+        <v>13096</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-      <c r="E102" s="13"/>
+        <v>351</v>
+      </c>
+      <c r="C102" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D102" s="14"/>
+      <c r="E102" s="14"/>
       <c r="F102" s="14"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="8">
-        <v>27900</v>
+        <v>13098</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-      <c r="E103" s="13"/>
+        <v>352</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D103" s="14"/>
+      <c r="E103" s="14"/>
       <c r="F103" s="14"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="8">
-        <v>27903</v>
+        <v>13101</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-      <c r="E104" s="13"/>
+        <v>353</v>
+      </c>
+      <c r="C104" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D104" s="14"/>
+      <c r="E104" s="14"/>
       <c r="F104" s="14"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="8">
-        <v>27906</v>
+        <v>13102</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-      <c r="E105" s="13"/>
+        <v>354</v>
+      </c>
+      <c r="C105" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D105" s="14"/>
+      <c r="E105" s="14"/>
       <c r="F105" s="14"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="8">
-        <v>27907</v>
+        <v>13103</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-      <c r="E106" s="13"/>
+        <v>488</v>
+      </c>
+      <c r="C106" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D106" s="14"/>
+      <c r="E106" s="14"/>
       <c r="F106" s="14"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="8">
-        <v>27909</v>
+        <v>13104</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-      <c r="E107" s="13"/>
+        <v>489</v>
+      </c>
+      <c r="C107" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D107" s="14"/>
+      <c r="E107" s="14"/>
       <c r="F107" s="14"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="8">
-        <v>27912</v>
+        <v>13105</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-      <c r="E108" s="13"/>
+        <v>490</v>
+      </c>
+      <c r="C108" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D108" s="14"/>
+      <c r="E108" s="14"/>
       <c r="F108" s="14"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="8">
-        <v>27913</v>
+        <v>13107</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-      <c r="E109" s="13"/>
+        <v>491</v>
+      </c>
+      <c r="C109" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D109" s="14"/>
+      <c r="E109" s="14"/>
       <c r="F109" s="14"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="8">
-        <v>27915</v>
+        <v>13110</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-      <c r="E110" s="13"/>
+        <v>492</v>
+      </c>
+      <c r="C110" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D110" s="14"/>
+      <c r="E110" s="14"/>
       <c r="F110" s="14"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="8">
-        <v>27916</v>
+        <v>13112</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-      <c r="E111" s="13"/>
+        <v>493</v>
+      </c>
+      <c r="C111" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D111" s="14"/>
+      <c r="E111" s="14"/>
       <c r="F111" s="14"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="8">
-        <v>27917</v>
+        <v>13114</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-      <c r="E112" s="13"/>
+        <v>494</v>
+      </c>
+      <c r="C112" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D112" s="14"/>
+      <c r="E112" s="14"/>
       <c r="F112" s="14"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="8">
-        <v>27918</v>
+        <v>13115</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-      <c r="E113" s="13"/>
+        <v>495</v>
+      </c>
+      <c r="C113" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D113" s="14"/>
+      <c r="E113" s="14"/>
       <c r="F113" s="14"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="8">
-        <v>27920</v>
+        <v>13116</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-      <c r="E114" s="13"/>
+        <v>496</v>
+      </c>
+      <c r="C114" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D114" s="14"/>
+      <c r="E114" s="14"/>
       <c r="F114" s="14"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="8">
-        <v>27921</v>
+        <v>13117</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-      <c r="E115" s="13"/>
+        <v>497</v>
+      </c>
+      <c r="C115" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D115" s="14"/>
+      <c r="E115" s="14"/>
       <c r="F115" s="14"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="8">
-        <v>27922</v>
+        <v>13118</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-      <c r="E116" s="13"/>
+        <v>498</v>
+      </c>
+      <c r="C116" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D116" s="14"/>
+      <c r="E116" s="14"/>
       <c r="F116" s="14"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="8">
-        <v>27923</v>
+        <v>13119</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      <c r="E117" s="13"/>
+        <v>499</v>
+      </c>
+      <c r="C117" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D117" s="14"/>
+      <c r="E117" s="14"/>
       <c r="F117" s="14"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="8">
-        <v>27924</v>
+        <v>13120</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-      <c r="E118" s="13"/>
+        <v>500</v>
+      </c>
+      <c r="C118" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D118" s="14"/>
+      <c r="E118" s="14"/>
       <c r="F118" s="14"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="8">
-        <v>27927</v>
+        <v>13121</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-      <c r="E119" s="13"/>
+        <v>501</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D119" s="14"/>
+      <c r="E119" s="14"/>
       <c r="F119" s="14"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="8">
-        <v>27928</v>
+        <v>13122</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-      <c r="E120" s="13"/>
+        <v>502</v>
+      </c>
+      <c r="C120" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D120" s="14"/>
+      <c r="E120" s="14"/>
       <c r="F120" s="14"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="8">
-        <v>27929</v>
+        <v>13124</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-      <c r="E121" s="13"/>
+        <v>503</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D121" s="14"/>
+      <c r="E121" s="14"/>
       <c r="F121" s="14"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="8">
-        <v>27930</v>
+        <v>13125</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-      <c r="E122" s="13"/>
+        <v>504</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D122" s="14"/>
+      <c r="E122" s="14"/>
       <c r="F122" s="14"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="8">
-        <v>27931</v>
+        <v>13127</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-      <c r="E123" s="13"/>
+        <v>505</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D123" s="14"/>
+      <c r="E123" s="14"/>
       <c r="F123" s="14"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="8">
-        <v>27932</v>
+        <v>13128</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-      <c r="E124" s="13"/>
+        <v>506</v>
+      </c>
+      <c r="C124" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D124" s="14"/>
+      <c r="E124" s="14"/>
       <c r="F124" s="14"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="8">
-        <v>27933</v>
+        <v>13129</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-      <c r="E125" s="13"/>
+        <v>507</v>
+      </c>
+      <c r="C125" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D125" s="14"/>
+      <c r="E125" s="14"/>
       <c r="F125" s="14"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="8">
-        <v>27935</v>
+        <v>13130</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-      <c r="E126" s="13"/>
+        <v>508</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D126" s="14"/>
+      <c r="E126" s="14"/>
       <c r="F126" s="14"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="8">
-        <v>27936</v>
+        <v>13131</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-      <c r="E127" s="13"/>
+        <v>509</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D127" s="14"/>
+      <c r="E127" s="14"/>
       <c r="F127" s="14"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="8">
-        <v>27937</v>
+        <v>13132</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-      <c r="E128" s="13"/>
+        <v>510</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D128" s="14"/>
+      <c r="E128" s="14"/>
       <c r="F128" s="14"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="8">
-        <v>27938</v>
+        <v>13133</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-      <c r="E129" s="13"/>
+        <v>511</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D129" s="14"/>
+      <c r="E129" s="14"/>
       <c r="F129" s="14"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="8">
-        <v>27939</v>
+        <v>13134</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-      <c r="E130" s="13"/>
+        <v>512</v>
+      </c>
+      <c r="C130" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D130" s="14"/>
+      <c r="E130" s="14"/>
       <c r="F130" s="14"/>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="8">
-        <v>27940</v>
+        <v>13136</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-      <c r="E131" s="13"/>
+        <v>513</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D131" s="14"/>
+      <c r="E131" s="14"/>
       <c r="F131" s="14"/>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="8">
-        <v>27941</v>
+        <v>13137</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-      <c r="E132" s="13"/>
+        <v>514</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D132" s="14"/>
+      <c r="E132" s="14"/>
       <c r="F132" s="14"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="8">
-        <v>27942</v>
+        <v>13139</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-      <c r="E133" s="13"/>
+        <v>515</v>
+      </c>
+      <c r="C133" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D133" s="14"/>
+      <c r="E133" s="14"/>
       <c r="F133" s="14"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="8">
-        <v>27943</v>
+        <v>13141</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-      <c r="E134" s="13"/>
+        <v>516</v>
+      </c>
+      <c r="C134" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D134" s="14"/>
+      <c r="E134" s="14"/>
       <c r="F134" s="14"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="8">
-        <v>27945</v>
+        <v>13144</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-      <c r="E135" s="13"/>
+        <v>517</v>
+      </c>
+      <c r="C135" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D135" s="14"/>
+      <c r="E135" s="14"/>
       <c r="F135" s="14"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="8">
-        <v>27946</v>
+        <v>13150</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-      <c r="E136" s="13"/>
+        <v>518</v>
+      </c>
+      <c r="C136" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D136" s="14"/>
+      <c r="E136" s="14"/>
       <c r="F136" s="14"/>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="8">
-        <v>27947</v>
+        <v>13151</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-      <c r="E137" s="13"/>
+        <v>519</v>
+      </c>
+      <c r="C137" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D137" s="14"/>
+      <c r="E137" s="14"/>
       <c r="F137" s="14"/>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="8">
-        <v>27948</v>
+        <v>13152</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-      <c r="E138" s="13"/>
+        <v>520</v>
+      </c>
+      <c r="C138" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D138" s="14"/>
+      <c r="E138" s="14"/>
       <c r="F138" s="14"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="8">
-        <v>27949</v>
+        <v>13153</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-      <c r="E139" s="13"/>
+        <v>521</v>
+      </c>
+      <c r="C139" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D139" s="14"/>
+      <c r="E139" s="14"/>
       <c r="F139" s="14"/>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="8">
-        <v>27950</v>
+        <v>13154</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-      <c r="E140" s="13"/>
+        <v>522</v>
+      </c>
+      <c r="C140" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D140" s="14"/>
+      <c r="E140" s="14"/>
       <c r="F140" s="14"/>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="8">
-        <v>27951</v>
+        <v>13155</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-      <c r="E141" s="13"/>
+        <v>523</v>
+      </c>
+      <c r="C141" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D141" s="14"/>
+      <c r="E141" s="14"/>
       <c r="F141" s="14"/>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="8">
-        <v>27952</v>
+        <v>13157</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-      <c r="E142" s="13"/>
+        <v>524</v>
+      </c>
+      <c r="C142" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D142" s="14"/>
+      <c r="E142" s="14"/>
       <c r="F142" s="14"/>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="8">
-        <v>27953</v>
+        <v>13158</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-      <c r="E143" s="13"/>
+        <v>525</v>
+      </c>
+      <c r="C143" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D143" s="14"/>
+      <c r="E143" s="14"/>
       <c r="F143" s="14"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="8">
-        <v>27954</v>
+        <v>13159</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-      <c r="E144" s="13"/>
+        <v>526</v>
+      </c>
+      <c r="C144" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D144" s="14"/>
+      <c r="E144" s="14"/>
       <c r="F144" s="14"/>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="8">
-        <v>27955</v>
+        <v>13160</v>
       </c>
       <c r="B145" s="9" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-      <c r="E145" s="13"/>
+        <v>527</v>
+      </c>
+      <c r="C145" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D145" s="14"/>
+      <c r="E145" s="14"/>
       <c r="F145" s="14"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="8">
-        <v>27956</v>
+        <v>13161</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-      <c r="E146" s="13"/>
+        <v>528</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D146" s="14"/>
+      <c r="E146" s="14"/>
       <c r="F146" s="14"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="8">
-        <v>27957</v>
+        <v>13162</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-      <c r="E147" s="13"/>
+        <v>529</v>
+      </c>
+      <c r="C147" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D147" s="14"/>
+      <c r="E147" s="14"/>
       <c r="F147" s="14"/>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="8">
-        <v>27958</v>
+        <v>13163</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-      <c r="E148" s="13"/>
+        <v>530</v>
+      </c>
+      <c r="C148" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D148" s="14"/>
+      <c r="E148" s="14"/>
       <c r="F148" s="14"/>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="8">
-        <v>27959</v>
+        <v>13164</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-      <c r="E149" s="13"/>
+        <v>531</v>
+      </c>
+      <c r="C149" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D149" s="14"/>
+      <c r="E149" s="14"/>
       <c r="F149" s="14"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="8">
-        <v>27960</v>
+        <v>13165</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-      <c r="E150" s="13"/>
+        <v>532</v>
+      </c>
+      <c r="C150" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D150" s="14"/>
+      <c r="E150" s="14"/>
       <c r="F150" s="14"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="8">
-        <v>27962</v>
+        <v>13167</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-      <c r="E151" s="13"/>
+        <v>533</v>
+      </c>
+      <c r="C151" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D151" s="14"/>
+      <c r="E151" s="14"/>
       <c r="F151" s="14"/>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="8">
-        <v>27963</v>
+        <v>13169</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-      <c r="E152" s="13"/>
+        <v>534</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D152" s="14"/>
+      <c r="E152" s="14"/>
       <c r="F152" s="14"/>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="8">
-        <v>27964</v>
+        <v>13170</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-      <c r="E153" s="13"/>
+        <v>535</v>
+      </c>
+      <c r="C153" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D153" s="14"/>
+      <c r="E153" s="14"/>
       <c r="F153" s="14"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="8">
-        <v>27965</v>
+        <v>13171</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-      <c r="E154" s="13"/>
+        <v>536</v>
+      </c>
+      <c r="C154" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D154" s="14"/>
+      <c r="E154" s="14"/>
       <c r="F154" s="14"/>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="8">
-        <v>27966</v>
+        <v>13173</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-      <c r="E155" s="13"/>
+        <v>537</v>
+      </c>
+      <c r="C155" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D155" s="14"/>
+      <c r="E155" s="14"/>
       <c r="F155" s="14"/>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="8">
-        <v>27969</v>
+        <v>13174</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-      <c r="E156" s="13"/>
+        <v>538</v>
+      </c>
+      <c r="C156" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D156" s="14"/>
+      <c r="E156" s="14"/>
       <c r="F156" s="14"/>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="8">
-        <v>27970</v>
+        <v>13175</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-      <c r="E157" s="13"/>
+        <v>539</v>
+      </c>
+      <c r="C157" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D157" s="14"/>
+      <c r="E157" s="14"/>
       <c r="F157" s="14"/>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="8">
-        <v>27971</v>
+        <v>13176</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-      <c r="E158" s="13"/>
+        <v>540</v>
+      </c>
+      <c r="C158" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D158" s="14"/>
+      <c r="E158" s="14"/>
       <c r="F158" s="14"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="8">
-        <v>27972</v>
+        <v>13177</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-      <c r="E159" s="13"/>
+        <v>541</v>
+      </c>
+      <c r="C159" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D159" s="14"/>
+      <c r="E159" s="14"/>
       <c r="F159" s="14"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="8">
-        <v>27973</v>
+        <v>29940</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-      <c r="E160" s="13"/>
+        <v>150</v>
+      </c>
+      <c r="C160" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D160" s="14"/>
+      <c r="E160" s="14"/>
       <c r="F160" s="14"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="8">
-        <v>27974</v>
+        <v>29942</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-      <c r="E161" s="13"/>
+        <v>151</v>
+      </c>
+      <c r="C161" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D161" s="14"/>
+      <c r="E161" s="14"/>
       <c r="F161" s="14"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="8">
-        <v>27975</v>
+        <v>29943</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-      <c r="E162" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="C162" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D162" s="14"/>
+      <c r="E162" s="14"/>
       <c r="F162" s="14"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="8">
-        <v>27978</v>
+        <v>29944</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-      <c r="E163" s="13"/>
+        <v>153</v>
+      </c>
+      <c r="C163" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D163" s="14"/>
+      <c r="E163" s="14"/>
       <c r="F163" s="14"/>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="8">
-        <v>27979</v>
+        <v>29950</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-      <c r="E164" s="13"/>
+        <v>154</v>
+      </c>
+      <c r="C164" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D164" s="14"/>
+      <c r="E164" s="14"/>
       <c r="F164" s="14"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="8">
-        <v>27980</v>
+        <v>29951</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-      <c r="E165" s="13"/>
+        <v>155</v>
+      </c>
+      <c r="C165" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D165" s="14"/>
+      <c r="E165" s="14"/>
       <c r="F165" s="14"/>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="8">
-        <v>27981</v>
+        <v>29953</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-      <c r="E166" s="13"/>
+        <v>156</v>
+      </c>
+      <c r="C166" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D166" s="14"/>
+      <c r="E166" s="14"/>
       <c r="F166" s="14"/>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="8">
-        <v>27982</v>
+        <v>29954</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-      <c r="E167" s="13"/>
+        <v>157</v>
+      </c>
+      <c r="C167" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D167" s="14"/>
+      <c r="E167" s="14"/>
       <c r="F167" s="14"/>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="8">
-        <v>27983</v>
+        <v>29956</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-      <c r="E168" s="13"/>
+        <v>158</v>
+      </c>
+      <c r="C168" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D168" s="14"/>
+      <c r="E168" s="14"/>
       <c r="F168" s="14"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="8">
-        <v>27984</v>
+        <v>29957</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-      <c r="E169" s="13"/>
+        <v>159</v>
+      </c>
+      <c r="C169" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D169" s="14"/>
+      <c r="E169" s="14"/>
       <c r="F169" s="14"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="8">
-        <v>27988</v>
+        <v>29958</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-      <c r="E170" s="13"/>
+        <v>160</v>
+      </c>
+      <c r="C170" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D170" s="14"/>
+      <c r="E170" s="14"/>
       <c r="F170" s="14"/>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="8">
-        <v>27989</v>
+        <v>29961</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-      <c r="E171" s="13"/>
+        <v>161</v>
+      </c>
+      <c r="C171" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D171" s="14"/>
+      <c r="E171" s="14"/>
       <c r="F171" s="14"/>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="8">
-        <v>27990</v>
+        <v>29962</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-      <c r="E172" s="13"/>
+        <v>162</v>
+      </c>
+      <c r="C172" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D172" s="14"/>
+      <c r="E172" s="14"/>
       <c r="F172" s="14"/>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="8">
-        <v>27991</v>
+        <v>29965</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-      <c r="E173" s="13"/>
+        <v>163</v>
+      </c>
+      <c r="C173" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D173" s="14"/>
+      <c r="E173" s="14"/>
       <c r="F173" s="14"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="8">
-        <v>27992</v>
+        <v>29966</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-      <c r="E174" s="13"/>
+        <v>164</v>
+      </c>
+      <c r="C174" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D174" s="14"/>
+      <c r="E174" s="14"/>
       <c r="F174" s="14"/>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="8">
-        <v>27993</v>
+        <v>29967</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-      <c r="E175" s="13"/>
+        <v>165</v>
+      </c>
+      <c r="C175" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D175" s="14"/>
+      <c r="E175" s="14"/>
       <c r="F175" s="14"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="8">
-        <v>27994</v>
+        <v>29968</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-      <c r="E176" s="13"/>
+        <v>166</v>
+      </c>
+      <c r="C176" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D176" s="14"/>
+      <c r="E176" s="14"/>
       <c r="F176" s="14"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="8">
-        <v>27995</v>
+        <v>29971</v>
       </c>
       <c r="B177" s="9" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-      <c r="E177" s="13"/>
+        <v>167</v>
+      </c>
+      <c r="C177" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D177" s="14"/>
+      <c r="E177" s="14"/>
       <c r="F177" s="14"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="8">
-        <v>27996</v>
+        <v>29973</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-      <c r="E178" s="13"/>
+        <v>168</v>
+      </c>
+      <c r="C178" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D178" s="14"/>
+      <c r="E178" s="14"/>
       <c r="F178" s="14"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="8">
-        <v>27997</v>
+        <v>29975</v>
       </c>
       <c r="B179" s="9" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-      <c r="E179" s="13"/>
+        <v>169</v>
+      </c>
+      <c r="C179" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D179" s="14"/>
+      <c r="E179" s="14"/>
       <c r="F179" s="14"/>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="8">
-        <v>27998</v>
+        <v>29976</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-      <c r="E180" s="13"/>
+        <v>170</v>
+      </c>
+      <c r="C180" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D180" s="14"/>
+      <c r="E180" s="14"/>
       <c r="F180" s="14"/>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="8">
-        <v>27999</v>
+        <v>29977</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-      <c r="E181" s="13"/>
+        <v>171</v>
+      </c>
+      <c r="C181" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D181" s="14"/>
+      <c r="E181" s="14"/>
       <c r="F181" s="14"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="8">
-        <v>28000</v>
+        <v>29978</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-      <c r="E182" s="13"/>
+        <v>172</v>
+      </c>
+      <c r="C182" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D182" s="14"/>
+      <c r="E182" s="14"/>
       <c r="F182" s="14"/>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="8">
-        <v>28001</v>
+        <v>29979</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-      <c r="E183" s="13"/>
+        <v>173</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D183" s="14"/>
+      <c r="E183" s="14"/>
       <c r="F183" s="14"/>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="8">
-        <v>28002</v>
+        <v>29980</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-      <c r="E184" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="C184" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D184" s="14"/>
+      <c r="E184" s="14"/>
       <c r="F184" s="14"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="8">
-        <v>28004</v>
+        <v>29981</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-      <c r="E185" s="13"/>
+        <v>175</v>
+      </c>
+      <c r="C185" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D185" s="14"/>
+      <c r="E185" s="14"/>
       <c r="F185" s="14"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="8">
-        <v>28005</v>
+        <v>29982</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-      <c r="E186" s="13"/>
+        <v>176</v>
+      </c>
+      <c r="C186" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D186" s="14"/>
+      <c r="E186" s="14"/>
       <c r="F186" s="14"/>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="8">
-        <v>28006</v>
+        <v>29983</v>
       </c>
       <c r="B187" s="9" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-      <c r="E187" s="13"/>
+        <v>177</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D187" s="14"/>
+      <c r="E187" s="14"/>
       <c r="F187" s="14"/>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="8">
-        <v>28007</v>
+        <v>29984</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-      <c r="E188" s="13"/>
+        <v>178</v>
+      </c>
+      <c r="C188" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D188" s="14"/>
+      <c r="E188" s="14"/>
       <c r="F188" s="14"/>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="8">
-        <v>28008</v>
+        <v>29985</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-      <c r="E189" s="13"/>
+        <v>179</v>
+      </c>
+      <c r="C189" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D189" s="14"/>
+      <c r="E189" s="14"/>
       <c r="F189" s="14"/>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="8">
-        <v>28009</v>
+        <v>29986</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-      <c r="E190" s="13"/>
+        <v>180</v>
+      </c>
+      <c r="C190" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D190" s="14"/>
+      <c r="E190" s="14"/>
       <c r="F190" s="14"/>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="8">
-        <v>28011</v>
+        <v>29987</v>
       </c>
       <c r="B191" s="9" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-      <c r="E191" s="13"/>
+        <v>181</v>
+      </c>
+      <c r="C191" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D191" s="14"/>
+      <c r="E191" s="14"/>
       <c r="F191" s="14"/>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="8">
-        <v>28012</v>
+        <v>29988</v>
       </c>
       <c r="B192" s="9" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-      <c r="E192" s="13"/>
+        <v>182</v>
+      </c>
+      <c r="C192" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D192" s="14"/>
+      <c r="E192" s="14"/>
       <c r="F192" s="14"/>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="8">
-        <v>28013</v>
+        <v>29989</v>
       </c>
       <c r="B193" s="9" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-      <c r="E193" s="13"/>
+        <v>183</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D193" s="14"/>
+      <c r="E193" s="14"/>
       <c r="F193" s="14"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="8">
-        <v>28014</v>
+        <v>29990</v>
       </c>
       <c r="B194" s="9" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-      <c r="E194" s="13"/>
+        <v>184</v>
+      </c>
+      <c r="C194" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D194" s="14"/>
+      <c r="E194" s="14"/>
       <c r="F194" s="14"/>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="8">
-        <v>28015</v>
+        <v>29991</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-      <c r="E195" s="13"/>
+        <v>185</v>
+      </c>
+      <c r="C195" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D195" s="14"/>
+      <c r="E195" s="14"/>
       <c r="F195" s="14"/>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="8">
-        <v>28016</v>
+        <v>29992</v>
       </c>
       <c r="B196" s="9" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-      <c r="E196" s="13"/>
+        <v>186</v>
+      </c>
+      <c r="C196" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D196" s="14"/>
+      <c r="E196" s="14"/>
       <c r="F196" s="14"/>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="8">
-        <v>28017</v>
+        <v>29993</v>
       </c>
       <c r="B197" s="9" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-      <c r="E197" s="13"/>
+        <v>187</v>
+      </c>
+      <c r="C197" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D197" s="14"/>
+      <c r="E197" s="14"/>
       <c r="F197" s="14"/>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="8">
-        <v>28018</v>
+        <v>29994</v>
       </c>
       <c r="B198" s="9" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-      <c r="E198" s="13"/>
+        <v>188</v>
+      </c>
+      <c r="C198" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D198" s="14"/>
+      <c r="E198" s="14"/>
       <c r="F198" s="14"/>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="8">
-        <v>28019</v>
+        <v>29995</v>
       </c>
       <c r="B199" s="9" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-      <c r="E199" s="13"/>
+        <v>189</v>
+      </c>
+      <c r="C199" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D199" s="14"/>
+      <c r="E199" s="14"/>
       <c r="F199" s="14"/>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="8">
-        <v>28020</v>
+        <v>29996</v>
       </c>
       <c r="B200" s="9" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-      <c r="E200" s="13"/>
+        <v>190</v>
+      </c>
+      <c r="C200" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D200" s="14"/>
+      <c r="E200" s="14"/>
       <c r="F200" s="14"/>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="8">
-        <v>28021</v>
+        <v>29997</v>
       </c>
       <c r="B201" s="9" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-      <c r="E201" s="13"/>
+        <v>191</v>
+      </c>
+      <c r="C201" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D201" s="14"/>
+      <c r="E201" s="14"/>
       <c r="F201" s="14"/>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="8">
-        <v>28022</v>
+        <v>29998</v>
       </c>
       <c r="B202" s="9" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-      <c r="E202" s="13"/>
+        <v>192</v>
+      </c>
+      <c r="C202" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D202" s="14"/>
+      <c r="E202" s="14"/>
       <c r="F202" s="14"/>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="8">
-        <v>28023</v>
+        <v>29999</v>
       </c>
       <c r="B203" s="9" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-      <c r="E203" s="13"/>
+        <v>193</v>
+      </c>
+      <c r="C203" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D203" s="14"/>
+      <c r="E203" s="14"/>
       <c r="F203" s="14"/>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="8">
-        <v>28024</v>
+        <v>40413</v>
       </c>
       <c r="B204" s="9" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-      <c r="E204" s="13"/>
+        <v>290</v>
+      </c>
+      <c r="C204" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D204" s="14"/>
+      <c r="E204" s="14"/>
       <c r="F204" s="14"/>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="8">
-        <v>28025</v>
+        <v>40416</v>
       </c>
       <c r="B205" s="9" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-      <c r="E205" s="13"/>
+        <v>619</v>
+      </c>
+      <c r="C205" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D205" s="14"/>
+      <c r="E205" s="14"/>
       <c r="F205" s="14"/>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="8">
-        <v>28026</v>
+        <v>40418</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-      <c r="E206" s="13"/>
+        <v>485</v>
+      </c>
+      <c r="C206" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D206" s="14"/>
+      <c r="E206" s="14"/>
       <c r="F206" s="14"/>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="8">
-        <v>28027</v>
+        <v>49641</v>
       </c>
       <c r="B207" s="9" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-      <c r="E207" s="13"/>
+        <v>194</v>
+      </c>
+      <c r="C207" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D207" s="14"/>
+      <c r="E207" s="14"/>
       <c r="F207" s="14"/>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="8">
-        <v>28028</v>
+        <v>49642</v>
       </c>
       <c r="B208" s="9" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-      <c r="E208" s="13"/>
+        <v>195</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D208" s="14"/>
+      <c r="E208" s="14"/>
       <c r="F208" s="14"/>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="8">
-        <v>28029</v>
+        <v>64061</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-      <c r="E209" s="13"/>
+        <v>196</v>
+      </c>
+      <c r="C209" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D209" s="14"/>
+      <c r="E209" s="14"/>
       <c r="F209" s="14"/>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="8">
-        <v>28030</v>
+        <v>64064</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-      <c r="E210" s="13"/>
+        <v>197</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D210" s="14"/>
+      <c r="E210" s="14"/>
       <c r="F210" s="14"/>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="8">
-        <v>28031</v>
+        <v>64070</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-      <c r="E211" s="13"/>
+        <v>198</v>
+      </c>
+      <c r="C211" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D211" s="14"/>
+      <c r="E211" s="14"/>
       <c r="F211" s="14"/>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="8">
-        <v>28032</v>
+        <v>64074</v>
       </c>
       <c r="B212" s="9" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-      <c r="E212" s="13"/>
+        <v>199</v>
+      </c>
+      <c r="C212" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D212" s="14"/>
+      <c r="E212" s="14"/>
       <c r="F212" s="14"/>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="8">
-        <v>28033</v>
+        <v>64077</v>
       </c>
       <c r="B213" s="9" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-      <c r="E213" s="13"/>
+        <v>200</v>
+      </c>
+      <c r="C213" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D213" s="14"/>
+      <c r="E213" s="14"/>
       <c r="F213" s="14"/>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="8">
-        <v>28034</v>
+        <v>64095</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-      <c r="E214" s="13"/>
+        <v>201</v>
+      </c>
+      <c r="C214" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D214" s="14"/>
+      <c r="E214" s="14"/>
       <c r="F214" s="14"/>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="8">
-        <v>28035</v>
+        <v>64098</v>
       </c>
       <c r="B215" s="9" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-      <c r="E215" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="C215" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D215" s="14"/>
+      <c r="E215" s="14"/>
       <c r="F215" s="14"/>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="8">
-        <v>28036</v>
+        <v>64111</v>
       </c>
       <c r="B216" s="9" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-      <c r="E216" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="C216" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D216" s="14"/>
+      <c r="E216" s="14"/>
       <c r="F216" s="14"/>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="8">
-        <v>28037</v>
+        <v>64121</v>
       </c>
       <c r="B217" s="9" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-      <c r="E217" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="C217" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D217" s="14"/>
+      <c r="E217" s="14"/>
       <c r="F217" s="14"/>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="8">
-        <v>28038</v>
+        <v>64132</v>
       </c>
       <c r="B218" s="9" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-      <c r="E218" s="13"/>
+        <v>202</v>
+      </c>
+      <c r="C218" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D218" s="14"/>
+      <c r="E218" s="14"/>
       <c r="F218" s="14"/>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="8">
-        <v>28039</v>
+        <v>64135</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-      <c r="E219" s="13"/>
+        <v>203</v>
+      </c>
+      <c r="C219" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D219" s="14"/>
+      <c r="E219" s="14"/>
       <c r="F219" s="14"/>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="8">
-        <v>28040</v>
+        <v>64136</v>
       </c>
       <c r="B220" s="9" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-      <c r="E220" s="13"/>
+        <v>204</v>
+      </c>
+      <c r="C220" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D220" s="14"/>
+      <c r="E220" s="14"/>
       <c r="F220" s="14"/>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="8">
-        <v>28041</v>
+        <v>64137</v>
       </c>
       <c r="B221" s="9" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-      <c r="E221" s="13"/>
+        <v>205</v>
+      </c>
+      <c r="C221" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D221" s="14"/>
+      <c r="E221" s="14"/>
       <c r="F221" s="14"/>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="8">
-        <v>28042</v>
+        <v>64162</v>
       </c>
       <c r="B222" s="9" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-      <c r="E222" s="13"/>
+        <v>132</v>
+      </c>
+      <c r="C222" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D222" s="14"/>
+      <c r="E222" s="14"/>
       <c r="F222" s="14"/>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="8">
-        <v>28043</v>
+        <v>64170</v>
       </c>
       <c r="B223" s="9" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-      <c r="E223" s="13"/>
+        <v>133</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D223" s="14"/>
+      <c r="E223" s="14"/>
       <c r="F223" s="14"/>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="8">
-        <v>28044</v>
+        <v>64182</v>
       </c>
       <c r="B224" s="9" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-      <c r="E224" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="C224" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D224" s="14"/>
+      <c r="E224" s="14"/>
       <c r="F224" s="14"/>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="8">
-        <v>28045</v>
+        <v>64197</v>
       </c>
       <c r="B225" s="9" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-      <c r="E225" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="C225" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D225" s="14"/>
+      <c r="E225" s="14"/>
       <c r="F225" s="14"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="8">
-        <v>28046</v>
+        <v>64201</v>
       </c>
       <c r="B226" s="9" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-      <c r="E226" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="C226" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D226" s="14"/>
+      <c r="E226" s="14"/>
       <c r="F226" s="14"/>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="8">
-        <v>28047</v>
+        <v>64211</v>
       </c>
       <c r="B227" s="9" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-      <c r="E227" s="13"/>
+        <v>134</v>
+      </c>
+      <c r="C227" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D227" s="14"/>
+      <c r="E227" s="14"/>
       <c r="F227" s="14"/>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="8">
-        <v>28048</v>
+        <v>64215</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-      <c r="E228" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="C228" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D228" s="14"/>
+      <c r="E228" s="14"/>
       <c r="F228" s="14"/>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="8">
-        <v>28049</v>
+        <v>64219</v>
       </c>
       <c r="B229" s="9" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-      <c r="E229" s="13"/>
+        <v>28</v>
+      </c>
+      <c r="C229" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D229" s="14"/>
+      <c r="E229" s="14"/>
       <c r="F229" s="14"/>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="8">
-        <v>28050</v>
+        <v>64222</v>
       </c>
       <c r="B230" s="9" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-      <c r="E230" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="C230" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D230" s="14"/>
+      <c r="E230" s="14"/>
       <c r="F230" s="14"/>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="8">
-        <v>28051</v>
+        <v>64223</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-      <c r="E231" s="13"/>
+        <v>206</v>
+      </c>
+      <c r="C231" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D231" s="14"/>
+      <c r="E231" s="14"/>
       <c r="F231" s="14"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="8">
-        <v>28052</v>
+        <v>64232</v>
       </c>
       <c r="B232" s="9" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-      <c r="E232" s="13"/>
+        <v>207</v>
+      </c>
+      <c r="C232" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D232" s="14"/>
+      <c r="E232" s="14"/>
       <c r="F232" s="14"/>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="8">
-        <v>28053</v>
+        <v>64235</v>
       </c>
       <c r="B233" s="9" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-      <c r="E233" s="13"/>
+        <v>208</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D233" s="14"/>
+      <c r="E233" s="14"/>
       <c r="F233" s="14"/>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="8">
-        <v>28054</v>
+        <v>64238</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-      <c r="E234" s="13"/>
+        <v>209</v>
+      </c>
+      <c r="C234" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D234" s="14"/>
+      <c r="E234" s="14"/>
       <c r="F234" s="14"/>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="8">
-        <v>28055</v>
+        <v>64242</v>
       </c>
       <c r="B235" s="9" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-      <c r="E235" s="13"/>
+        <v>210</v>
+      </c>
+      <c r="C235" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D235" s="14"/>
+      <c r="E235" s="14"/>
       <c r="F235" s="14"/>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="8">
-        <v>28056</v>
+        <v>64244</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-      <c r="E236" s="13"/>
+        <v>211</v>
+      </c>
+      <c r="C236" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D236" s="14"/>
+      <c r="E236" s="14"/>
       <c r="F236" s="14"/>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="8">
-        <v>28057</v>
+        <v>64269</v>
       </c>
       <c r="B237" s="9" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-      <c r="E237" s="13"/>
+        <v>212</v>
+      </c>
+      <c r="C237" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D237" s="14"/>
+      <c r="E237" s="14"/>
       <c r="F237" s="14"/>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="8">
-        <v>28058</v>
+        <v>64272</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-      <c r="E238" s="13"/>
+        <v>213</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D238" s="14"/>
+      <c r="E238" s="14"/>
       <c r="F238" s="14"/>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="8">
-        <v>28060</v>
+        <v>64275</v>
       </c>
       <c r="B239" s="9" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-      <c r="E239" s="13"/>
+        <v>141</v>
+      </c>
+      <c r="C239" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D239" s="14"/>
+      <c r="E239" s="14"/>
       <c r="F239" s="14"/>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="8">
-        <v>28061</v>
+        <v>64278</v>
       </c>
       <c r="B240" s="9" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-      <c r="E240" s="13"/>
+        <v>124</v>
+      </c>
+      <c r="C240" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D240" s="14"/>
+      <c r="E240" s="14"/>
       <c r="F240" s="14"/>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="8">
-        <v>28062</v>
+        <v>64279</v>
       </c>
       <c r="B241" s="9" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-      <c r="E241" s="13"/>
+        <v>214</v>
+      </c>
+      <c r="C241" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D241" s="14"/>
+      <c r="E241" s="14"/>
       <c r="F241" s="14"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="8">
-        <v>28063</v>
+        <v>64281</v>
       </c>
       <c r="B242" s="9" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-      <c r="E242" s="13"/>
+        <v>113</v>
+      </c>
+      <c r="C242" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D242" s="14"/>
+      <c r="E242" s="14"/>
       <c r="F242" s="14"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="8">
-        <v>28064</v>
+        <v>64282</v>
       </c>
       <c r="B243" s="9" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-      <c r="E243" s="13"/>
+        <v>114</v>
+      </c>
+      <c r="C243" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D243" s="14"/>
+      <c r="E243" s="14"/>
       <c r="F243" s="14"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="8">
-        <v>28065</v>
+        <v>64285</v>
       </c>
       <c r="B244" s="9" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-      <c r="E244" s="13"/>
+        <v>215</v>
+      </c>
+      <c r="C244" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D244" s="14"/>
+      <c r="E244" s="14"/>
       <c r="F244" s="14"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="8">
-        <v>28067</v>
+        <v>64288</v>
       </c>
       <c r="B245" s="9" t="s">
-        <v>757</v>
-[...5 lines deleted...]
-      <c r="E245" s="13"/>
+        <v>216</v>
+      </c>
+      <c r="C245" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D245" s="14"/>
+      <c r="E245" s="14"/>
       <c r="F245" s="14"/>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="8">
-        <v>28070</v>
+        <v>64290</v>
       </c>
       <c r="B246" s="9" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-      <c r="E246" s="13"/>
+        <v>217</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D246" s="14"/>
+      <c r="E246" s="14"/>
       <c r="F246" s="14"/>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="8">
-        <v>28071</v>
+        <v>64298</v>
       </c>
       <c r="B247" s="9" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-      <c r="E247" s="13"/>
+        <v>218</v>
+      </c>
+      <c r="C247" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D247" s="14"/>
+      <c r="E247" s="14"/>
       <c r="F247" s="14"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="8">
-        <v>28072</v>
+        <v>64299</v>
       </c>
       <c r="B248" s="9" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-      <c r="E248" s="13"/>
+        <v>219</v>
+      </c>
+      <c r="C248" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D248" s="14"/>
+      <c r="E248" s="14"/>
       <c r="F248" s="14"/>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="8">
-        <v>28073</v>
+        <v>64303</v>
       </c>
       <c r="B249" s="9" t="s">
-        <v>761</v>
-[...5 lines deleted...]
-      <c r="E249" s="13"/>
+        <v>220</v>
+      </c>
+      <c r="C249" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D249" s="14"/>
+      <c r="E249" s="14"/>
       <c r="F249" s="14"/>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="8">
-        <v>28074</v>
+        <v>64307</v>
       </c>
       <c r="B250" s="9" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-      <c r="E250" s="13"/>
+        <v>221</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D250" s="14"/>
+      <c r="E250" s="14"/>
       <c r="F250" s="14"/>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="8">
-        <v>28075</v>
+        <v>64316</v>
       </c>
       <c r="B251" s="9" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-      <c r="E251" s="13"/>
+        <v>222</v>
+      </c>
+      <c r="C251" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D251" s="14"/>
+      <c r="E251" s="14"/>
       <c r="F251" s="14"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="8">
-        <v>28076</v>
+        <v>64319</v>
       </c>
       <c r="B252" s="9" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-      <c r="E252" s="13"/>
+        <v>223</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D252" s="14"/>
+      <c r="E252" s="14"/>
       <c r="F252" s="14"/>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="8">
-        <v>28077</v>
+        <v>64320</v>
       </c>
       <c r="B253" s="9" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-      <c r="E253" s="13"/>
+        <v>224</v>
+      </c>
+      <c r="C253" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D253" s="14"/>
+      <c r="E253" s="14"/>
       <c r="F253" s="14"/>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="8">
-        <v>28078</v>
+        <v>64321</v>
       </c>
       <c r="B254" s="9" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-      <c r="E254" s="13"/>
+        <v>225</v>
+      </c>
+      <c r="C254" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D254" s="14"/>
+      <c r="E254" s="14"/>
       <c r="F254" s="14"/>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="8">
-        <v>28081</v>
+        <v>64323</v>
       </c>
       <c r="B255" s="9" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-      <c r="E255" s="13"/>
+        <v>226</v>
+      </c>
+      <c r="C255" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D255" s="14"/>
+      <c r="E255" s="14"/>
       <c r="F255" s="14"/>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="8">
-        <v>28082</v>
+        <v>64337</v>
       </c>
       <c r="B256" s="9" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-      <c r="E256" s="13"/>
+        <v>227</v>
+      </c>
+      <c r="C256" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D256" s="14"/>
+      <c r="E256" s="14"/>
       <c r="F256" s="14"/>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="8">
-        <v>28083</v>
+        <v>64341</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-      <c r="E257" s="13"/>
+        <v>228</v>
+      </c>
+      <c r="C257" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D257" s="14"/>
+      <c r="E257" s="14"/>
       <c r="F257" s="14"/>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="8">
-        <v>28084</v>
+        <v>64345</v>
       </c>
       <c r="B258" s="9" t="s">
-        <v>770</v>
-[...5 lines deleted...]
-      <c r="E258" s="13"/>
+        <v>229</v>
+      </c>
+      <c r="C258" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D258" s="14"/>
+      <c r="E258" s="14"/>
       <c r="F258" s="14"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="8">
-        <v>28086</v>
+        <v>64351</v>
       </c>
       <c r="B259" s="9" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-      <c r="E259" s="13"/>
+        <v>230</v>
+      </c>
+      <c r="C259" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D259" s="14"/>
+      <c r="E259" s="14"/>
       <c r="F259" s="14"/>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="8">
-        <v>28087</v>
+        <v>64352</v>
       </c>
       <c r="B260" s="9" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-      <c r="E260" s="13"/>
+        <v>231</v>
+      </c>
+      <c r="C260" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D260" s="14"/>
+      <c r="E260" s="14"/>
       <c r="F260" s="14"/>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="8">
-        <v>28090</v>
+        <v>64353</v>
       </c>
       <c r="B261" s="9" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-      <c r="E261" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="C261" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D261" s="14"/>
+      <c r="E261" s="14"/>
       <c r="F261" s="14"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="8">
-        <v>28091</v>
+        <v>64354</v>
       </c>
       <c r="B262" s="9" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-      <c r="E262" s="13"/>
+        <v>232</v>
+      </c>
+      <c r="C262" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D262" s="14"/>
+      <c r="E262" s="14"/>
       <c r="F262" s="14"/>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="8">
-        <v>28092</v>
+        <v>64355</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-      <c r="E263" s="13"/>
+        <v>233</v>
+      </c>
+      <c r="C263" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D263" s="14"/>
+      <c r="E263" s="14"/>
       <c r="F263" s="14"/>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="8">
-        <v>28093</v>
+        <v>64356</v>
       </c>
       <c r="B264" s="9" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-      <c r="E264" s="13"/>
+        <v>234</v>
+      </c>
+      <c r="C264" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D264" s="14"/>
+      <c r="E264" s="14"/>
       <c r="F264" s="14"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="8">
-        <v>28094</v>
+        <v>64357</v>
       </c>
       <c r="B265" s="9" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-      <c r="E265" s="13"/>
+        <v>235</v>
+      </c>
+      <c r="C265" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D265" s="14"/>
+      <c r="E265" s="14"/>
       <c r="F265" s="14"/>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="8">
-        <v>28096</v>
+        <v>64358</v>
       </c>
       <c r="B266" s="9" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-      <c r="E266" s="13"/>
+        <v>236</v>
+      </c>
+      <c r="C266" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D266" s="14"/>
+      <c r="E266" s="14"/>
       <c r="F266" s="14"/>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="8">
-        <v>28097</v>
+        <v>64360</v>
       </c>
       <c r="B267" s="9" t="s">
-        <v>779</v>
-[...5 lines deleted...]
-      <c r="E267" s="13"/>
+        <v>237</v>
+      </c>
+      <c r="C267" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D267" s="14"/>
+      <c r="E267" s="14"/>
       <c r="F267" s="14"/>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="8">
-        <v>28098</v>
+        <v>64365</v>
       </c>
       <c r="B268" s="9" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-      <c r="E268" s="13"/>
+        <v>238</v>
+      </c>
+      <c r="C268" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D268" s="14"/>
+      <c r="E268" s="14"/>
       <c r="F268" s="14"/>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="8">
-        <v>28099</v>
+        <v>64368</v>
       </c>
       <c r="B269" s="9" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-      <c r="E269" s="13"/>
+        <v>239</v>
+      </c>
+      <c r="C269" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D269" s="14"/>
+      <c r="E269" s="14"/>
       <c r="F269" s="14"/>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="8">
-        <v>28100</v>
+        <v>64371</v>
       </c>
       <c r="B270" s="9" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-      <c r="E270" s="13"/>
+        <v>240</v>
+      </c>
+      <c r="C270" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D270" s="14"/>
+      <c r="E270" s="14"/>
       <c r="F270" s="14"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="8">
-        <v>28101</v>
+        <v>64376</v>
       </c>
       <c r="B271" s="9" t="s">
-        <v>783</v>
-[...5 lines deleted...]
-      <c r="E271" s="13"/>
+        <v>241</v>
+      </c>
+      <c r="C271" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D271" s="14"/>
+      <c r="E271" s="14"/>
       <c r="F271" s="14"/>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="8">
-        <v>28102</v>
+        <v>64381</v>
       </c>
       <c r="B272" s="9" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-      <c r="E272" s="13"/>
+        <v>242</v>
+      </c>
+      <c r="C272" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D272" s="14"/>
+      <c r="E272" s="14"/>
       <c r="F272" s="14"/>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="8">
-        <v>28103</v>
+        <v>64382</v>
       </c>
       <c r="B273" s="9" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-      <c r="E273" s="13"/>
+        <v>107</v>
+      </c>
+      <c r="C273" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D273" s="14"/>
+      <c r="E273" s="14"/>
       <c r="F273" s="14"/>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="8">
-        <v>28104</v>
+        <v>64384</v>
       </c>
       <c r="B274" s="9" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-      <c r="E274" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="C274" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D274" s="14"/>
+      <c r="E274" s="14"/>
       <c r="F274" s="14"/>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="8">
-        <v>28105</v>
+        <v>64385</v>
       </c>
       <c r="B275" s="9" t="s">
-        <v>888</v>
-[...5 lines deleted...]
-      <c r="E275" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="C275" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D275" s="14"/>
+      <c r="E275" s="14"/>
       <c r="F275" s="14"/>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="8">
-        <v>28106</v>
+        <v>64390</v>
       </c>
       <c r="B276" s="9" t="s">
-        <v>889</v>
-[...5 lines deleted...]
-      <c r="E276" s="13"/>
+        <v>243</v>
+      </c>
+      <c r="C276" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D276" s="14"/>
+      <c r="E276" s="14"/>
       <c r="F276" s="14"/>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="8">
-        <v>28107</v>
+        <v>64391</v>
       </c>
       <c r="B277" s="9" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-      <c r="E277" s="13"/>
+        <v>244</v>
+      </c>
+      <c r="C277" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D277" s="14"/>
+      <c r="E277" s="14"/>
       <c r="F277" s="14"/>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="8">
-        <v>28108</v>
+        <v>64397</v>
       </c>
       <c r="B278" s="9" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-      <c r="E278" s="13"/>
+        <v>245</v>
+      </c>
+      <c r="C278" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D278" s="14"/>
+      <c r="E278" s="14"/>
       <c r="F278" s="14"/>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="8">
-        <v>28109</v>
+        <v>64398</v>
       </c>
       <c r="B279" s="9" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-      <c r="E279" s="13"/>
+        <v>246</v>
+      </c>
+      <c r="C279" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D279" s="14"/>
+      <c r="E279" s="14"/>
       <c r="F279" s="14"/>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="8">
-        <v>28110</v>
+        <v>64399</v>
       </c>
       <c r="B280" s="9" t="s">
-        <v>893</v>
-[...5 lines deleted...]
-      <c r="E280" s="13"/>
+        <v>247</v>
+      </c>
+      <c r="C280" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D280" s="14"/>
+      <c r="E280" s="14"/>
       <c r="F280" s="14"/>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="8">
-        <v>28111</v>
+        <v>64453</v>
       </c>
       <c r="B281" s="9" t="s">
-        <v>894</v>
-[...5 lines deleted...]
-      <c r="E281" s="13"/>
+        <v>248</v>
+      </c>
+      <c r="C281" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D281" s="14"/>
+      <c r="E281" s="14"/>
       <c r="F281" s="14"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="8">
-        <v>28112</v>
+        <v>64458</v>
       </c>
       <c r="B282" s="9" t="s">
-        <v>895</v>
-[...5 lines deleted...]
-      <c r="E282" s="13"/>
+        <v>249</v>
+      </c>
+      <c r="C282" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D282" s="14"/>
+      <c r="E282" s="14"/>
       <c r="F282" s="14"/>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="8">
-        <v>28113</v>
+        <v>64461</v>
       </c>
       <c r="B283" s="9" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-      <c r="E283" s="13"/>
+        <v>250</v>
+      </c>
+      <c r="C283" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D283" s="14"/>
+      <c r="E283" s="14"/>
       <c r="F283" s="14"/>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="8">
-        <v>28114</v>
+        <v>64463</v>
       </c>
       <c r="B284" s="9" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-      <c r="E284" s="13"/>
+        <v>251</v>
+      </c>
+      <c r="C284" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D284" s="14"/>
+      <c r="E284" s="14"/>
       <c r="F284" s="14"/>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="8">
-        <v>28115</v>
+        <v>64478</v>
       </c>
       <c r="B285" s="9" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-      <c r="E285" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="C285" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D285" s="14"/>
+      <c r="E285" s="14"/>
       <c r="F285" s="14"/>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="8">
-        <v>28116</v>
+        <v>64479</v>
       </c>
       <c r="B286" s="9" t="s">
-        <v>899</v>
-[...5 lines deleted...]
-      <c r="E286" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="C286" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D286" s="14"/>
+      <c r="E286" s="14"/>
       <c r="F286" s="14"/>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="8">
-        <v>28117</v>
+        <v>64481</v>
       </c>
       <c r="B287" s="9" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-      <c r="E287" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="C287" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D287" s="14"/>
+      <c r="E287" s="14"/>
       <c r="F287" s="14"/>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="8">
-        <v>28118</v>
+        <v>64485</v>
       </c>
       <c r="B288" s="9" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-      <c r="E288" s="13"/>
+        <v>109</v>
+      </c>
+      <c r="C288" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D288" s="14"/>
+      <c r="E288" s="14"/>
       <c r="F288" s="14"/>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="8">
-        <v>28119</v>
+        <v>64497</v>
       </c>
       <c r="B289" s="9" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-      <c r="E289" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="C289" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D289" s="14"/>
+      <c r="E289" s="14"/>
       <c r="F289" s="14"/>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="8">
-        <v>28120</v>
+        <v>64505</v>
       </c>
       <c r="B290" s="9" t="s">
-        <v>903</v>
-[...5 lines deleted...]
-      <c r="E290" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="C290" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D290" s="14"/>
+      <c r="E290" s="14"/>
       <c r="F290" s="14"/>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="8">
-        <v>28122</v>
+        <v>64508</v>
       </c>
       <c r="B291" s="9" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-      <c r="E291" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="C291" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D291" s="14"/>
+      <c r="E291" s="14"/>
       <c r="F291" s="14"/>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="8">
-        <v>28124</v>
+        <v>64514</v>
       </c>
       <c r="B292" s="9" t="s">
-        <v>905</v>
-[...5 lines deleted...]
-      <c r="E292" s="13"/>
+        <v>252</v>
+      </c>
+      <c r="C292" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D292" s="14"/>
+      <c r="E292" s="14"/>
       <c r="F292" s="14"/>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="8">
-        <v>28125</v>
+        <v>64515</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>906</v>
-[...5 lines deleted...]
-      <c r="E293" s="13"/>
+        <v>253</v>
+      </c>
+      <c r="C293" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D293" s="14"/>
+      <c r="E293" s="14"/>
       <c r="F293" s="14"/>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="8">
-        <v>28126</v>
+        <v>64527</v>
       </c>
       <c r="B294" s="9" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-      <c r="E294" s="13"/>
+        <v>254</v>
+      </c>
+      <c r="C294" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D294" s="14"/>
+      <c r="E294" s="14"/>
       <c r="F294" s="14"/>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="8">
-        <v>28127</v>
+        <v>64533</v>
       </c>
       <c r="B295" s="9" t="s">
-        <v>908</v>
-[...5 lines deleted...]
-      <c r="E295" s="13"/>
+        <v>255</v>
+      </c>
+      <c r="C295" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D295" s="14"/>
+      <c r="E295" s="14"/>
       <c r="F295" s="14"/>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="8">
-        <v>28128</v>
+        <v>64537</v>
       </c>
       <c r="B296" s="9" t="s">
-        <v>909</v>
-[...5 lines deleted...]
-      <c r="E296" s="13"/>
+        <v>256</v>
+      </c>
+      <c r="C296" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D296" s="14"/>
+      <c r="E296" s="14"/>
       <c r="F296" s="14"/>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="8">
-        <v>28129</v>
+        <v>64538</v>
       </c>
       <c r="B297" s="9" t="s">
-        <v>910</v>
-[...5 lines deleted...]
-      <c r="E297" s="13"/>
+        <v>257</v>
+      </c>
+      <c r="C297" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D297" s="14"/>
+      <c r="E297" s="14"/>
       <c r="F297" s="14"/>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="8">
-        <v>28130</v>
+        <v>64539</v>
       </c>
       <c r="B298" s="9" t="s">
-        <v>1114</v>
-[...5 lines deleted...]
-      <c r="E298" s="13"/>
+        <v>258</v>
+      </c>
+      <c r="C298" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D298" s="14"/>
+      <c r="E298" s="14"/>
       <c r="F298" s="14"/>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="8">
-        <v>28131</v>
+        <v>64540</v>
       </c>
       <c r="B299" s="9" t="s">
-        <v>1115</v>
-[...5 lines deleted...]
-      <c r="E299" s="13"/>
+        <v>259</v>
+      </c>
+      <c r="C299" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D299" s="14"/>
+      <c r="E299" s="14"/>
       <c r="F299" s="14"/>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="8">
-        <v>28132</v>
+        <v>64541</v>
       </c>
       <c r="B300" s="9" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-      <c r="E300" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="C300" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D300" s="14"/>
+      <c r="E300" s="14"/>
       <c r="F300" s="14"/>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="8">
-        <v>28133</v>
+        <v>64555</v>
       </c>
       <c r="B301" s="9" t="s">
-        <v>1117</v>
-[...5 lines deleted...]
-      <c r="E301" s="13"/>
+        <v>260</v>
+      </c>
+      <c r="C301" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D301" s="14"/>
+      <c r="E301" s="14"/>
       <c r="F301" s="14"/>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="8">
-        <v>28134</v>
+        <v>64558</v>
       </c>
       <c r="B302" s="9" t="s">
-        <v>1118</v>
-[...5 lines deleted...]
-      <c r="E302" s="13"/>
+        <v>261</v>
+      </c>
+      <c r="C302" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D302" s="14"/>
+      <c r="E302" s="14"/>
       <c r="F302" s="14"/>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="8">
-        <v>28135</v>
+        <v>64560</v>
       </c>
       <c r="B303" s="9" t="s">
-        <v>1119</v>
-[...5 lines deleted...]
-      <c r="E303" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="C303" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D303" s="14"/>
+      <c r="E303" s="14"/>
       <c r="F303" s="14"/>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="8">
-        <v>28136</v>
+        <v>64561</v>
       </c>
       <c r="B304" s="9" t="s">
-        <v>1120</v>
-[...5 lines deleted...]
-      <c r="E304" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="C304" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D304" s="14"/>
+      <c r="E304" s="14"/>
       <c r="F304" s="14"/>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="8">
-        <v>28137</v>
+        <v>64562</v>
       </c>
       <c r="B305" s="9" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-      <c r="E305" s="13"/>
+        <v>262</v>
+      </c>
+      <c r="C305" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D305" s="14"/>
+      <c r="E305" s="14"/>
       <c r="F305" s="14"/>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="8">
-        <v>28138</v>
+        <v>64563</v>
       </c>
       <c r="B306" s="9" t="s">
-        <v>1122</v>
-[...5 lines deleted...]
-      <c r="E306" s="13"/>
+        <v>263</v>
+      </c>
+      <c r="C306" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D306" s="14"/>
+      <c r="E306" s="14"/>
       <c r="F306" s="14"/>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="8">
-        <v>28140</v>
+        <v>64582</v>
       </c>
       <c r="B307" s="9" t="s">
-        <v>1123</v>
-[...5 lines deleted...]
-      <c r="E307" s="13"/>
+        <v>264</v>
+      </c>
+      <c r="C307" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D307" s="14"/>
+      <c r="E307" s="14"/>
       <c r="F307" s="14"/>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="8">
-        <v>28141</v>
+        <v>64585</v>
       </c>
       <c r="B308" s="9" t="s">
-        <v>1124</v>
-[...5 lines deleted...]
-      <c r="E308" s="13"/>
+        <v>265</v>
+      </c>
+      <c r="C308" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D308" s="14"/>
+      <c r="E308" s="14"/>
       <c r="F308" s="14"/>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="8">
-        <v>28142</v>
+        <v>64626</v>
       </c>
       <c r="B309" s="9" t="s">
-        <v>1125</v>
-[...5 lines deleted...]
-      <c r="E309" s="13"/>
+        <v>266</v>
+      </c>
+      <c r="C309" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D309" s="14"/>
+      <c r="E309" s="14"/>
       <c r="F309" s="14"/>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="8">
-        <v>28143</v>
+        <v>64627</v>
       </c>
       <c r="B310" s="9" t="s">
-        <v>1126</v>
-[...5 lines deleted...]
-      <c r="E310" s="13"/>
+        <v>267</v>
+      </c>
+      <c r="C310" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D310" s="14"/>
+      <c r="E310" s="14"/>
       <c r="F310" s="14"/>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="8">
-        <v>28144</v>
+        <v>64629</v>
       </c>
       <c r="B311" s="9" t="s">
-        <v>1127</v>
-[...5 lines deleted...]
-      <c r="E311" s="13"/>
+        <v>268</v>
+      </c>
+      <c r="C311" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D311" s="14"/>
+      <c r="E311" s="14"/>
       <c r="F311" s="14"/>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="8">
-        <v>28145</v>
+        <v>64630</v>
       </c>
       <c r="B312" s="9" t="s">
-        <v>1128</v>
-[...5 lines deleted...]
-      <c r="E312" s="13"/>
+        <v>269</v>
+      </c>
+      <c r="C312" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D312" s="14"/>
+      <c r="E312" s="14"/>
       <c r="F312" s="14"/>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="8">
-        <v>28146</v>
+        <v>64648</v>
       </c>
       <c r="B313" s="9" t="s">
-        <v>1129</v>
-[...5 lines deleted...]
-      <c r="E313" s="13"/>
+        <v>270</v>
+      </c>
+      <c r="C313" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D313" s="14"/>
+      <c r="E313" s="14"/>
       <c r="F313" s="14"/>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="8">
-        <v>28148</v>
+        <v>64651</v>
       </c>
       <c r="B314" s="9" t="s">
-        <v>1130</v>
-[...5 lines deleted...]
-      <c r="E314" s="13"/>
+        <v>271</v>
+      </c>
+      <c r="C314" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D314" s="14"/>
+      <c r="E314" s="14"/>
       <c r="F314" s="14"/>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="8">
-        <v>28149</v>
+        <v>64652</v>
       </c>
       <c r="B315" s="9" t="s">
-        <v>1131</v>
-[...5 lines deleted...]
-      <c r="E315" s="13"/>
+        <v>272</v>
+      </c>
+      <c r="C315" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D315" s="14"/>
+      <c r="E315" s="14"/>
       <c r="F315" s="14"/>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="8">
-        <v>28150</v>
+        <v>64654</v>
       </c>
       <c r="B316" s="9" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-      <c r="E316" s="13"/>
+        <v>273</v>
+      </c>
+      <c r="C316" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D316" s="14"/>
+      <c r="E316" s="14"/>
       <c r="F316" s="14"/>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="8">
-        <v>28151</v>
+        <v>64658</v>
       </c>
       <c r="B317" s="9" t="s">
-        <v>1133</v>
-[...5 lines deleted...]
-      <c r="E317" s="13"/>
+        <v>274</v>
+      </c>
+      <c r="C317" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D317" s="14"/>
+      <c r="E317" s="14"/>
       <c r="F317" s="14"/>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="8">
-        <v>28152</v>
+        <v>64659</v>
       </c>
       <c r="B318" s="9" t="s">
-        <v>1134</v>
-[...5 lines deleted...]
-      <c r="E318" s="13"/>
+        <v>275</v>
+      </c>
+      <c r="C318" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D318" s="14"/>
+      <c r="E318" s="14"/>
       <c r="F318" s="14"/>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="8">
-        <v>28153</v>
+        <v>64664</v>
       </c>
       <c r="B319" s="9" t="s">
-        <v>1135</v>
-[...5 lines deleted...]
-      <c r="E319" s="13"/>
+        <v>276</v>
+      </c>
+      <c r="C319" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D319" s="14"/>
+      <c r="E319" s="14"/>
       <c r="F319" s="14"/>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="8">
-        <v>28154</v>
+        <v>64666</v>
       </c>
       <c r="B320" s="9" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-      <c r="E320" s="13"/>
+        <v>277</v>
+      </c>
+      <c r="C320" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D320" s="14"/>
+      <c r="E320" s="14"/>
       <c r="F320" s="14"/>
     </row>
     <row r="321" spans="1:6">
-      <c r="A321" s="17">
-        <v>28157</v>
+      <c r="A321" s="8">
+        <v>64668</v>
       </c>
       <c r="B321" s="9" t="s">
-        <v>1260</v>
-[...5 lines deleted...]
-      <c r="E321" s="13"/>
+        <v>278</v>
+      </c>
+      <c r="C321" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D321" s="14"/>
+      <c r="E321" s="14"/>
       <c r="F321" s="14"/>
     </row>
     <row r="322" spans="1:6">
-      <c r="A322" s="17">
-        <v>28158</v>
+      <c r="A322" s="8">
+        <v>64673</v>
       </c>
       <c r="B322" s="9" t="s">
-        <v>1261</v>
-[...5 lines deleted...]
-      <c r="E322" s="13"/>
+        <v>279</v>
+      </c>
+      <c r="C322" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D322" s="14"/>
+      <c r="E322" s="14"/>
       <c r="F322" s="14"/>
     </row>
     <row r="323" spans="1:6">
-      <c r="A323" s="17">
-        <v>28159</v>
+      <c r="A323" s="8">
+        <v>64683</v>
       </c>
       <c r="B323" s="9" t="s">
-        <v>1262</v>
-[...5 lines deleted...]
-      <c r="E323" s="13"/>
+        <v>280</v>
+      </c>
+      <c r="C323" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D323" s="14"/>
+      <c r="E323" s="14"/>
       <c r="F323" s="14"/>
     </row>
     <row r="324" spans="1:6">
-      <c r="A324" s="17">
-        <v>28160</v>
+      <c r="A324" s="8">
+        <v>64689</v>
       </c>
       <c r="B324" s="9" t="s">
-        <v>1263</v>
-[...5 lines deleted...]
-      <c r="E324" s="13"/>
+        <v>281</v>
+      </c>
+      <c r="C324" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D324" s="14"/>
+      <c r="E324" s="14"/>
       <c r="F324" s="14"/>
     </row>
     <row r="325" spans="1:6">
-      <c r="A325" s="17">
-        <v>28161</v>
+      <c r="A325" s="8">
+        <v>64694</v>
       </c>
       <c r="B325" s="9" t="s">
-        <v>1264</v>
-[...5 lines deleted...]
-      <c r="E325" s="13"/>
+        <v>282</v>
+      </c>
+      <c r="C325" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D325" s="14"/>
+      <c r="E325" s="14"/>
       <c r="F325" s="14"/>
     </row>
     <row r="326" spans="1:6">
-      <c r="A326" s="17">
-        <v>28162</v>
+      <c r="A326" s="8">
+        <v>64695</v>
       </c>
       <c r="B326" s="9" t="s">
-        <v>1265</v>
-[...5 lines deleted...]
-      <c r="E326" s="13"/>
+        <v>283</v>
+      </c>
+      <c r="C326" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D326" s="14"/>
+      <c r="E326" s="14"/>
       <c r="F326" s="14"/>
     </row>
     <row r="327" spans="1:6">
-      <c r="A327" s="17">
-        <v>28163</v>
+      <c r="A327" s="8">
+        <v>64698</v>
       </c>
       <c r="B327" s="9" t="s">
-        <v>1266</v>
-[...5 lines deleted...]
-      <c r="E327" s="13"/>
+        <v>284</v>
+      </c>
+      <c r="C327" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D327" s="14"/>
+      <c r="E327" s="14"/>
       <c r="F327" s="14"/>
     </row>
     <row r="328" spans="1:6">
-      <c r="A328" s="17">
-        <v>28164</v>
+      <c r="A328" s="8">
+        <v>64702</v>
       </c>
       <c r="B328" s="9" t="s">
-        <v>1267</v>
-[...5 lines deleted...]
-      <c r="E328" s="13"/>
+        <v>285</v>
+      </c>
+      <c r="C328" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D328" s="14"/>
+      <c r="E328" s="14"/>
       <c r="F328" s="14"/>
     </row>
     <row r="329" spans="1:6">
-      <c r="A329" s="17">
-        <v>28166</v>
+      <c r="A329" s="8">
+        <v>64735</v>
       </c>
       <c r="B329" s="9" t="s">
-        <v>1268</v>
-[...5 lines deleted...]
-      <c r="E329" s="13"/>
+        <v>286</v>
+      </c>
+      <c r="C329" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D329" s="14"/>
+      <c r="E329" s="14"/>
       <c r="F329" s="14"/>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330" s="17">
-        <v>28167</v>
+      <c r="A330" s="8">
+        <v>64744</v>
       </c>
       <c r="B330" s="9" t="s">
-        <v>1269</v>
-[...5 lines deleted...]
-      <c r="E330" s="13"/>
+        <v>287</v>
+      </c>
+      <c r="C330" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D330" s="14"/>
+      <c r="E330" s="14"/>
       <c r="F330" s="14"/>
     </row>
     <row r="331" spans="1:6">
-      <c r="A331" s="17">
-        <v>28168</v>
+      <c r="A331" s="8">
+        <v>64755</v>
       </c>
       <c r="B331" s="9" t="s">
-        <v>1270</v>
-[...5 lines deleted...]
-      <c r="E331" s="13"/>
+        <v>288</v>
+      </c>
+      <c r="C331" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D331" s="14"/>
+      <c r="E331" s="14"/>
       <c r="F331" s="14"/>
     </row>
     <row r="332" spans="1:6">
-      <c r="A332" s="17">
-        <v>28169</v>
+      <c r="A332" s="8">
+        <v>64765</v>
       </c>
       <c r="B332" s="9" t="s">
-        <v>1271</v>
-[...5 lines deleted...]
-      <c r="E332" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="C332" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D332" s="14"/>
+      <c r="E332" s="14"/>
       <c r="F332" s="14"/>
     </row>
     <row r="333" spans="1:6">
-      <c r="A333" s="17">
-        <v>28170</v>
+      <c r="A333" s="8">
+        <v>64766</v>
       </c>
       <c r="B333" s="9" t="s">
-        <v>1272</v>
-[...5 lines deleted...]
-      <c r="E333" s="13"/>
+        <v>355</v>
+      </c>
+      <c r="C333" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D333" s="14"/>
+      <c r="E333" s="14"/>
       <c r="F333" s="14"/>
     </row>
     <row r="334" spans="1:6">
-      <c r="A334" s="17">
-        <v>28171</v>
+      <c r="A334" s="8">
+        <v>64771</v>
       </c>
       <c r="B334" s="9" t="s">
-        <v>1273</v>
-[...5 lines deleted...]
-      <c r="E334" s="13"/>
+        <v>356</v>
+      </c>
+      <c r="C334" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D334" s="14"/>
+      <c r="E334" s="14"/>
       <c r="F334" s="14"/>
     </row>
     <row r="335" spans="1:6">
-      <c r="A335" s="17">
-        <v>28172</v>
+      <c r="A335" s="8">
+        <v>64773</v>
       </c>
       <c r="B335" s="9" t="s">
-        <v>1274</v>
-[...5 lines deleted...]
-      <c r="E335" s="13"/>
+        <v>357</v>
+      </c>
+      <c r="C335" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D335" s="14"/>
+      <c r="E335" s="14"/>
       <c r="F335" s="14"/>
     </row>
     <row r="336" spans="1:6">
-      <c r="A336" s="17">
-        <v>28173</v>
+      <c r="A336" s="8">
+        <v>64775</v>
       </c>
       <c r="B336" s="9" t="s">
-        <v>1275</v>
-[...5 lines deleted...]
-      <c r="E336" s="13"/>
+        <v>358</v>
+      </c>
+      <c r="C336" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D336" s="14"/>
+      <c r="E336" s="14"/>
       <c r="F336" s="14"/>
     </row>
     <row r="337" spans="1:6">
-      <c r="A337" s="17">
-        <v>28174</v>
+      <c r="A337" s="8">
+        <v>64776</v>
       </c>
       <c r="B337" s="9" t="s">
-        <v>1276</v>
-[...5 lines deleted...]
-      <c r="E337" s="13"/>
+        <v>359</v>
+      </c>
+      <c r="C337" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D337" s="14"/>
+      <c r="E337" s="14"/>
       <c r="F337" s="14"/>
     </row>
     <row r="338" spans="1:6">
-      <c r="A338" s="17">
-        <v>28176</v>
+      <c r="A338" s="8">
+        <v>64777</v>
       </c>
       <c r="B338" s="9" t="s">
-        <v>1277</v>
-[...5 lines deleted...]
-      <c r="E338" s="13"/>
+        <v>360</v>
+      </c>
+      <c r="C338" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D338" s="14"/>
+      <c r="E338" s="14"/>
       <c r="F338" s="14"/>
     </row>
     <row r="339" spans="1:6">
-      <c r="A339" s="17">
-        <v>28178</v>
+      <c r="A339" s="8">
+        <v>64778</v>
       </c>
       <c r="B339" s="9" t="s">
-        <v>1278</v>
-[...5 lines deleted...]
-      <c r="E339" s="13"/>
+        <v>361</v>
+      </c>
+      <c r="C339" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D339" s="14"/>
+      <c r="E339" s="14"/>
       <c r="F339" s="14"/>
     </row>
     <row r="340" spans="1:6">
-      <c r="A340" s="17">
-        <v>28181</v>
+      <c r="A340" s="8">
+        <v>64780</v>
       </c>
       <c r="B340" s="9" t="s">
-        <v>1279</v>
-[...5 lines deleted...]
-      <c r="E340" s="13"/>
+        <v>362</v>
+      </c>
+      <c r="C340" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D340" s="14"/>
+      <c r="E340" s="14"/>
       <c r="F340" s="14"/>
     </row>
     <row r="341" spans="1:6">
-      <c r="A341" s="17">
-        <v>28183</v>
+      <c r="A341" s="8">
+        <v>64781</v>
       </c>
       <c r="B341" s="9" t="s">
-        <v>1280</v>
-[...5 lines deleted...]
-      <c r="E341" s="13"/>
+        <v>363</v>
+      </c>
+      <c r="C341" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D341" s="14"/>
+      <c r="E341" s="14"/>
       <c r="F341" s="14"/>
     </row>
     <row r="342" spans="1:6">
-      <c r="A342" s="17">
-        <v>28184</v>
+      <c r="A342" s="8">
+        <v>64782</v>
       </c>
       <c r="B342" s="9" t="s">
-        <v>1281</v>
-[...5 lines deleted...]
-      <c r="E342" s="13"/>
+        <v>364</v>
+      </c>
+      <c r="C342" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D342" s="14"/>
+      <c r="E342" s="14"/>
       <c r="F342" s="14"/>
     </row>
     <row r="343" spans="1:6">
-      <c r="A343" s="17">
-        <v>28185</v>
+      <c r="A343" s="8">
+        <v>64785</v>
       </c>
       <c r="B343" s="9" t="s">
-        <v>1282</v>
-[...5 lines deleted...]
-      <c r="E343" s="13"/>
+        <v>365</v>
+      </c>
+      <c r="C343" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D343" s="14"/>
+      <c r="E343" s="14"/>
       <c r="F343" s="14"/>
     </row>
     <row r="344" spans="1:6">
-      <c r="A344" s="17">
-        <v>28186</v>
+      <c r="A344" s="8">
+        <v>64786</v>
       </c>
       <c r="B344" s="9" t="s">
-        <v>1283</v>
-[...5 lines deleted...]
-      <c r="E344" s="13"/>
+        <v>366</v>
+      </c>
+      <c r="C344" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D344" s="14"/>
+      <c r="E344" s="14"/>
       <c r="F344" s="14"/>
     </row>
     <row r="345" spans="1:6">
-      <c r="A345" s="17">
-        <v>28187</v>
+      <c r="A345" s="8">
+        <v>64794</v>
       </c>
       <c r="B345" s="9" t="s">
-        <v>1284</v>
-[...5 lines deleted...]
-      <c r="E345" s="13"/>
+        <v>367</v>
+      </c>
+      <c r="C345" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D345" s="14"/>
+      <c r="E345" s="14"/>
       <c r="F345" s="14"/>
     </row>
     <row r="346" spans="1:6">
-      <c r="A346" s="17">
-        <v>28188</v>
+      <c r="A346" s="8">
+        <v>64797</v>
       </c>
       <c r="B346" s="9" t="s">
-        <v>1285</v>
-[...5 lines deleted...]
-      <c r="E346" s="13"/>
+        <v>368</v>
+      </c>
+      <c r="C346" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D346" s="14"/>
+      <c r="E346" s="14"/>
       <c r="F346" s="14"/>
     </row>
     <row r="347" spans="1:6">
-      <c r="A347" s="17">
-        <v>28189</v>
+      <c r="A347" s="8">
+        <v>64801</v>
       </c>
       <c r="B347" s="9" t="s">
-        <v>1383</v>
-[...5 lines deleted...]
-      <c r="E347" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="C347" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D347" s="14"/>
+      <c r="E347" s="14"/>
       <c r="F347" s="14"/>
     </row>
     <row r="348" spans="1:6">
-      <c r="A348" s="17">
-        <v>28190</v>
+      <c r="A348" s="8">
+        <v>64802</v>
       </c>
       <c r="B348" s="9" t="s">
-        <v>1384</v>
-[...5 lines deleted...]
-      <c r="E348" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="C348" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D348" s="14"/>
+      <c r="E348" s="14"/>
       <c r="F348" s="14"/>
     </row>
     <row r="349" spans="1:6">
-      <c r="A349" s="17">
-        <v>28191</v>
+      <c r="A349" s="8">
+        <v>64815</v>
       </c>
       <c r="B349" s="9" t="s">
-        <v>1385</v>
-[...5 lines deleted...]
-      <c r="E349" s="13"/>
+        <v>369</v>
+      </c>
+      <c r="C349" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D349" s="14"/>
+      <c r="E349" s="14"/>
       <c r="F349" s="14"/>
     </row>
     <row r="350" spans="1:6">
-      <c r="A350" s="17">
-        <v>28192</v>
+      <c r="A350" s="8">
+        <v>64818</v>
       </c>
       <c r="B350" s="9" t="s">
-        <v>1386</v>
-[...5 lines deleted...]
-      <c r="E350" s="13"/>
+        <v>370</v>
+      </c>
+      <c r="C350" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D350" s="14"/>
+      <c r="E350" s="14"/>
       <c r="F350" s="14"/>
     </row>
     <row r="351" spans="1:6">
-      <c r="A351" s="17">
-        <v>28193</v>
+      <c r="A351" s="8">
+        <v>64831</v>
       </c>
       <c r="B351" s="9" t="s">
-        <v>1387</v>
-[...5 lines deleted...]
-      <c r="E351" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="C351" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D351" s="14"/>
+      <c r="E351" s="14"/>
       <c r="F351" s="14"/>
     </row>
     <row r="352" spans="1:6">
-      <c r="A352" s="17">
-        <v>28194</v>
+      <c r="A352" s="8">
+        <v>64834</v>
       </c>
       <c r="B352" s="9" t="s">
-        <v>1388</v>
-[...5 lines deleted...]
-      <c r="E352" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="C352" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D352" s="14"/>
+      <c r="E352" s="14"/>
       <c r="F352" s="14"/>
     </row>
     <row r="353" spans="1:6">
-      <c r="A353" s="17">
-        <v>28195</v>
+      <c r="A353" s="8">
+        <v>64870</v>
       </c>
       <c r="B353" s="9" t="s">
-        <v>1389</v>
-[...5 lines deleted...]
-      <c r="E353" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="C353" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D353" s="14"/>
+      <c r="E353" s="14"/>
       <c r="F353" s="14"/>
     </row>
     <row r="354" spans="1:6">
-      <c r="A354" s="17">
-        <v>28196</v>
+      <c r="A354" s="8">
+        <v>64883</v>
       </c>
       <c r="B354" s="9" t="s">
-        <v>1390</v>
-[...5 lines deleted...]
-      <c r="E354" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="C354" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D354" s="14"/>
+      <c r="E354" s="14"/>
       <c r="F354" s="14"/>
     </row>
     <row r="355" spans="1:6">
-      <c r="A355" s="17">
-        <v>28197</v>
+      <c r="A355" s="8">
+        <v>64885</v>
       </c>
       <c r="B355" s="9" t="s">
-        <v>1391</v>
-[...5 lines deleted...]
-      <c r="E355" s="13"/>
+        <v>129</v>
+      </c>
+      <c r="C355" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D355" s="14"/>
+      <c r="E355" s="14"/>
       <c r="F355" s="14"/>
     </row>
     <row r="356" spans="1:6">
-      <c r="A356" s="17">
-        <v>28198</v>
+      <c r="A356" s="8">
+        <v>64887</v>
       </c>
       <c r="B356" s="9" t="s">
-        <v>1392</v>
-[...5 lines deleted...]
-      <c r="E356" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="C356" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D356" s="14"/>
+      <c r="E356" s="14"/>
       <c r="F356" s="14"/>
     </row>
     <row r="357" spans="1:6">
-      <c r="A357" s="17">
-        <v>28200</v>
+      <c r="A357" s="8">
+        <v>64888</v>
       </c>
       <c r="B357" s="9" t="s">
-        <v>1393</v>
-[...5 lines deleted...]
-      <c r="E357" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="C357" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D357" s="14"/>
+      <c r="E357" s="14"/>
       <c r="F357" s="14"/>
     </row>
     <row r="358" spans="1:6">
-      <c r="A358" s="17">
-        <v>28201</v>
+      <c r="A358" s="8">
+        <v>64911</v>
       </c>
       <c r="B358" s="9" t="s">
-        <v>1394</v>
-[...5 lines deleted...]
-      <c r="E358" s="13"/>
+        <v>371</v>
+      </c>
+      <c r="C358" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D358" s="14"/>
+      <c r="E358" s="14"/>
       <c r="F358" s="14"/>
     </row>
     <row r="359" spans="1:6">
-      <c r="A359" s="17">
-        <v>28202</v>
+      <c r="A359" s="8">
+        <v>64913</v>
       </c>
       <c r="B359" s="9" t="s">
-        <v>1395</v>
-[...5 lines deleted...]
-      <c r="E359" s="13"/>
+        <v>372</v>
+      </c>
+      <c r="C359" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D359" s="14"/>
+      <c r="E359" s="14"/>
       <c r="F359" s="14"/>
     </row>
     <row r="360" spans="1:6">
-      <c r="A360" s="17">
-        <v>28203</v>
+      <c r="A360" s="8">
+        <v>64915</v>
       </c>
       <c r="B360" s="9" t="s">
-        <v>1396</v>
-[...5 lines deleted...]
-      <c r="E360" s="13"/>
+        <v>373</v>
+      </c>
+      <c r="C360" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D360" s="14"/>
+      <c r="E360" s="14"/>
       <c r="F360" s="14"/>
     </row>
     <row r="361" spans="1:6">
-      <c r="A361" s="17">
-        <v>28204</v>
+      <c r="A361" s="8">
+        <v>64917</v>
       </c>
       <c r="B361" s="9" t="s">
-        <v>1397</v>
-[...5 lines deleted...]
-      <c r="E361" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="C361" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D361" s="14"/>
+      <c r="E361" s="14"/>
       <c r="F361" s="14"/>
     </row>
     <row r="362" spans="1:6">
-      <c r="A362" s="17">
-        <v>28205</v>
+      <c r="A362" s="8">
+        <v>64941</v>
       </c>
       <c r="B362" s="9" t="s">
-        <v>1398</v>
-[...5 lines deleted...]
-      <c r="E362" s="13"/>
+        <v>374</v>
+      </c>
+      <c r="C362" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D362" s="14"/>
+      <c r="E362" s="14"/>
       <c r="F362" s="14"/>
     </row>
     <row r="363" spans="1:6">
-      <c r="A363" s="17">
-        <v>28207</v>
+      <c r="A363" s="8">
+        <v>64944</v>
       </c>
       <c r="B363" s="9" t="s">
-        <v>1399</v>
-[...5 lines deleted...]
-      <c r="E363" s="13"/>
+        <v>375</v>
+      </c>
+      <c r="C363" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D363" s="14"/>
+      <c r="E363" s="14"/>
       <c r="F363" s="14"/>
     </row>
     <row r="364" spans="1:6">
-      <c r="A364" s="17">
-        <v>28208</v>
+      <c r="A364" s="8">
+        <v>64957</v>
       </c>
       <c r="B364" s="9" t="s">
-        <v>1400</v>
-[...5 lines deleted...]
-      <c r="E364" s="13"/>
+        <v>376</v>
+      </c>
+      <c r="C364" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D364" s="14"/>
+      <c r="E364" s="14"/>
       <c r="F364" s="14"/>
     </row>
     <row r="365" spans="1:6">
-      <c r="A365" s="17">
-        <v>28209</v>
+      <c r="A365" s="8">
+        <v>64962</v>
       </c>
       <c r="B365" s="9" t="s">
-        <v>1401</v>
-[...5 lines deleted...]
-      <c r="E365" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="C365" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D365" s="14"/>
+      <c r="E365" s="14"/>
       <c r="F365" s="14"/>
     </row>
     <row r="366" spans="1:6">
-      <c r="A366" s="17">
-        <v>28211</v>
+      <c r="A366" s="8">
+        <v>64969</v>
       </c>
       <c r="B366" s="9" t="s">
-        <v>1402</v>
-[...5 lines deleted...]
-      <c r="E366" s="13"/>
+        <v>377</v>
+      </c>
+      <c r="C366" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D366" s="14"/>
+      <c r="E366" s="14"/>
       <c r="F366" s="14"/>
     </row>
     <row r="367" spans="1:6">
-      <c r="A367" s="17">
-        <v>28212</v>
+      <c r="A367" s="8">
+        <v>64976</v>
       </c>
       <c r="B367" s="9" t="s">
-        <v>1403</v>
-[...5 lines deleted...]
-      <c r="E367" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="C367" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D367" s="14"/>
+      <c r="E367" s="14"/>
       <c r="F367" s="14"/>
     </row>
     <row r="368" spans="1:6">
-      <c r="A368" s="17">
-        <v>28213</v>
+      <c r="A368" s="8">
+        <v>64987</v>
       </c>
       <c r="B368" s="9" t="s">
-        <v>1404</v>
-[...5 lines deleted...]
-      <c r="E368" s="13"/>
+        <v>104</v>
+      </c>
+      <c r="C368" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D368" s="14"/>
+      <c r="E368" s="14"/>
       <c r="F368" s="14"/>
     </row>
     <row r="369" spans="1:6">
-      <c r="A369" s="17">
-        <v>28214</v>
+      <c r="A369" s="8">
+        <v>64988</v>
       </c>
       <c r="B369" s="9" t="s">
-        <v>1405</v>
-[...5 lines deleted...]
-      <c r="E369" s="13"/>
+        <v>137</v>
+      </c>
+      <c r="C369" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D369" s="14"/>
+      <c r="E369" s="14"/>
       <c r="F369" s="14"/>
     </row>
     <row r="370" spans="1:6">
-      <c r="A370" s="17">
-        <v>28215</v>
+      <c r="A370" s="8">
+        <v>65008</v>
       </c>
       <c r="B370" s="9" t="s">
-        <v>1406</v>
-[...5 lines deleted...]
-      <c r="E370" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="C370" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D370" s="14"/>
+      <c r="E370" s="14"/>
       <c r="F370" s="14"/>
     </row>
     <row r="371" spans="1:6">
-      <c r="A371" s="17">
-        <v>28216</v>
+      <c r="A371" s="8">
+        <v>65009</v>
       </c>
       <c r="B371" s="9" t="s">
-        <v>1407</v>
-[...5 lines deleted...]
-      <c r="E371" s="13"/>
+        <v>29</v>
+      </c>
+      <c r="C371" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D371" s="14"/>
+      <c r="E371" s="14"/>
       <c r="F371" s="14"/>
     </row>
     <row r="372" spans="1:6">
-      <c r="A372" s="17">
-        <v>28217</v>
+      <c r="A372" s="8">
+        <v>65014</v>
       </c>
       <c r="B372" s="9" t="s">
-        <v>1408</v>
-[...5 lines deleted...]
-      <c r="E372" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="C372" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D372" s="14"/>
+      <c r="E372" s="14"/>
       <c r="F372" s="14"/>
     </row>
     <row r="373" spans="1:6">
-      <c r="A373" s="17">
-        <v>28218</v>
+      <c r="A373" s="8">
+        <v>65017</v>
       </c>
       <c r="B373" s="9" t="s">
-        <v>1409</v>
-[...5 lines deleted...]
-      <c r="E373" s="13"/>
+        <v>378</v>
+      </c>
+      <c r="C373" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D373" s="14"/>
+      <c r="E373" s="14"/>
       <c r="F373" s="14"/>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="8">
-        <v>28219</v>
+        <v>65019</v>
       </c>
       <c r="B374" s="9" t="s">
-        <v>1510</v>
-[...5 lines deleted...]
-      <c r="E374" s="13"/>
+        <v>30</v>
+      </c>
+      <c r="C374" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D374" s="14"/>
+      <c r="E374" s="14"/>
       <c r="F374" s="14"/>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="8">
-        <v>28220</v>
+        <v>65027</v>
       </c>
       <c r="B375" s="9" t="s">
-        <v>1511</v>
-[...5 lines deleted...]
-      <c r="E375" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="C375" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D375" s="14"/>
+      <c r="E375" s="14"/>
       <c r="F375" s="14"/>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="8">
-        <v>28224</v>
+        <v>65036</v>
       </c>
       <c r="B376" s="9" t="s">
-        <v>1512</v>
-[...5 lines deleted...]
-      <c r="E376" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="C376" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D376" s="14"/>
+      <c r="E376" s="14"/>
       <c r="F376" s="14"/>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="8">
-        <v>28226</v>
+        <v>65038</v>
       </c>
       <c r="B377" s="9" t="s">
-        <v>1513</v>
-[...5 lines deleted...]
-      <c r="E377" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="C377" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D377" s="14"/>
+      <c r="E377" s="14"/>
       <c r="F377" s="14"/>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="8">
-        <v>28227</v>
+        <v>65039</v>
       </c>
       <c r="B378" s="9" t="s">
-        <v>1514</v>
-[...5 lines deleted...]
-      <c r="E378" s="13"/>
+        <v>379</v>
+      </c>
+      <c r="C378" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D378" s="14"/>
+      <c r="E378" s="14"/>
       <c r="F378" s="14"/>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="8">
-        <v>28228</v>
+        <v>65045</v>
       </c>
       <c r="B379" s="9" t="s">
-        <v>1515</v>
-[...5 lines deleted...]
-      <c r="E379" s="13"/>
+        <v>380</v>
+      </c>
+      <c r="C379" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D379" s="14"/>
+      <c r="E379" s="14"/>
       <c r="F379" s="14"/>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="8">
-        <v>28229</v>
+        <v>65052</v>
       </c>
       <c r="B380" s="9" t="s">
-        <v>1516</v>
-[...5 lines deleted...]
-      <c r="E380" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="C380" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D380" s="14"/>
+      <c r="E380" s="14"/>
       <c r="F380" s="14"/>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="8">
-        <v>28230</v>
+        <v>65059</v>
       </c>
       <c r="B381" s="9" t="s">
-        <v>1517</v>
-[...5 lines deleted...]
-      <c r="E381" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="C381" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D381" s="14"/>
+      <c r="E381" s="14"/>
       <c r="F381" s="14"/>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="8">
-        <v>28231</v>
+        <v>65072</v>
       </c>
       <c r="B382" s="9" t="s">
-        <v>1518</v>
-[...5 lines deleted...]
-      <c r="E382" s="13"/>
+        <v>381</v>
+      </c>
+      <c r="C382" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D382" s="14"/>
+      <c r="E382" s="14"/>
       <c r="F382" s="14"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="8">
-        <v>28232</v>
+        <v>65073</v>
       </c>
       <c r="B383" s="9" t="s">
-        <v>1519</v>
-[...5 lines deleted...]
-      <c r="E383" s="13"/>
+        <v>382</v>
+      </c>
+      <c r="C383" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D383" s="14"/>
+      <c r="E383" s="14"/>
       <c r="F383" s="14"/>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="8">
-        <v>28233</v>
+        <v>65081</v>
       </c>
       <c r="B384" s="9" t="s">
-        <v>1520</v>
-[...5 lines deleted...]
-      <c r="E384" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="C384" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D384" s="14"/>
+      <c r="E384" s="14"/>
       <c r="F384" s="14"/>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="8">
-        <v>28234</v>
+        <v>65088</v>
       </c>
       <c r="B385" s="9" t="s">
-        <v>1521</v>
-[...5 lines deleted...]
-      <c r="E385" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="C385" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D385" s="14"/>
+      <c r="E385" s="14"/>
       <c r="F385" s="14"/>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="8">
-        <v>28235</v>
+        <v>65098</v>
       </c>
       <c r="B386" s="9" t="s">
-        <v>1522</v>
-[...5 lines deleted...]
-      <c r="E386" s="13"/>
+        <v>383</v>
+      </c>
+      <c r="C386" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D386" s="14"/>
+      <c r="E386" s="14"/>
       <c r="F386" s="14"/>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="8">
-        <v>28236</v>
+        <v>65103</v>
       </c>
       <c r="B387" s="9" t="s">
-        <v>1523</v>
-[...5 lines deleted...]
-      <c r="E387" s="13"/>
+        <v>384</v>
+      </c>
+      <c r="C387" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D387" s="14"/>
+      <c r="E387" s="14"/>
       <c r="F387" s="14"/>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="8">
-        <v>28237</v>
+        <v>65109</v>
       </c>
       <c r="B388" s="9" t="s">
-        <v>1524</v>
-[...5 lines deleted...]
-      <c r="E388" s="13"/>
+        <v>385</v>
+      </c>
+      <c r="C388" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D388" s="14"/>
+      <c r="E388" s="14"/>
       <c r="F388" s="14"/>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" s="8">
-        <v>28238</v>
+        <v>65117</v>
       </c>
       <c r="B389" s="9" t="s">
-        <v>1525</v>
-[...5 lines deleted...]
-      <c r="E389" s="13"/>
+        <v>386</v>
+      </c>
+      <c r="C389" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D389" s="14"/>
+      <c r="E389" s="14"/>
       <c r="F389" s="14"/>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="8">
-        <v>28239</v>
+        <v>65120</v>
       </c>
       <c r="B390" s="9" t="s">
-        <v>1526</v>
-[...5 lines deleted...]
-      <c r="E390" s="13"/>
+        <v>387</v>
+      </c>
+      <c r="C390" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D390" s="14"/>
+      <c r="E390" s="14"/>
       <c r="F390" s="14"/>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="8">
-        <v>28240</v>
+        <v>65121</v>
       </c>
       <c r="B391" s="9" t="s">
-        <v>1527</v>
-[...5 lines deleted...]
-      <c r="E391" s="13"/>
+        <v>388</v>
+      </c>
+      <c r="C391" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D391" s="14"/>
+      <c r="E391" s="14"/>
       <c r="F391" s="14"/>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="8">
-        <v>28241</v>
+        <v>65123</v>
       </c>
       <c r="B392" s="9" t="s">
-        <v>1528</v>
-[...5 lines deleted...]
-      <c r="E392" s="13"/>
+        <v>389</v>
+      </c>
+      <c r="C392" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D392" s="14"/>
+      <c r="E392" s="14"/>
       <c r="F392" s="14"/>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="8">
-        <v>28243</v>
+        <v>65127</v>
       </c>
       <c r="B393" s="9" t="s">
-        <v>1529</v>
-[...5 lines deleted...]
-      <c r="E393" s="13"/>
+        <v>390</v>
+      </c>
+      <c r="C393" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D393" s="14"/>
+      <c r="E393" s="14"/>
       <c r="F393" s="14"/>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="8">
-        <v>28244</v>
+        <v>65128</v>
       </c>
       <c r="B394" s="9" t="s">
-        <v>1530</v>
-[...5 lines deleted...]
-      <c r="E394" s="13"/>
+        <v>391</v>
+      </c>
+      <c r="C394" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D394" s="14"/>
+      <c r="E394" s="14"/>
       <c r="F394" s="14"/>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="8">
-        <v>28245</v>
+        <v>65153</v>
       </c>
       <c r="B395" s="9" t="s">
-        <v>1531</v>
-[...5 lines deleted...]
-      <c r="E395" s="13"/>
+        <v>392</v>
+      </c>
+      <c r="C395" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D395" s="14"/>
+      <c r="E395" s="14"/>
       <c r="F395" s="14"/>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" s="8">
-        <v>28246</v>
+        <v>65154</v>
       </c>
       <c r="B396" s="9" t="s">
-        <v>1532</v>
-[...5 lines deleted...]
-      <c r="E396" s="13"/>
+        <v>393</v>
+      </c>
+      <c r="C396" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D396" s="14"/>
+      <c r="E396" s="14"/>
       <c r="F396" s="14"/>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" s="8">
-        <v>28247</v>
+        <v>65155</v>
       </c>
       <c r="B397" s="9" t="s">
-        <v>1533</v>
-[...5 lines deleted...]
-      <c r="E397" s="13"/>
+        <v>394</v>
+      </c>
+      <c r="C397" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D397" s="14"/>
+      <c r="E397" s="14"/>
       <c r="F397" s="14"/>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="8">
-        <v>28248</v>
+        <v>65161</v>
       </c>
       <c r="B398" s="9" t="s">
-        <v>1534</v>
-[...5 lines deleted...]
-      <c r="E398" s="13"/>
+        <v>395</v>
+      </c>
+      <c r="C398" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D398" s="14"/>
+      <c r="E398" s="14"/>
       <c r="F398" s="14"/>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="8">
-        <v>28249</v>
+        <v>65182</v>
       </c>
       <c r="B399" s="9" t="s">
-        <v>1535</v>
-[...5 lines deleted...]
-      <c r="E399" s="13"/>
+        <v>396</v>
+      </c>
+      <c r="C399" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D399" s="14"/>
+      <c r="E399" s="14"/>
       <c r="F399" s="14"/>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="8">
-        <v>28250</v>
+        <v>65190</v>
       </c>
       <c r="B400" s="9" t="s">
-        <v>1536</v>
-[...5 lines deleted...]
-      <c r="E400" s="13"/>
+        <v>397</v>
+      </c>
+      <c r="C400" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D400" s="14"/>
+      <c r="E400" s="14"/>
       <c r="F400" s="14"/>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="8">
-        <v>28251</v>
+        <v>65191</v>
       </c>
       <c r="B401" s="9" t="s">
-        <v>1537</v>
-[...5 lines deleted...]
-      <c r="E401" s="13"/>
+        <v>398</v>
+      </c>
+      <c r="C401" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D401" s="14"/>
+      <c r="E401" s="14"/>
       <c r="F401" s="14"/>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" s="8">
-        <v>28252</v>
+        <v>65203</v>
       </c>
       <c r="B402" s="9" t="s">
-        <v>1538</v>
-[...5 lines deleted...]
-      <c r="E402" s="13"/>
+        <v>399</v>
+      </c>
+      <c r="C402" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D402" s="14"/>
+      <c r="E402" s="14"/>
       <c r="F402" s="14"/>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" s="8">
-        <v>28253</v>
+        <v>65211</v>
       </c>
       <c r="B403" s="9" t="s">
-        <v>1539</v>
-[...5 lines deleted...]
-      <c r="E403" s="13"/>
+        <v>400</v>
+      </c>
+      <c r="C403" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D403" s="14"/>
+      <c r="E403" s="14"/>
       <c r="F403" s="14"/>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" s="8">
-        <v>28255</v>
+        <v>65218</v>
       </c>
       <c r="B404" s="9" t="s">
-        <v>1540</v>
-[...5 lines deleted...]
-      <c r="E404" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="C404" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D404" s="14"/>
+      <c r="E404" s="14"/>
       <c r="F404" s="14"/>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" s="8">
-        <v>28256</v>
+        <v>65238</v>
       </c>
       <c r="B405" s="9" t="s">
-        <v>1632</v>
-[...5 lines deleted...]
-      <c r="E405" s="13"/>
+        <v>401</v>
+      </c>
+      <c r="C405" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D405" s="14"/>
+      <c r="E405" s="14"/>
       <c r="F405" s="14"/>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" s="8">
-        <v>28257</v>
+        <v>65240</v>
       </c>
       <c r="B406" s="9" t="s">
-        <v>1633</v>
-[...5 lines deleted...]
-      <c r="E406" s="13"/>
+        <v>402</v>
+      </c>
+      <c r="C406" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D406" s="14"/>
+      <c r="E406" s="14"/>
       <c r="F406" s="14"/>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" s="8">
-        <v>28258</v>
+        <v>65247</v>
       </c>
       <c r="B407" s="9" t="s">
-        <v>1634</v>
-[...5 lines deleted...]
-      <c r="E407" s="13"/>
+        <v>403</v>
+      </c>
+      <c r="C407" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D407" s="14"/>
+      <c r="E407" s="14"/>
       <c r="F407" s="14"/>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" s="8">
-        <v>28259</v>
+        <v>65249</v>
       </c>
       <c r="B408" s="9" t="s">
-        <v>1635</v>
-[...5 lines deleted...]
-      <c r="E408" s="13"/>
+        <v>404</v>
+      </c>
+      <c r="C408" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D408" s="14"/>
+      <c r="E408" s="14"/>
       <c r="F408" s="14"/>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" s="8">
-        <v>28260</v>
+        <v>65251</v>
       </c>
       <c r="B409" s="9" t="s">
-        <v>1636</v>
-[...5 lines deleted...]
-      <c r="E409" s="13"/>
+        <v>143</v>
+      </c>
+      <c r="C409" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D409" s="14"/>
+      <c r="E409" s="14"/>
       <c r="F409" s="14"/>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" s="8">
-        <v>28262</v>
+        <v>65252</v>
       </c>
       <c r="B410" s="9" t="s">
-        <v>1637</v>
-[...5 lines deleted...]
-      <c r="E410" s="13"/>
+        <v>144</v>
+      </c>
+      <c r="C410" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D410" s="14"/>
+      <c r="E410" s="14"/>
       <c r="F410" s="14"/>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="8">
-        <v>28263</v>
+        <v>65263</v>
       </c>
       <c r="B411" s="9" t="s">
-        <v>1638</v>
-[...5 lines deleted...]
-      <c r="E411" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="C411" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D411" s="14"/>
+      <c r="E411" s="14"/>
       <c r="F411" s="14"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="8">
-        <v>28264</v>
+        <v>65266</v>
       </c>
       <c r="B412" s="9" t="s">
-        <v>1639</v>
-[...5 lines deleted...]
-      <c r="E412" s="13"/>
+        <v>405</v>
+      </c>
+      <c r="C412" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D412" s="14"/>
+      <c r="E412" s="14"/>
       <c r="F412" s="14"/>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="8">
-        <v>28265</v>
+        <v>65267</v>
       </c>
       <c r="B413" s="9" t="s">
-        <v>1640</v>
-[...5 lines deleted...]
-      <c r="E413" s="13"/>
+        <v>406</v>
+      </c>
+      <c r="C413" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D413" s="14"/>
+      <c r="E413" s="14"/>
       <c r="F413" s="14"/>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="8">
-        <v>28266</v>
+        <v>65275</v>
       </c>
       <c r="B414" s="9" t="s">
-        <v>1641</v>
-[...5 lines deleted...]
-      <c r="E414" s="13"/>
+        <v>407</v>
+      </c>
+      <c r="C414" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D414" s="14"/>
+      <c r="E414" s="14"/>
       <c r="F414" s="14"/>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="8">
-        <v>28268</v>
+        <v>65284</v>
       </c>
       <c r="B415" s="9" t="s">
-        <v>1642</v>
-[...5 lines deleted...]
-      <c r="E415" s="13"/>
+        <v>408</v>
+      </c>
+      <c r="C415" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D415" s="14"/>
+      <c r="E415" s="14"/>
       <c r="F415" s="14"/>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="8">
-        <v>28269</v>
+        <v>65286</v>
       </c>
       <c r="B416" s="9" t="s">
-        <v>1643</v>
-[...5 lines deleted...]
-      <c r="E416" s="13"/>
+        <v>409</v>
+      </c>
+      <c r="C416" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D416" s="14"/>
+      <c r="E416" s="14"/>
       <c r="F416" s="14"/>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="8">
-        <v>28270</v>
+        <v>65299</v>
       </c>
       <c r="B417" s="9" t="s">
-        <v>1644</v>
-[...5 lines deleted...]
-      <c r="E417" s="13"/>
+        <v>410</v>
+      </c>
+      <c r="C417" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D417" s="14"/>
+      <c r="E417" s="14"/>
       <c r="F417" s="14"/>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="8">
-        <v>28271</v>
+        <v>65328</v>
       </c>
       <c r="B418" s="9" t="s">
-        <v>1645</v>
-[...5 lines deleted...]
-      <c r="E418" s="13"/>
+        <v>411</v>
+      </c>
+      <c r="C418" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D418" s="14"/>
+      <c r="E418" s="14"/>
       <c r="F418" s="14"/>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="8">
-        <v>28272</v>
+        <v>65342</v>
       </c>
       <c r="B419" s="9" t="s">
-        <v>1646</v>
-[...5 lines deleted...]
-      <c r="E419" s="13"/>
+        <v>121</v>
+      </c>
+      <c r="C419" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D419" s="14"/>
+      <c r="E419" s="14"/>
       <c r="F419" s="14"/>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="8">
-        <v>28273</v>
+        <v>65346</v>
       </c>
       <c r="B420" s="9" t="s">
-        <v>1647</v>
-[...5 lines deleted...]
-      <c r="E420" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="C420" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D420" s="14"/>
+      <c r="E420" s="14"/>
       <c r="F420" s="14"/>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="8">
-        <v>28274</v>
+        <v>65364</v>
       </c>
       <c r="B421" s="9" t="s">
-        <v>1648</v>
-[...5 lines deleted...]
-      <c r="E421" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="C421" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D421" s="14"/>
+      <c r="E421" s="14"/>
       <c r="F421" s="14"/>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="8">
-        <v>28275</v>
+        <v>65374</v>
       </c>
       <c r="B422" s="9" t="s">
-        <v>1649</v>
-[...5 lines deleted...]
-      <c r="E422" s="13"/>
+        <v>412</v>
+      </c>
+      <c r="C422" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D422" s="14"/>
+      <c r="E422" s="14"/>
       <c r="F422" s="14"/>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="8">
-        <v>28276</v>
+        <v>65376</v>
       </c>
       <c r="B423" s="9" t="s">
-        <v>1650</v>
-[...5 lines deleted...]
-      <c r="E423" s="13"/>
+        <v>413</v>
+      </c>
+      <c r="C423" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D423" s="14"/>
+      <c r="E423" s="14"/>
       <c r="F423" s="14"/>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="8">
-        <v>28277</v>
+        <v>65380</v>
       </c>
       <c r="B424" s="9" t="s">
-        <v>1651</v>
-[...5 lines deleted...]
-      <c r="E424" s="13"/>
+        <v>414</v>
+      </c>
+      <c r="C424" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D424" s="14"/>
+      <c r="E424" s="14"/>
       <c r="F424" s="14"/>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="8">
-        <v>28278</v>
+        <v>65386</v>
       </c>
       <c r="B425" s="9" t="s">
-        <v>1652</v>
-[...5 lines deleted...]
-      <c r="E425" s="13"/>
+        <v>415</v>
+      </c>
+      <c r="C425" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D425" s="14"/>
+      <c r="E425" s="14"/>
       <c r="F425" s="14"/>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="8">
-        <v>28280</v>
+        <v>65388</v>
       </c>
       <c r="B426" s="9" t="s">
-        <v>1653</v>
-[...5 lines deleted...]
-      <c r="E426" s="13"/>
+        <v>416</v>
+      </c>
+      <c r="C426" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D426" s="14"/>
+      <c r="E426" s="14"/>
       <c r="F426" s="14"/>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="8">
-        <v>28282</v>
+        <v>65407</v>
       </c>
       <c r="B427" s="9" t="s">
-        <v>1654</v>
-[...5 lines deleted...]
-      <c r="E427" s="13"/>
+        <v>417</v>
+      </c>
+      <c r="C427" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D427" s="14"/>
+      <c r="E427" s="14"/>
       <c r="F427" s="14"/>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="8">
-        <v>28283</v>
+        <v>65408</v>
       </c>
       <c r="B428" s="9" t="s">
-        <v>1655</v>
-[...5 lines deleted...]
-      <c r="E428" s="13"/>
+        <v>418</v>
+      </c>
+      <c r="C428" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D428" s="14"/>
+      <c r="E428" s="14"/>
       <c r="F428" s="14"/>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="8">
-        <v>28284</v>
+        <v>65416</v>
       </c>
       <c r="B429" s="9" t="s">
-        <v>1656</v>
-[...5 lines deleted...]
-      <c r="E429" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="C429" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D429" s="14"/>
+      <c r="E429" s="14"/>
       <c r="F429" s="14"/>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="8">
-        <v>28285</v>
+        <v>65419</v>
       </c>
       <c r="B430" s="9" t="s">
-        <v>1657</v>
-[...5 lines deleted...]
-      <c r="E430" s="13"/>
+        <v>419</v>
+      </c>
+      <c r="C430" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D430" s="14"/>
+      <c r="E430" s="14"/>
       <c r="F430" s="14"/>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="8">
-        <v>28286</v>
+        <v>65421</v>
       </c>
       <c r="B431" s="9" t="s">
-        <v>1658</v>
-[...5 lines deleted...]
-      <c r="E431" s="13"/>
+        <v>420</v>
+      </c>
+      <c r="C431" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D431" s="14"/>
+      <c r="E431" s="14"/>
       <c r="F431" s="14"/>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="8">
-        <v>28287</v>
+        <v>65431</v>
       </c>
       <c r="B432" s="9" t="s">
-        <v>1659</v>
-[...5 lines deleted...]
-      <c r="E432" s="13"/>
+        <v>421</v>
+      </c>
+      <c r="C432" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D432" s="14"/>
+      <c r="E432" s="14"/>
       <c r="F432" s="14"/>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="8">
-        <v>28288</v>
+        <v>65432</v>
       </c>
       <c r="B433" s="9" t="s">
-        <v>1660</v>
-[...5 lines deleted...]
-      <c r="E433" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="C433" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D433" s="14"/>
+      <c r="E433" s="14"/>
       <c r="F433" s="14"/>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="8">
-        <v>28289</v>
+        <v>65433</v>
       </c>
       <c r="B434" s="9" t="s">
-        <v>1661</v>
-[...5 lines deleted...]
-      <c r="E434" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="C434" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D434" s="14"/>
+      <c r="E434" s="14"/>
       <c r="F434" s="14"/>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="8">
-        <v>28290</v>
+        <v>65437</v>
       </c>
       <c r="B435" s="9" t="s">
-        <v>1662</v>
-[...5 lines deleted...]
-      <c r="E435" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="C435" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D435" s="14"/>
+      <c r="E435" s="14"/>
       <c r="F435" s="14"/>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="8">
-        <v>28291</v>
+        <v>65438</v>
       </c>
       <c r="B436" s="9" t="s">
-        <v>1663</v>
-[...5 lines deleted...]
-      <c r="E436" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="C436" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D436" s="14"/>
+      <c r="E436" s="14"/>
       <c r="F436" s="14"/>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="8">
-        <v>28292</v>
+        <v>65439</v>
       </c>
       <c r="B437" s="9" t="s">
-        <v>1664</v>
-[...5 lines deleted...]
-      <c r="E437" s="13"/>
+        <v>422</v>
+      </c>
+      <c r="C437" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D437" s="14"/>
+      <c r="E437" s="14"/>
       <c r="F437" s="14"/>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="8">
-        <v>28293</v>
+        <v>65441</v>
       </c>
       <c r="B438" s="9" t="s">
-        <v>1665</v>
-[...5 lines deleted...]
-      <c r="E438" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="C438" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D438" s="14"/>
+      <c r="E438" s="14"/>
       <c r="F438" s="14"/>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="8">
-        <v>28294</v>
+        <v>65458</v>
       </c>
       <c r="B439" s="9" t="s">
-        <v>1666</v>
-[...5 lines deleted...]
-      <c r="E439" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="C439" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D439" s="14"/>
+      <c r="E439" s="14"/>
       <c r="F439" s="14"/>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="8">
-        <v>28296</v>
+        <v>65465</v>
       </c>
       <c r="B440" s="9" t="s">
-        <v>1667</v>
-[...5 lines deleted...]
-      <c r="E440" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="C440" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D440" s="14"/>
+      <c r="E440" s="14"/>
       <c r="F440" s="14"/>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="8">
-        <v>28298</v>
+        <v>65471</v>
       </c>
       <c r="B441" s="9" t="s">
-        <v>1668</v>
-[...5 lines deleted...]
-      <c r="E441" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="C441" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D441" s="14"/>
+      <c r="E441" s="14"/>
       <c r="F441" s="14"/>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="8">
-        <v>28299</v>
+        <v>65473</v>
       </c>
       <c r="B442" s="9" t="s">
-        <v>1669</v>
-[...5 lines deleted...]
-      <c r="E442" s="13"/>
+        <v>423</v>
+      </c>
+      <c r="C442" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D442" s="14"/>
+      <c r="E442" s="14"/>
       <c r="F442" s="14"/>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="8">
-        <v>28300</v>
+        <v>65485</v>
       </c>
       <c r="B443" s="9" t="s">
-        <v>1670</v>
-[...5 lines deleted...]
-      <c r="E443" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="C443" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D443" s="14"/>
+      <c r="E443" s="14"/>
       <c r="F443" s="14"/>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="8">
-        <v>28302</v>
+        <v>65488</v>
       </c>
       <c r="B444" s="9" t="s">
-        <v>1671</v>
-[...5 lines deleted...]
-      <c r="E444" s="13"/>
+        <v>424</v>
+      </c>
+      <c r="C444" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D444" s="14"/>
+      <c r="E444" s="14"/>
       <c r="F444" s="14"/>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="8">
-        <v>28303</v>
+        <v>65489</v>
       </c>
       <c r="B445" s="9" t="s">
-        <v>1672</v>
-[...5 lines deleted...]
-      <c r="E445" s="13"/>
+        <v>127</v>
+      </c>
+      <c r="C445" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D445" s="14"/>
+      <c r="E445" s="14"/>
       <c r="F445" s="14"/>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="8">
-        <v>28304</v>
+        <v>65492</v>
       </c>
       <c r="B446" s="9" t="s">
-        <v>1673</v>
-[...5 lines deleted...]
-      <c r="E446" s="13"/>
+        <v>425</v>
+      </c>
+      <c r="C446" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D446" s="14"/>
+      <c r="E446" s="14"/>
       <c r="F446" s="14"/>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="8">
-        <v>28305</v>
+        <v>65498</v>
       </c>
       <c r="B447" s="9" t="s">
-        <v>1674</v>
-[...5 lines deleted...]
-      <c r="E447" s="13"/>
+        <v>426</v>
+      </c>
+      <c r="C447" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D447" s="14"/>
+      <c r="E447" s="14"/>
       <c r="F447" s="14"/>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="8">
-        <v>28306</v>
+        <v>65502</v>
       </c>
       <c r="B448" s="9" t="s">
-        <v>1675</v>
-[...5 lines deleted...]
-      <c r="E448" s="13"/>
+        <v>427</v>
+      </c>
+      <c r="C448" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D448" s="14"/>
+      <c r="E448" s="14"/>
       <c r="F448" s="14"/>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="8">
-        <v>28307</v>
+        <v>65513</v>
       </c>
       <c r="B449" s="9" t="s">
-        <v>1676</v>
-[...5 lines deleted...]
-      <c r="E449" s="13"/>
+        <v>428</v>
+      </c>
+      <c r="C449" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D449" s="14"/>
+      <c r="E449" s="14"/>
       <c r="F449" s="14"/>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="8">
-        <v>28308</v>
+        <v>65515</v>
       </c>
       <c r="B450" s="9" t="s">
-        <v>1677</v>
-[...5 lines deleted...]
-      <c r="E450" s="13"/>
+        <v>429</v>
+      </c>
+      <c r="C450" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D450" s="14"/>
+      <c r="E450" s="14"/>
       <c r="F450" s="14"/>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="8">
-        <v>28309</v>
+        <v>65516</v>
       </c>
       <c r="B451" s="9" t="s">
-        <v>1678</v>
-[...5 lines deleted...]
-      <c r="E451" s="13"/>
+        <v>430</v>
+      </c>
+      <c r="C451" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D451" s="14"/>
+      <c r="E451" s="14"/>
       <c r="F451" s="14"/>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="8">
-        <v>28310</v>
+        <v>65552</v>
       </c>
       <c r="B452" s="9" t="s">
-        <v>1679</v>
-[...5 lines deleted...]
-      <c r="E452" s="13"/>
+        <v>431</v>
+      </c>
+      <c r="C452" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D452" s="14"/>
+      <c r="E452" s="14"/>
       <c r="F452" s="14"/>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="8">
-        <v>28312</v>
+        <v>65553</v>
       </c>
       <c r="B453" s="9" t="s">
-        <v>1782</v>
-[...5 lines deleted...]
-      <c r="E453" s="13"/>
+        <v>432</v>
+      </c>
+      <c r="C453" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D453" s="14"/>
+      <c r="E453" s="14"/>
       <c r="F453" s="14"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="8">
-        <v>28313</v>
+        <v>65556</v>
       </c>
       <c r="B454" s="9" t="s">
-        <v>1783</v>
-[...5 lines deleted...]
-      <c r="E454" s="13"/>
+        <v>433</v>
+      </c>
+      <c r="C454" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D454" s="14"/>
+      <c r="E454" s="14"/>
       <c r="F454" s="14"/>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="8">
-        <v>28315</v>
+        <v>65558</v>
       </c>
       <c r="B455" s="9" t="s">
-        <v>1784</v>
-[...5 lines deleted...]
-      <c r="E455" s="13"/>
+        <v>434</v>
+      </c>
+      <c r="C455" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D455" s="14"/>
+      <c r="E455" s="14"/>
       <c r="F455" s="14"/>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="8">
-        <v>28316</v>
+        <v>65559</v>
       </c>
       <c r="B456" s="9" t="s">
-        <v>1785</v>
-[...5 lines deleted...]
-      <c r="E456" s="13"/>
+        <v>435</v>
+      </c>
+      <c r="C456" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D456" s="14"/>
+      <c r="E456" s="14"/>
       <c r="F456" s="14"/>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="8">
-        <v>28317</v>
+        <v>65560</v>
       </c>
       <c r="B457" s="9" t="s">
-        <v>1786</v>
-[...5 lines deleted...]
-      <c r="E457" s="13"/>
+        <v>436</v>
+      </c>
+      <c r="C457" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D457" s="14"/>
+      <c r="E457" s="14"/>
       <c r="F457" s="14"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="8">
-        <v>28318</v>
+        <v>65562</v>
       </c>
       <c r="B458" s="9" t="s">
-        <v>1787</v>
-[...5 lines deleted...]
-      <c r="E458" s="13"/>
+        <v>437</v>
+      </c>
+      <c r="C458" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D458" s="14"/>
+      <c r="E458" s="14"/>
       <c r="F458" s="14"/>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="8">
-        <v>28320</v>
+        <v>65563</v>
       </c>
       <c r="B459" s="9" t="s">
-        <v>1788</v>
-[...5 lines deleted...]
-      <c r="E459" s="13"/>
+        <v>438</v>
+      </c>
+      <c r="C459" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D459" s="14"/>
+      <c r="E459" s="14"/>
       <c r="F459" s="14"/>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="8">
-        <v>28321</v>
+        <v>65568</v>
       </c>
       <c r="B460" s="9" t="s">
-        <v>1789</v>
-[...5 lines deleted...]
-      <c r="E460" s="13"/>
+        <v>439</v>
+      </c>
+      <c r="C460" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D460" s="14"/>
+      <c r="E460" s="14"/>
       <c r="F460" s="14"/>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="8">
-        <v>28322</v>
+        <v>65588</v>
       </c>
       <c r="B461" s="9" t="s">
-        <v>1790</v>
-[...5 lines deleted...]
-      <c r="E461" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="C461" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D461" s="14"/>
+      <c r="E461" s="14"/>
       <c r="F461" s="14"/>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="8">
-        <v>28323</v>
+        <v>65590</v>
       </c>
       <c r="B462" s="9" t="s">
-        <v>1791</v>
-[...5 lines deleted...]
-      <c r="E462" s="13"/>
+        <v>440</v>
+      </c>
+      <c r="C462" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D462" s="14"/>
+      <c r="E462" s="14"/>
       <c r="F462" s="14"/>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="8">
-        <v>28325</v>
+        <v>65600</v>
       </c>
       <c r="B463" s="9" t="s">
-        <v>1792</v>
-[...5 lines deleted...]
-      <c r="E463" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="C463" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D463" s="14"/>
+      <c r="E463" s="14"/>
       <c r="F463" s="14"/>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="8">
-        <v>28327</v>
+        <v>65601</v>
       </c>
       <c r="B464" s="9" t="s">
-        <v>1793</v>
-[...5 lines deleted...]
-      <c r="E464" s="13"/>
+        <v>441</v>
+      </c>
+      <c r="C464" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D464" s="14"/>
+      <c r="E464" s="14"/>
       <c r="F464" s="14"/>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="8">
-        <v>28328</v>
+        <v>65603</v>
       </c>
       <c r="B465" s="9" t="s">
-        <v>1794</v>
-[...5 lines deleted...]
-      <c r="E465" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="C465" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D465" s="14"/>
+      <c r="E465" s="14"/>
       <c r="F465" s="14"/>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="8">
-        <v>28329</v>
+        <v>65606</v>
       </c>
       <c r="B466" s="9" t="s">
-        <v>1795</v>
-[...5 lines deleted...]
-      <c r="E466" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="C466" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D466" s="14"/>
+      <c r="E466" s="14"/>
       <c r="F466" s="14"/>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="8">
-        <v>28330</v>
+        <v>65608</v>
       </c>
       <c r="B467" s="9" t="s">
-        <v>1796</v>
-[...5 lines deleted...]
-      <c r="E467" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="C467" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D467" s="14"/>
+      <c r="E467" s="14"/>
       <c r="F467" s="14"/>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="8">
-        <v>28331</v>
+        <v>65614</v>
       </c>
       <c r="B468" s="9" t="s">
-        <v>1797</v>
-[...5 lines deleted...]
-      <c r="E468" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="C468" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D468" s="14"/>
+      <c r="E468" s="14"/>
       <c r="F468" s="14"/>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="8">
-        <v>28332</v>
+        <v>65620</v>
       </c>
       <c r="B469" s="9" t="s">
-        <v>1798</v>
-[...5 lines deleted...]
-      <c r="E469" s="13"/>
+        <v>442</v>
+      </c>
+      <c r="C469" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D469" s="14"/>
+      <c r="E469" s="14"/>
       <c r="F469" s="14"/>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="8">
-        <v>28333</v>
+        <v>65622</v>
       </c>
       <c r="B470" s="9" t="s">
-        <v>1799</v>
-[...5 lines deleted...]
-      <c r="E470" s="13"/>
+        <v>443</v>
+      </c>
+      <c r="C470" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D470" s="14"/>
+      <c r="E470" s="14"/>
       <c r="F470" s="14"/>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="8">
-        <v>28336</v>
+        <v>65637</v>
       </c>
       <c r="B471" s="9" t="s">
-        <v>1800</v>
-[...5 lines deleted...]
-      <c r="E471" s="13"/>
+        <v>444</v>
+      </c>
+      <c r="C471" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D471" s="14"/>
+      <c r="E471" s="14"/>
       <c r="F471" s="14"/>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="8">
-        <v>28337</v>
+        <v>65640</v>
       </c>
       <c r="B472" s="9" t="s">
-        <v>1801</v>
-[...5 lines deleted...]
-      <c r="E472" s="13"/>
+        <v>445</v>
+      </c>
+      <c r="C472" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D472" s="14"/>
+      <c r="E472" s="14"/>
       <c r="F472" s="14"/>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="8">
-        <v>28338</v>
+        <v>65648</v>
       </c>
       <c r="B473" s="9" t="s">
-        <v>1802</v>
-[...5 lines deleted...]
-      <c r="E473" s="13"/>
+        <v>446</v>
+      </c>
+      <c r="C473" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D473" s="14"/>
+      <c r="E473" s="14"/>
       <c r="F473" s="14"/>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="8">
-        <v>28339</v>
+        <v>65657</v>
       </c>
       <c r="B474" s="9" t="s">
-        <v>1803</v>
-[...5 lines deleted...]
-      <c r="E474" s="13"/>
+        <v>447</v>
+      </c>
+      <c r="C474" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D474" s="14"/>
+      <c r="E474" s="14"/>
       <c r="F474" s="14"/>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="8">
-        <v>28340</v>
+        <v>65669</v>
       </c>
       <c r="B475" s="9" t="s">
-        <v>1804</v>
-[...5 lines deleted...]
-      <c r="E475" s="13"/>
+        <v>448</v>
+      </c>
+      <c r="C475" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D475" s="14"/>
+      <c r="E475" s="14"/>
       <c r="F475" s="14"/>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="8">
-        <v>28341</v>
+        <v>65671</v>
       </c>
       <c r="B476" s="9" t="s">
-        <v>1805</v>
-[...5 lines deleted...]
-      <c r="E476" s="13"/>
+        <v>449</v>
+      </c>
+      <c r="C476" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D476" s="14"/>
+      <c r="E476" s="14"/>
       <c r="F476" s="14"/>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="8">
-        <v>28342</v>
+        <v>65686</v>
       </c>
       <c r="B477" s="9" t="s">
-        <v>1806</v>
-[...5 lines deleted...]
-      <c r="E477" s="13"/>
+        <v>450</v>
+      </c>
+      <c r="C477" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D477" s="14"/>
+      <c r="E477" s="14"/>
       <c r="F477" s="14"/>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="8">
-        <v>28343</v>
+        <v>65687</v>
       </c>
       <c r="B478" s="9" t="s">
-        <v>1807</v>
-[...5 lines deleted...]
-      <c r="E478" s="13"/>
+        <v>451</v>
+      </c>
+      <c r="C478" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D478" s="14"/>
+      <c r="E478" s="14"/>
       <c r="F478" s="14"/>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="8">
-        <v>28344</v>
+        <v>65692</v>
       </c>
       <c r="B479" s="9" t="s">
-        <v>1808</v>
-[...5 lines deleted...]
-      <c r="E479" s="13"/>
+        <v>452</v>
+      </c>
+      <c r="C479" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D479" s="14"/>
+      <c r="E479" s="14"/>
       <c r="F479" s="14"/>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="8">
-        <v>28345</v>
+        <v>65694</v>
       </c>
       <c r="B480" s="9" t="s">
-        <v>1809</v>
-[...5 lines deleted...]
-      <c r="E480" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="C480" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D480" s="14"/>
+      <c r="E480" s="14"/>
       <c r="F480" s="14"/>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="8">
-        <v>28346</v>
+        <v>65695</v>
       </c>
       <c r="B481" s="9" t="s">
-        <v>1810</v>
-[...5 lines deleted...]
-      <c r="E481" s="13"/>
+        <v>453</v>
+      </c>
+      <c r="C481" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D481" s="14"/>
+      <c r="E481" s="14"/>
       <c r="F481" s="14"/>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="8">
-        <v>28347</v>
+        <v>65698</v>
       </c>
       <c r="B482" s="9" t="s">
-        <v>1811</v>
-[...5 lines deleted...]
-      <c r="E482" s="13"/>
+        <v>454</v>
+      </c>
+      <c r="C482" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D482" s="14"/>
+      <c r="E482" s="14"/>
       <c r="F482" s="14"/>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="8">
-        <v>28348</v>
+        <v>65706</v>
       </c>
       <c r="B483" s="9" t="s">
-        <v>1812</v>
-[...5 lines deleted...]
-      <c r="E483" s="13"/>
+        <v>455</v>
+      </c>
+      <c r="C483" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D483" s="14"/>
+      <c r="E483" s="14"/>
       <c r="F483" s="14"/>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="8">
-        <v>28349</v>
+        <v>65728</v>
       </c>
       <c r="B484" s="9" t="s">
-        <v>1813</v>
-[...5 lines deleted...]
-      <c r="E484" s="13"/>
+        <v>456</v>
+      </c>
+      <c r="C484" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D484" s="14"/>
+      <c r="E484" s="14"/>
       <c r="F484" s="14"/>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="8">
-        <v>28350</v>
+        <v>65740</v>
       </c>
       <c r="B485" s="9" t="s">
-        <v>1814</v>
-[...5 lines deleted...]
-      <c r="E485" s="13"/>
+        <v>457</v>
+      </c>
+      <c r="C485" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D485" s="14"/>
+      <c r="E485" s="14"/>
       <c r="F485" s="14"/>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="8">
-        <v>28352</v>
+        <v>65745</v>
       </c>
       <c r="B486" s="9" t="s">
-        <v>1815</v>
-[...5 lines deleted...]
-      <c r="E486" s="13"/>
+        <v>458</v>
+      </c>
+      <c r="C486" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D486" s="14"/>
+      <c r="E486" s="14"/>
       <c r="F486" s="14"/>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="8">
-        <v>28353</v>
+        <v>65746</v>
       </c>
       <c r="B487" s="9" t="s">
-        <v>1816</v>
-[...5 lines deleted...]
-      <c r="E487" s="13"/>
+        <v>459</v>
+      </c>
+      <c r="C487" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D487" s="14"/>
+      <c r="E487" s="14"/>
       <c r="F487" s="14"/>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="8">
-        <v>28354</v>
+        <v>65749</v>
       </c>
       <c r="B488" s="9" t="s">
-        <v>1817</v>
-[...5 lines deleted...]
-      <c r="E488" s="13"/>
+        <v>460</v>
+      </c>
+      <c r="C488" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D488" s="14"/>
+      <c r="E488" s="14"/>
       <c r="F488" s="14"/>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="8">
-        <v>28355</v>
+        <v>65770</v>
       </c>
       <c r="B489" s="9" t="s">
-        <v>1818</v>
-[...5 lines deleted...]
-      <c r="E489" s="13"/>
+        <v>461</v>
+      </c>
+      <c r="C489" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D489" s="14"/>
+      <c r="E489" s="14"/>
       <c r="F489" s="14"/>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="8">
-        <v>28356</v>
+        <v>65771</v>
       </c>
       <c r="B490" s="9" t="s">
-        <v>1819</v>
-[...5 lines deleted...]
-      <c r="E490" s="13"/>
+        <v>462</v>
+      </c>
+      <c r="C490" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D490" s="14"/>
+      <c r="E490" s="14"/>
       <c r="F490" s="14"/>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="8">
-        <v>28357</v>
+        <v>65783</v>
       </c>
       <c r="B491" s="9" t="s">
-        <v>1820</v>
-[...5 lines deleted...]
-      <c r="E491" s="13"/>
+        <v>463</v>
+      </c>
+      <c r="C491" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D491" s="14"/>
+      <c r="E491" s="14"/>
       <c r="F491" s="14"/>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="8">
-        <v>28359</v>
+        <v>65791</v>
       </c>
       <c r="B492" s="9" t="s">
-        <v>1821</v>
-[...5 lines deleted...]
-      <c r="E492" s="13"/>
+        <v>464</v>
+      </c>
+      <c r="C492" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D492" s="14"/>
+      <c r="E492" s="14"/>
       <c r="F492" s="14"/>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="8">
-        <v>28360</v>
+        <v>65801</v>
       </c>
       <c r="B493" s="9" t="s">
-        <v>1822</v>
-[...5 lines deleted...]
-      <c r="E493" s="13"/>
+        <v>465</v>
+      </c>
+      <c r="C493" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D493" s="14"/>
+      <c r="E493" s="14"/>
       <c r="F493" s="14"/>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="8">
-        <v>28361</v>
+        <v>65802</v>
       </c>
       <c r="B494" s="9" t="s">
-        <v>1823</v>
-[...5 lines deleted...]
-      <c r="E494" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="C494" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D494" s="14"/>
+      <c r="E494" s="14"/>
       <c r="F494" s="14"/>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="8">
-        <v>28362</v>
+        <v>65804</v>
       </c>
       <c r="B495" s="9" t="s">
-        <v>1824</v>
-[...5 lines deleted...]
-      <c r="E495" s="13"/>
+        <v>142</v>
+      </c>
+      <c r="C495" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D495" s="14"/>
+      <c r="E495" s="14"/>
       <c r="F495" s="14"/>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="8">
-        <v>28363</v>
+        <v>65805</v>
       </c>
       <c r="B496" s="9" t="s">
-        <v>1825</v>
-[...5 lines deleted...]
-      <c r="E496" s="13"/>
+        <v>116</v>
+      </c>
+      <c r="C496" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D496" s="14"/>
+      <c r="E496" s="14"/>
       <c r="F496" s="14"/>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="8">
-        <v>28364</v>
+        <v>65811</v>
       </c>
       <c r="B497" s="9" t="s">
-        <v>1826</v>
-[...5 lines deleted...]
-      <c r="E497" s="13"/>
+        <v>123</v>
+      </c>
+      <c r="C497" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D497" s="14"/>
+      <c r="E497" s="14"/>
       <c r="F497" s="14"/>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="8">
-        <v>28365</v>
+        <v>65814</v>
       </c>
       <c r="B498" s="9" t="s">
-        <v>1827</v>
-[...5 lines deleted...]
-      <c r="E498" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="C498" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D498" s="14"/>
+      <c r="E498" s="14"/>
       <c r="F498" s="14"/>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="8">
-        <v>28366</v>
+        <v>65817</v>
       </c>
       <c r="B499" s="9" t="s">
-        <v>1828</v>
-[...5 lines deleted...]
-      <c r="E499" s="13"/>
+        <v>466</v>
+      </c>
+      <c r="C499" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D499" s="14"/>
+      <c r="E499" s="14"/>
       <c r="F499" s="14"/>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="8">
-        <v>49541</v>
+        <v>65833</v>
       </c>
       <c r="B500" s="9" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-      <c r="E500" s="13"/>
+        <v>467</v>
+      </c>
+      <c r="C500" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D500" s="14"/>
+      <c r="E500" s="14"/>
       <c r="F500" s="14"/>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="8">
-        <v>49542</v>
+        <v>65834</v>
       </c>
       <c r="B501" s="9" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-      <c r="E501" s="13"/>
+        <v>468</v>
+      </c>
+      <c r="C501" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D501" s="14"/>
+      <c r="E501" s="14"/>
       <c r="F501" s="14"/>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="8">
-        <v>49543</v>
+        <v>65837</v>
       </c>
       <c r="B502" s="9" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-      <c r="E502" s="13"/>
+        <v>469</v>
+      </c>
+      <c r="C502" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D502" s="14"/>
+      <c r="E502" s="14"/>
       <c r="F502" s="14"/>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="8">
-        <v>49544</v>
+        <v>65843</v>
       </c>
       <c r="B503" s="9" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-      <c r="E503" s="13"/>
+        <v>470</v>
+      </c>
+      <c r="C503" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D503" s="14"/>
+      <c r="E503" s="14"/>
       <c r="F503" s="14"/>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="8">
-        <v>49545</v>
+        <v>65852</v>
       </c>
       <c r="B504" s="9" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-      <c r="E504" s="13"/>
+        <v>471</v>
+      </c>
+      <c r="C504" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D504" s="14"/>
+      <c r="E504" s="14"/>
       <c r="F504" s="14"/>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="8">
-        <v>49546</v>
+        <v>65863</v>
       </c>
       <c r="B505" s="9" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-      <c r="E505" s="13"/>
+        <v>472</v>
+      </c>
+      <c r="C505" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D505" s="14"/>
+      <c r="E505" s="14"/>
       <c r="F505" s="14"/>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="8">
-        <v>49547</v>
+        <v>65865</v>
       </c>
       <c r="B506" s="9" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-      <c r="E506" s="13"/>
+        <v>473</v>
+      </c>
+      <c r="C506" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D506" s="14"/>
+      <c r="E506" s="14"/>
       <c r="F506" s="14"/>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="8">
-        <v>49548</v>
+        <v>65875</v>
       </c>
       <c r="B507" s="9" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-      <c r="E507" s="13"/>
+        <v>474</v>
+      </c>
+      <c r="C507" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D507" s="14"/>
+      <c r="E507" s="14"/>
       <c r="F507" s="14"/>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="8">
-        <v>49549</v>
+        <v>65877</v>
       </c>
       <c r="B508" s="9" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-      <c r="E508" s="13"/>
+        <v>475</v>
+      </c>
+      <c r="C508" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D508" s="14"/>
+      <c r="E508" s="14"/>
       <c r="F508" s="14"/>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="8">
-        <v>49550</v>
+        <v>65878</v>
       </c>
       <c r="B509" s="9" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-      <c r="E509" s="13"/>
+        <v>476</v>
+      </c>
+      <c r="C509" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D509" s="14"/>
+      <c r="E509" s="14"/>
       <c r="F509" s="14"/>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="8">
-        <v>49551</v>
+        <v>65879</v>
       </c>
       <c r="B510" s="9" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-      <c r="E510" s="13"/>
+        <v>477</v>
+      </c>
+      <c r="C510" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D510" s="14"/>
+      <c r="E510" s="14"/>
       <c r="F510" s="14"/>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="8">
-        <v>49552</v>
+        <v>65885</v>
       </c>
       <c r="B511" s="9" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-      <c r="E511" s="13"/>
+        <v>478</v>
+      </c>
+      <c r="C511" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D511" s="14"/>
+      <c r="E511" s="14"/>
       <c r="F511" s="14"/>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="8">
-        <v>49553</v>
+        <v>65886</v>
       </c>
       <c r="B512" s="9" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-      <c r="E512" s="13"/>
+        <v>479</v>
+      </c>
+      <c r="C512" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D512" s="14"/>
+      <c r="E512" s="14"/>
       <c r="F512" s="14"/>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="8">
-        <v>49554</v>
+        <v>65892</v>
       </c>
       <c r="B513" s="9" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-      <c r="E513" s="13"/>
+        <v>480</v>
+      </c>
+      <c r="C513" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D513" s="14"/>
+      <c r="E513" s="14"/>
       <c r="F513" s="14"/>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="8">
-        <v>49555</v>
+        <v>65899</v>
       </c>
       <c r="B514" s="9" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-      <c r="E514" s="13"/>
+        <v>542</v>
+      </c>
+      <c r="C514" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D514" s="14"/>
+      <c r="E514" s="14"/>
       <c r="F514" s="14"/>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="8">
-        <v>49556</v>
+        <v>65918</v>
       </c>
       <c r="B515" s="9" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-      <c r="E515" s="13"/>
+        <v>543</v>
+      </c>
+      <c r="C515" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D515" s="14"/>
+      <c r="E515" s="14"/>
       <c r="F515" s="14"/>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="8">
-        <v>49557</v>
+        <v>65937</v>
       </c>
       <c r="B516" s="9" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-      <c r="E516" s="13"/>
+        <v>544</v>
+      </c>
+      <c r="C516" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D516" s="14"/>
+      <c r="E516" s="14"/>
       <c r="F516" s="14"/>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="8">
-        <v>49558</v>
+        <v>65956</v>
       </c>
       <c r="B517" s="9" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-      <c r="E517" s="13"/>
+        <v>545</v>
+      </c>
+      <c r="C517" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D517" s="14"/>
+      <c r="E517" s="14"/>
       <c r="F517" s="14"/>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="8">
-        <v>49559</v>
+        <v>65963</v>
       </c>
       <c r="B518" s="9" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-      <c r="E518" s="13"/>
+        <v>546</v>
+      </c>
+      <c r="C518" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D518" s="14"/>
+      <c r="E518" s="14"/>
       <c r="F518" s="14"/>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="8">
-        <v>49560</v>
+        <v>65965</v>
       </c>
       <c r="B519" s="9" t="s">
-        <v>913</v>
-[...5 lines deleted...]
-      <c r="E519" s="13"/>
+        <v>547</v>
+      </c>
+      <c r="C519" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D519" s="14"/>
+      <c r="E519" s="14"/>
       <c r="F519" s="14"/>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="8">
-        <v>49561</v>
+        <v>65986</v>
       </c>
       <c r="B520" s="9" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-      <c r="E520" s="13"/>
+        <v>548</v>
+      </c>
+      <c r="C520" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D520" s="14"/>
+      <c r="E520" s="14"/>
       <c r="F520" s="14"/>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="8">
-        <v>49562</v>
+        <v>65988</v>
       </c>
       <c r="B521" s="9" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-      <c r="E521" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="C521" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D521" s="14"/>
+      <c r="E521" s="14"/>
       <c r="F521" s="14"/>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="8">
-        <v>49563</v>
+        <v>65995</v>
       </c>
       <c r="B522" s="9" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-      <c r="E522" s="13"/>
+        <v>549</v>
+      </c>
+      <c r="C522" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D522" s="14"/>
+      <c r="E522" s="14"/>
       <c r="F522" s="14"/>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="8">
-        <v>49564</v>
+        <v>65997</v>
       </c>
       <c r="B523" s="9" t="s">
-        <v>1137</v>
-[...5 lines deleted...]
-      <c r="E523" s="13"/>
+        <v>550</v>
+      </c>
+      <c r="C523" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D523" s="14"/>
+      <c r="E523" s="14"/>
       <c r="F523" s="14"/>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="8">
-        <v>49565</v>
+        <v>65998</v>
       </c>
       <c r="B524" s="9" t="s">
-        <v>1138</v>
-[...5 lines deleted...]
-      <c r="E524" s="13"/>
+        <v>551</v>
+      </c>
+      <c r="C524" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D524" s="14"/>
+      <c r="E524" s="14"/>
       <c r="F524" s="14"/>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="8">
-        <v>49566</v>
+        <v>66000</v>
       </c>
       <c r="B525" s="9" t="s">
-        <v>1139</v>
-[...5 lines deleted...]
-      <c r="E525" s="13"/>
+        <v>552</v>
+      </c>
+      <c r="C525" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D525" s="14"/>
+      <c r="E525" s="14"/>
       <c r="F525" s="14"/>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="8">
-        <v>49567</v>
+        <v>66002</v>
       </c>
       <c r="B526" s="9" t="s">
-        <v>1140</v>
-[...5 lines deleted...]
-      <c r="E526" s="13"/>
+        <v>553</v>
+      </c>
+      <c r="C526" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D526" s="14"/>
+      <c r="E526" s="14"/>
       <c r="F526" s="14"/>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="8">
-        <v>49568</v>
+        <v>66006</v>
       </c>
       <c r="B527" s="9" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-      <c r="E527" s="13"/>
+        <v>554</v>
+      </c>
+      <c r="C527" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D527" s="14"/>
+      <c r="E527" s="14"/>
       <c r="F527" s="14"/>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="8">
-        <v>49569</v>
+        <v>66009</v>
       </c>
       <c r="B528" s="9" t="s">
-        <v>1142</v>
-[...5 lines deleted...]
-      <c r="E528" s="13"/>
+        <v>555</v>
+      </c>
+      <c r="C528" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D528" s="14"/>
+      <c r="E528" s="14"/>
       <c r="F528" s="14"/>
     </row>
     <row r="529" spans="1:6">
-      <c r="A529" s="17">
-        <v>49570</v>
+      <c r="A529" s="8">
+        <v>66013</v>
       </c>
       <c r="B529" s="9" t="s">
-        <v>1286</v>
-[...5 lines deleted...]
-      <c r="E529" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="C529" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D529" s="14"/>
+      <c r="E529" s="14"/>
       <c r="F529" s="14"/>
     </row>
     <row r="530" spans="1:6">
-      <c r="A530" s="17">
-        <v>49571</v>
+      <c r="A530" s="8">
+        <v>66019</v>
       </c>
       <c r="B530" s="9" t="s">
-        <v>1287</v>
-[...5 lines deleted...]
-      <c r="E530" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="C530" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D530" s="14"/>
+      <c r="E530" s="14"/>
       <c r="F530" s="14"/>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="8">
-        <v>49572</v>
+        <v>66052</v>
       </c>
       <c r="B531" s="9" t="s">
-        <v>1680</v>
-[...5 lines deleted...]
-      <c r="E531" s="13"/>
+        <v>138</v>
+      </c>
+      <c r="C531" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D531" s="14"/>
+      <c r="E531" s="14"/>
       <c r="F531" s="14"/>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="8">
-        <v>49573</v>
+        <v>66054</v>
       </c>
       <c r="B532" s="9" t="s">
-        <v>1681</v>
-[...5 lines deleted...]
-      <c r="E532" s="13"/>
+        <v>556</v>
+      </c>
+      <c r="C532" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D532" s="14"/>
+      <c r="E532" s="14"/>
       <c r="F532" s="14"/>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="8">
-        <v>49574</v>
+        <v>66078</v>
       </c>
       <c r="B533" s="9" t="s">
-        <v>1682</v>
-[...5 lines deleted...]
-      <c r="E533" s="13"/>
+        <v>557</v>
+      </c>
+      <c r="C533" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D533" s="14"/>
+      <c r="E533" s="14"/>
       <c r="F533" s="14"/>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="8">
-        <v>49575</v>
+        <v>66079</v>
       </c>
       <c r="B534" s="9" t="s">
-        <v>1683</v>
-[...5 lines deleted...]
-      <c r="E534" s="13"/>
+        <v>558</v>
+      </c>
+      <c r="C534" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D534" s="14"/>
+      <c r="E534" s="14"/>
       <c r="F534" s="14"/>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="8">
-        <v>49576</v>
+        <v>66080</v>
       </c>
       <c r="B535" s="9" t="s">
-        <v>1829</v>
-[...5 lines deleted...]
-      <c r="E535" s="13"/>
+        <v>559</v>
+      </c>
+      <c r="C535" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D535" s="14"/>
+      <c r="E535" s="14"/>
       <c r="F535" s="14"/>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="8">
-        <v>49577</v>
+        <v>66084</v>
       </c>
       <c r="B536" s="9" t="s">
-        <v>1830</v>
-[...5 lines deleted...]
-      <c r="E536" s="13"/>
+        <v>560</v>
+      </c>
+      <c r="C536" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D536" s="14"/>
+      <c r="E536" s="14"/>
       <c r="F536" s="14"/>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="8">
-        <v>49578</v>
+        <v>66085</v>
       </c>
       <c r="B537" s="9" t="s">
-        <v>1831</v>
-[...5 lines deleted...]
-      <c r="E537" s="13"/>
+        <v>561</v>
+      </c>
+      <c r="C537" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D537" s="14"/>
+      <c r="E537" s="14"/>
       <c r="F537" s="14"/>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="8">
-        <v>49579</v>
+        <v>66089</v>
       </c>
       <c r="B538" s="9" t="s">
-        <v>1832</v>
-[...5 lines deleted...]
-      <c r="E538" s="13"/>
+        <v>562</v>
+      </c>
+      <c r="C538" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D538" s="14"/>
+      <c r="E538" s="14"/>
       <c r="F538" s="14"/>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="8">
-        <v>49580</v>
+        <v>66104</v>
       </c>
       <c r="B539" s="9" t="s">
-        <v>1833</v>
-[...5 lines deleted...]
-      <c r="E539" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="C539" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D539" s="14"/>
+      <c r="E539" s="14"/>
       <c r="F539" s="14"/>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="8">
-        <v>49581</v>
+        <v>66111</v>
       </c>
       <c r="B540" s="9" t="s">
-        <v>1834</v>
-[...5 lines deleted...]
-      <c r="E540" s="13"/>
+        <v>117</v>
+      </c>
+      <c r="C540" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D540" s="14"/>
+      <c r="E540" s="14"/>
       <c r="F540" s="14"/>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="8">
-        <v>49582</v>
+        <v>66119</v>
       </c>
       <c r="B541" s="9" t="s">
-        <v>1835</v>
-[...5 lines deleted...]
-      <c r="E541" s="13"/>
+        <v>563</v>
+      </c>
+      <c r="C541" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D541" s="14"/>
+      <c r="E541" s="14"/>
       <c r="F541" s="14"/>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="8">
-        <v>49583</v>
+        <v>66130</v>
       </c>
       <c r="B542" s="9" t="s">
-        <v>1836</v>
-[...5 lines deleted...]
-      <c r="E542" s="13"/>
+        <v>564</v>
+      </c>
+      <c r="C542" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D542" s="14"/>
+      <c r="E542" s="14"/>
       <c r="F542" s="14"/>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="8">
-        <v>53010</v>
+        <v>66143</v>
       </c>
       <c r="B543" s="9" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="E543" s="13"/>
+        <v>565</v>
+      </c>
+      <c r="C543" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D543" s="14"/>
+      <c r="E543" s="14"/>
       <c r="F543" s="14"/>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="8">
-        <v>53020</v>
+        <v>66160</v>
       </c>
       <c r="B544" s="9" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-      <c r="E544" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="C544" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D544" s="14"/>
+      <c r="E544" s="14"/>
       <c r="F544" s="14"/>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="8">
-        <v>53071</v>
+        <v>66161</v>
       </c>
       <c r="B545" s="9" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-      <c r="E545" s="13"/>
+        <v>122</v>
+      </c>
+      <c r="C545" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D545" s="14"/>
+      <c r="E545" s="14"/>
       <c r="F545" s="14"/>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="8">
-        <v>53073</v>
+        <v>66162</v>
       </c>
       <c r="B546" s="9" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-      <c r="E546" s="13"/>
+        <v>566</v>
+      </c>
+      <c r="C546" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D546" s="14"/>
+      <c r="E546" s="14"/>
       <c r="F546" s="14"/>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="8">
-        <v>53077</v>
+        <v>66174</v>
       </c>
       <c r="B547" s="9" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-      <c r="E547" s="13"/>
+        <v>567</v>
+      </c>
+      <c r="C547" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D547" s="14"/>
+      <c r="E547" s="14"/>
       <c r="F547" s="14"/>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="8">
-        <v>53084</v>
+        <v>66182</v>
       </c>
       <c r="B548" s="9" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-      <c r="E548" s="13"/>
+        <v>568</v>
+      </c>
+      <c r="C548" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D548" s="14"/>
+      <c r="E548" s="14"/>
       <c r="F548" s="14"/>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="8">
-        <v>53086</v>
+        <v>66183</v>
       </c>
       <c r="B549" s="9" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-      <c r="E549" s="13"/>
+        <v>569</v>
+      </c>
+      <c r="C549" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D549" s="14"/>
+      <c r="E549" s="14"/>
       <c r="F549" s="14"/>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="8">
-        <v>53109</v>
+        <v>66185</v>
       </c>
       <c r="B550" s="9" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-      <c r="E550" s="13"/>
+        <v>570</v>
+      </c>
+      <c r="C550" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D550" s="14"/>
+      <c r="E550" s="14"/>
       <c r="F550" s="14"/>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="8">
-        <v>53129</v>
+        <v>66198</v>
       </c>
       <c r="B551" s="9" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-      <c r="E551" s="13"/>
+        <v>571</v>
+      </c>
+      <c r="C551" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D551" s="14"/>
+      <c r="E551" s="14"/>
       <c r="F551" s="14"/>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="8">
-        <v>53165</v>
+        <v>66218</v>
       </c>
       <c r="B552" s="9" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-      <c r="E552" s="13"/>
+        <v>119</v>
+      </c>
+      <c r="C552" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D552" s="14"/>
+      <c r="E552" s="14"/>
       <c r="F552" s="14"/>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="8">
-        <v>53190</v>
+        <v>66219</v>
       </c>
       <c r="B553" s="9" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-      <c r="E553" s="13"/>
+        <v>572</v>
+      </c>
+      <c r="C553" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D553" s="14"/>
+      <c r="E553" s="14"/>
       <c r="F553" s="14"/>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="8">
-        <v>53200</v>
+        <v>66224</v>
       </c>
       <c r="B554" s="9" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-      <c r="E554" s="13"/>
+        <v>573</v>
+      </c>
+      <c r="C554" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D554" s="14"/>
+      <c r="E554" s="14"/>
       <c r="F554" s="14"/>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="8">
-        <v>53205</v>
+        <v>66229</v>
       </c>
       <c r="B555" s="9" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-      <c r="E555" s="13"/>
+        <v>574</v>
+      </c>
+      <c r="C555" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D555" s="14"/>
+      <c r="E555" s="14"/>
       <c r="F555" s="14"/>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="8">
-        <v>53206</v>
+        <v>66239</v>
       </c>
       <c r="B556" s="9" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-      <c r="E556" s="13"/>
+        <v>139</v>
+      </c>
+      <c r="C556" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D556" s="14"/>
+      <c r="E556" s="14"/>
       <c r="F556" s="14"/>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="8">
-        <v>53224</v>
+        <v>66240</v>
       </c>
       <c r="B557" s="9" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-      <c r="E557" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="C557" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D557" s="14"/>
+      <c r="E557" s="14"/>
       <c r="F557" s="14"/>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="8">
-        <v>53230</v>
+        <v>66246</v>
       </c>
       <c r="B558" s="9" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-      <c r="E558" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="C558" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D558" s="14"/>
+      <c r="E558" s="14"/>
       <c r="F558" s="14"/>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="8">
-        <v>53250</v>
+        <v>66253</v>
       </c>
       <c r="B559" s="9" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-      <c r="E559" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="C559" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D559" s="14"/>
+      <c r="E559" s="14"/>
       <c r="F559" s="14"/>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="8">
-        <v>53253</v>
+        <v>66301</v>
       </c>
       <c r="B560" s="9" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-      <c r="E560" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="C560" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D560" s="14"/>
+      <c r="E560" s="14"/>
       <c r="F560" s="14"/>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" s="8">
-        <v>53254</v>
+        <v>66303</v>
       </c>
       <c r="B561" s="9" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-      <c r="E561" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="C561" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D561" s="14"/>
+      <c r="E561" s="14"/>
       <c r="F561" s="14"/>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" s="8">
-        <v>53285</v>
+        <v>66306</v>
       </c>
       <c r="B562" s="9" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-      <c r="E562" s="13"/>
+        <v>575</v>
+      </c>
+      <c r="C562" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D562" s="14"/>
+      <c r="E562" s="14"/>
       <c r="F562" s="14"/>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" s="8">
-        <v>53297</v>
+        <v>66310</v>
       </c>
       <c r="B563" s="9" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-      <c r="E563" s="13"/>
+        <v>576</v>
+      </c>
+      <c r="C563" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D563" s="14"/>
+      <c r="E563" s="14"/>
       <c r="F563" s="14"/>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="8">
-        <v>53356</v>
+        <v>66311</v>
       </c>
       <c r="B564" s="9" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-      <c r="E564" s="13"/>
+        <v>577</v>
+      </c>
+      <c r="C564" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D564" s="14"/>
+      <c r="E564" s="14"/>
       <c r="F564" s="14"/>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="8">
-        <v>53368</v>
+        <v>66346</v>
       </c>
       <c r="B565" s="9" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-      <c r="E565" s="13"/>
+        <v>578</v>
+      </c>
+      <c r="C565" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D565" s="14"/>
+      <c r="E565" s="14"/>
       <c r="F565" s="14"/>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="8">
-        <v>53375</v>
+        <v>66355</v>
       </c>
       <c r="B566" s="9" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-      <c r="E566" s="13"/>
+        <v>579</v>
+      </c>
+      <c r="C566" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D566" s="14"/>
+      <c r="E566" s="14"/>
       <c r="F566" s="14"/>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="8">
-        <v>53415</v>
+        <v>66356</v>
       </c>
       <c r="B567" s="9" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-      <c r="E567" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="C567" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D567" s="14"/>
+      <c r="E567" s="14"/>
       <c r="F567" s="14"/>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="8">
-        <v>53417</v>
+        <v>66374</v>
       </c>
       <c r="B568" s="9" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-      <c r="E568" s="13"/>
+        <v>580</v>
+      </c>
+      <c r="C568" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D568" s="14"/>
+      <c r="E568" s="14"/>
       <c r="F568" s="14"/>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="8">
-        <v>53430</v>
+        <v>66377</v>
       </c>
       <c r="B569" s="9" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-      <c r="E569" s="13"/>
+        <v>581</v>
+      </c>
+      <c r="C569" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D569" s="14"/>
+      <c r="E569" s="14"/>
       <c r="F569" s="14"/>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="8">
-        <v>53433</v>
+        <v>66412</v>
       </c>
       <c r="B570" s="9" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-      <c r="E570" s="13"/>
+        <v>582</v>
+      </c>
+      <c r="C570" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D570" s="14"/>
+      <c r="E570" s="14"/>
       <c r="F570" s="14"/>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="8">
-        <v>53436</v>
+        <v>66416</v>
       </c>
       <c r="B571" s="9" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-      <c r="E571" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="C571" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D571" s="14"/>
+      <c r="E571" s="14"/>
       <c r="F571" s="14"/>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="8">
-        <v>53437</v>
+        <v>66417</v>
       </c>
       <c r="B572" s="9" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-      <c r="E572" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="C572" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D572" s="14"/>
+      <c r="E572" s="14"/>
       <c r="F572" s="14"/>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="8">
-        <v>53438</v>
+        <v>66439</v>
       </c>
       <c r="B573" s="9" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-      <c r="E573" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="C573" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D573" s="14"/>
+      <c r="E573" s="14"/>
       <c r="F573" s="14"/>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="8">
-        <v>53441</v>
+        <v>66444</v>
       </c>
       <c r="B574" s="9" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-      <c r="E574" s="13"/>
+        <v>583</v>
+      </c>
+      <c r="C574" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D574" s="14"/>
+      <c r="E574" s="14"/>
       <c r="F574" s="14"/>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="8">
-        <v>53450</v>
+        <v>66460</v>
       </c>
       <c r="B575" s="9" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-      <c r="E575" s="13"/>
+        <v>584</v>
+      </c>
+      <c r="C575" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D575" s="14"/>
+      <c r="E575" s="14"/>
       <c r="F575" s="14"/>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="8">
-        <v>53451</v>
+        <v>66466</v>
       </c>
       <c r="B576" s="9" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-      <c r="E576" s="13"/>
+        <v>585</v>
+      </c>
+      <c r="C576" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D576" s="14"/>
+      <c r="E576" s="14"/>
       <c r="F576" s="14"/>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="8">
-        <v>53466</v>
+        <v>66469</v>
       </c>
       <c r="B577" s="9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-      <c r="E577" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="C577" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D577" s="14"/>
+      <c r="E577" s="14"/>
       <c r="F577" s="14"/>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="8">
-        <v>53486</v>
+        <v>66475</v>
       </c>
       <c r="B578" s="9" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-      <c r="E578" s="13"/>
+        <v>586</v>
+      </c>
+      <c r="C578" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D578" s="14"/>
+      <c r="E578" s="14"/>
       <c r="F578" s="14"/>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="8">
-        <v>53513</v>
+        <v>66493</v>
       </c>
       <c r="B579" s="9" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-      <c r="E579" s="13"/>
+        <v>587</v>
+      </c>
+      <c r="C579" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D579" s="14"/>
+      <c r="E579" s="14"/>
       <c r="F579" s="14"/>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="8">
-        <v>53548</v>
+        <v>66497</v>
       </c>
       <c r="B580" s="9" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-      <c r="E580" s="13"/>
+        <v>588</v>
+      </c>
+      <c r="C580" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D580" s="14"/>
+      <c r="E580" s="14"/>
       <c r="F580" s="14"/>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" s="8">
-        <v>53572</v>
+        <v>66506</v>
       </c>
       <c r="B581" s="9" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-      <c r="E581" s="13"/>
+        <v>589</v>
+      </c>
+      <c r="C581" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D581" s="14"/>
+      <c r="E581" s="14"/>
       <c r="F581" s="14"/>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="8">
-        <v>53574</v>
+        <v>66507</v>
       </c>
       <c r="B582" s="9" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-      <c r="E582" s="13"/>
+        <v>590</v>
+      </c>
+      <c r="C582" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D582" s="14"/>
+      <c r="E582" s="14"/>
       <c r="F582" s="14"/>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="8">
-        <v>53579</v>
+        <v>66508</v>
       </c>
       <c r="B583" s="9" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-      <c r="E583" s="13"/>
+        <v>591</v>
+      </c>
+      <c r="C583" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D583" s="14"/>
+      <c r="E583" s="14"/>
       <c r="F583" s="14"/>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="8">
-        <v>53585</v>
+        <v>66510</v>
       </c>
       <c r="B584" s="9" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-      <c r="E584" s="13"/>
+        <v>592</v>
+      </c>
+      <c r="C584" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D584" s="14"/>
+      <c r="E584" s="14"/>
       <c r="F584" s="14"/>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="8">
-        <v>53591</v>
+        <v>66512</v>
       </c>
       <c r="B585" s="9" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-      <c r="E585" s="13"/>
+        <v>593</v>
+      </c>
+      <c r="C585" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D585" s="14"/>
+      <c r="E585" s="14"/>
       <c r="F585" s="14"/>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="8">
-        <v>53592</v>
+        <v>66513</v>
       </c>
       <c r="B586" s="9" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-      <c r="E586" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="C586" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D586" s="14"/>
+      <c r="E586" s="14"/>
       <c r="F586" s="14"/>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="8">
-        <v>53593</v>
+        <v>66516</v>
       </c>
       <c r="B587" s="9" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-      <c r="E587" s="13"/>
+        <v>594</v>
+      </c>
+      <c r="C587" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D587" s="14"/>
+      <c r="E587" s="14"/>
       <c r="F587" s="14"/>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="8">
-        <v>53597</v>
+        <v>66517</v>
       </c>
       <c r="B588" s="9" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-      <c r="E588" s="13"/>
+        <v>595</v>
+      </c>
+      <c r="C588" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D588" s="14"/>
+      <c r="E588" s="14"/>
       <c r="F588" s="14"/>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="8">
-        <v>53607</v>
+        <v>66518</v>
       </c>
       <c r="B589" s="9" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-      <c r="E589" s="13"/>
+        <v>596</v>
+      </c>
+      <c r="C589" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D589" s="14"/>
+      <c r="E589" s="14"/>
       <c r="F589" s="14"/>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="8">
-        <v>53670</v>
+        <v>66530</v>
       </c>
       <c r="B590" s="9" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-      <c r="E590" s="13"/>
+        <v>597</v>
+      </c>
+      <c r="C590" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D590" s="14"/>
+      <c r="E590" s="14"/>
       <c r="F590" s="14"/>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="8">
-        <v>53685</v>
+        <v>66531</v>
       </c>
       <c r="B591" s="9" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="E591" s="13"/>
+        <v>598</v>
+      </c>
+      <c r="C591" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D591" s="14"/>
+      <c r="E591" s="14"/>
       <c r="F591" s="14"/>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="8">
-        <v>53690</v>
+        <v>66533</v>
       </c>
       <c r="B592" s="9" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-      <c r="E592" s="13"/>
+        <v>599</v>
+      </c>
+      <c r="C592" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D592" s="14"/>
+      <c r="E592" s="14"/>
       <c r="F592" s="14"/>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="8">
-        <v>53692</v>
+        <v>66540</v>
       </c>
       <c r="B593" s="9" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-      <c r="E593" s="13"/>
+        <v>600</v>
+      </c>
+      <c r="C593" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D593" s="14"/>
+      <c r="E593" s="14"/>
       <c r="F593" s="14"/>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="8">
-        <v>53699</v>
+        <v>66549</v>
       </c>
       <c r="B594" s="9" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-      <c r="E594" s="13"/>
+        <v>601</v>
+      </c>
+      <c r="C594" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D594" s="14"/>
+      <c r="E594" s="14"/>
       <c r="F594" s="14"/>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="8">
-        <v>53725</v>
+        <v>66565</v>
       </c>
       <c r="B595" s="9" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-      <c r="E595" s="13"/>
+        <v>602</v>
+      </c>
+      <c r="C595" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D595" s="14"/>
+      <c r="E595" s="14"/>
       <c r="F595" s="14"/>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="8">
-        <v>53740</v>
+        <v>66575</v>
       </c>
       <c r="B596" s="9" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-      <c r="E596" s="13"/>
+        <v>603</v>
+      </c>
+      <c r="C596" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D596" s="14"/>
+      <c r="E596" s="14"/>
       <c r="F596" s="14"/>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="8">
-        <v>53765</v>
+        <v>66578</v>
       </c>
       <c r="B597" s="9" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-      <c r="E597" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="C597" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D597" s="14"/>
+      <c r="E597" s="14"/>
       <c r="F597" s="14"/>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="8">
-        <v>53791</v>
+        <v>66579</v>
       </c>
       <c r="B598" s="9" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-      <c r="E598" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="C598" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D598" s="14"/>
+      <c r="E598" s="14"/>
       <c r="F598" s="14"/>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="8">
-        <v>53795</v>
+        <v>66581</v>
       </c>
       <c r="B599" s="9" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-      <c r="E599" s="13"/>
+        <v>604</v>
+      </c>
+      <c r="C599" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D599" s="14"/>
+      <c r="E599" s="14"/>
       <c r="F599" s="14"/>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="8">
-        <v>53809</v>
+        <v>66588</v>
       </c>
       <c r="B600" s="9" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-      <c r="E600" s="13"/>
+        <v>605</v>
+      </c>
+      <c r="C600" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D600" s="14"/>
+      <c r="E600" s="14"/>
       <c r="F600" s="14"/>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="8">
-        <v>53837</v>
+        <v>66590</v>
       </c>
       <c r="B601" s="9" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-      <c r="E601" s="13"/>
+        <v>606</v>
+      </c>
+      <c r="C601" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D601" s="14"/>
+      <c r="E601" s="14"/>
       <c r="F601" s="14"/>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="8">
-        <v>53859</v>
+        <v>66591</v>
       </c>
       <c r="B602" s="9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="E602" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="C602" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D602" s="14"/>
+      <c r="E602" s="14"/>
       <c r="F602" s="14"/>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="8">
-        <v>53861</v>
+        <v>66592</v>
       </c>
       <c r="B603" s="9" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-      <c r="E603" s="13"/>
+        <v>607</v>
+      </c>
+      <c r="C603" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D603" s="14"/>
+      <c r="E603" s="14"/>
       <c r="F603" s="14"/>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="8">
-        <v>53873</v>
+        <v>66598</v>
       </c>
       <c r="B604" s="9" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-      <c r="E604" s="13"/>
+        <v>608</v>
+      </c>
+      <c r="C604" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D604" s="14"/>
+      <c r="E604" s="14"/>
       <c r="F604" s="14"/>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="8">
-        <v>53884</v>
+        <v>66600</v>
       </c>
       <c r="B605" s="9" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-      <c r="E605" s="13"/>
+        <v>609</v>
+      </c>
+      <c r="C605" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D605" s="14"/>
+      <c r="E605" s="14"/>
       <c r="F605" s="14"/>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="8">
-        <v>53894</v>
+        <v>66620</v>
       </c>
       <c r="B606" s="9" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-      <c r="E606" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="C606" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D606" s="14"/>
+      <c r="E606" s="14"/>
       <c r="F606" s="14"/>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="8">
-        <v>53901</v>
+        <v>66623</v>
       </c>
       <c r="B607" s="9" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-      <c r="E607" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="C607" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D607" s="14"/>
+      <c r="E607" s="14"/>
       <c r="F607" s="14"/>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="8">
-        <v>53907</v>
+        <v>66630</v>
       </c>
       <c r="B608" s="9" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-      <c r="E608" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="C608" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D608" s="14"/>
+      <c r="E608" s="14"/>
       <c r="F608" s="14"/>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="8">
-        <v>53930</v>
+        <v>66657</v>
       </c>
       <c r="B609" s="9" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="E609" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="C609" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D609" s="14"/>
+      <c r="E609" s="14"/>
       <c r="F609" s="14"/>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="8">
-        <v>53936</v>
+        <v>66663</v>
       </c>
       <c r="B610" s="9" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-      <c r="E610" s="13"/>
+        <v>610</v>
+      </c>
+      <c r="C610" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D610" s="14"/>
+      <c r="E610" s="14"/>
       <c r="F610" s="14"/>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" s="8">
-        <v>53937</v>
+        <v>66685</v>
       </c>
       <c r="B611" s="9" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-      <c r="E611" s="13"/>
+        <v>611</v>
+      </c>
+      <c r="C611" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D611" s="14"/>
+      <c r="E611" s="14"/>
       <c r="F611" s="14"/>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="8">
-        <v>53956</v>
+        <v>66686</v>
       </c>
       <c r="B612" s="9" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-      <c r="E612" s="13"/>
+        <v>612</v>
+      </c>
+      <c r="C612" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D612" s="14"/>
+      <c r="E612" s="14"/>
       <c r="F612" s="14"/>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="8">
-        <v>53977</v>
+        <v>66687</v>
       </c>
       <c r="B613" s="9" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-      <c r="E613" s="13"/>
+        <v>613</v>
+      </c>
+      <c r="C613" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D613" s="14"/>
+      <c r="E613" s="14"/>
       <c r="F613" s="14"/>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="8">
-        <v>53978</v>
+        <v>66703</v>
       </c>
       <c r="B614" s="9" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-      <c r="E614" s="13"/>
+        <v>614</v>
+      </c>
+      <c r="C614" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D614" s="14"/>
+      <c r="E614" s="14"/>
       <c r="F614" s="14"/>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="8">
-        <v>53979</v>
+        <v>66707</v>
       </c>
       <c r="B615" s="9" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-      <c r="E615" s="13"/>
+        <v>615</v>
+      </c>
+      <c r="C615" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D615" s="14"/>
+      <c r="E615" s="14"/>
       <c r="F615" s="14"/>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="8">
-        <v>53980</v>
+        <v>66708</v>
       </c>
       <c r="B616" s="9" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-      <c r="E616" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="C616" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D616" s="14"/>
+      <c r="E616" s="14"/>
       <c r="F616" s="14"/>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="8">
-        <v>53989</v>
+        <v>66721</v>
       </c>
       <c r="B617" s="9" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-      <c r="E617" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="C617" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D617" s="14"/>
+      <c r="E617" s="14"/>
       <c r="F617" s="14"/>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="8">
-        <v>54008</v>
+        <v>66750</v>
       </c>
       <c r="B618" s="9" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-      <c r="E618" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="C618" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D618" s="14"/>
+      <c r="E618" s="14"/>
       <c r="F618" s="14"/>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="8">
-        <v>54009</v>
+        <v>66754</v>
       </c>
       <c r="B619" s="9" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-      <c r="E619" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="C619" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D619" s="14"/>
+      <c r="E619" s="14"/>
       <c r="F619" s="14"/>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="8">
-        <v>54016</v>
+        <v>85130</v>
       </c>
       <c r="B620" s="9" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-      <c r="E620" s="13"/>
+        <v>620</v>
+      </c>
+      <c r="C620" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D620" s="14"/>
+      <c r="E620" s="14"/>
       <c r="F620" s="14"/>
     </row>
-    <row r="621" spans="1:6">
-[...20032 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A29:F2051">
-    <sortCondition ref="A29:A2051"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A29:F620">
+    <sortCondition ref="A29:A620"/>
   </sortState>
   <mergeCells count="31">
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="C21:I21"/>
+    <mergeCell ref="C14:I14"/>
+    <mergeCell ref="C15:I15"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:I9"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A4:I4"/>
     <mergeCell ref="C28:F28"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C22:I22"/>
     <mergeCell ref="C23:I23"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="C13:I13"/>
-    <mergeCell ref="A1:I1"/>
-[...13 lines deleted...]
-    <mergeCell ref="A18:I18"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
-  <conditionalFormatting sqref="B116">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K0000FF Classification – Internal</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">